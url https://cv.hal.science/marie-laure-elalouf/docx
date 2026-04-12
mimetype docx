--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Laure Elalouf </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf, Professeur émérite en sciences du langage, CY Cergy Paris Université, ÉMA (École, Mutations, Apprentissages)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur les apprentissages métalinguistiques dans leurs relations aux pratiques langagières en classe de français, sous l’angle épistémologique (description grammaticale et lexicale, termonologie) et praxéologique (pratiques d’enseignement et de formation).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le subjonctif en contexte scolaire : usages et perspectives à partir du corpus ÉMA-écrits scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Barka Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Exploitation d’un grand corpus d’écrits scolaires pour la recherche et la formation (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05539090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ÉMA, écrits scolaires, une ressource à disposition sur ORTOLANG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.64-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 230, pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la mise en œuvre d’un dispositif d’enseignement interroge modèles didactiques et configurations disciplinaires : questions pour la formation et retour d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, pp.135-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05316822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Roberte Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 divers, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un corpus d'évaluation diagnostic à l'élaboration d'un corpus d'enseignement, accompagnement des déplacements intellectuels et identitaires de futurs enseignants de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04805827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Roberte Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Combettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, divers, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants de français. La place de la langue dans son évolution (1990-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221, pp.63-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage coordonné par Maurice Niwese (2022) et publié chez Peter-Lang dans la collection Recherches en sciences de l’éducation : L’écriture du primaire au secondaire : du déjà-là aux possibles, résultats de la recherche Ecricol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie (litéracie, littéracie ) – alphabétisation – illettrisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des termes utilisés en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter au lycée : un geste professionnel partageable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gerlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Annoter, 79, pp.65-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04393013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la langue à l’université : quelle alternative au projet Voltaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONCEPTUALISATION DE LA NOTION DE SUJET, ÉTUDE COMPARATIVE AU CYCLE 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jouili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 214, pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les élèves d’école primaire reconfigurent les collocations en écrivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.06004. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial &amp;quot;Actualité de la pensée de Frédéric François pour l’École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carcassonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1100374ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’enseignement de l’orthographe : quelles médiations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Colloque international « Enseigner et apprendre l’orthographe à l’heure du numérique » (ONEA), 143, pp.03006. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214303006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronckart, J.-P. (2022). Activité langagière, textes et discours : pour un interactionisme sociodiscursif. Deuxième édition revue et corrigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.5317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter des définitions du verbe proposées par des élèves de l’école primaire : façons de dire le générique, le particulier et « difficile à dire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la notion de temporalité avec les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.168.0.3289172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Discipline », « progression », « gestes didactiques » Échanges croisés autour de trois concepts stratégiques pour les recherches actuelles en didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dezutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 189-190, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.10060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’approprier les constructions des verbes se souvenir et oublier : de la prise en compte de la parole des élèves allophones (11-15 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les corpus oraux et leur didactisation, 198, pp.163-179. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.198.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de master MEEF1 Un analyseur de la formation des professeurs d’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Taddei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.204.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets d’une formation filée sur le regard professionnel, les pratiques pédagogiques des enseignants de cycles 2 et 3 et les résultats de leurs élèves en orthographe grammaticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Sévely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(RÉ)APPRENDRE À LIRE DES TEXTES DE JEUNES SCRIPTEURS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.203.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former le jugement d’acceptabilité en recourant à l’analyse en sujet/prédicat, Dans Le prédicat, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former le jugement d’acceptabilité en recourant à l’analyse en sujet/prédicat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le prédicat, pour quoi faire?, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen d’un dispositif mobilisant le déjà-là d’apprentis scripteurs en baccalauréat professionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prédicat, cet intrus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser le terme de prédicat : quel cout pour les enseignants ? quels gains pour les élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAMEN D'UN DISPOSITIF MOBILISANT LE DÉJÀ-LÀ D'APPRENTIS SCRIPTEURS EN BACCALAURÉAT PROFESSIONNEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.059.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain au secours d'un lion Une séance de lecture et d'étude de la langue s'appuyant sur l'analyse des prédicats par le professeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fotré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits bonshommes sur le carreau d’Olivier Douzou et Isabelle Simon, Rouergue, 1994, ou quand la littérature de jeunesse aborde des thèmes graves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le livre de jeunesse aux frontières de tous les possibles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du maitre dans l’étude de la langue au CP : description et analyse de pratique différenciées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Avezard-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prédicat, cet intrus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux étapes dans la construction de corpus scolaires : problèmes récurrents et perspectives nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.31-63. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.2731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle du maitre dans l’étude de la langue au CP : description et analyse de pratiques différenciées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Avezard-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.183-204. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la production à la segmentation du texte en phrases, quels outils pour l’enseignant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.135-150. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.4081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe et la phrase dans des définitions d’élèves : entre production et conceptualisation — ce qu’ils font et ce qu’ils « disent »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.55-74. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.4047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe et la phrase, entre production et conceptualisation – ce qu’ils font et ce qu’ils disent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis of Student Texts through Teachers Annotations, 1982-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169-170, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un couple de verbes antinomiques à l’épreuve de la syntaxe et de l’usage. Le cas des verbes : se souvenir et oublier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif d’écriture collaborative au service de la réflexivité en formation d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La e-formation dans le cursus universitaire, 184 (2016/4), pp.477-489. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.184.0477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le nom passé est passé du langage courant à la terminologie grammaticale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Enseigner/apprendre les oppositions aspectuelles, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01266635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grammaire au CP pour lire et pour écrire ? Description et analyse dans le cadre de l’étude nationale IFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le nom passé est passé du langage courant à la terminologie grammaticale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une phrase dictée, trois enseignants, trois formes d’étayage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Combaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.92-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grammaire au CP pour lire et écrire ? Description et analyse de pratiques dans le cadre de la recherche Lire-écrire au CP »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grammaire au CP pour lire et écrire ? Description et analyse de pratiques dans le cadre de la recherche Lire-écrire au CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.39-58. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de phrase de base dans la pratique des enseignants français : choix terminologiques et enjeux théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.33-35. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de phrase de base dans la pratique des enseignants français : choix terminologiques et enjeux théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.33-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer par le lexique dans la dimension dramatique du texte théâtral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures sur écran, lectures sur papier Discours et représentations des élèves de 15 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Ahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178, pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de la grammaire dans 20 ans de la revue Repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.17-32. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution de corpus scolaires et universitaires : vers un changement d’échelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 149-150, pp.56-70. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.1702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des connecteurs dans les instructions officielles et les manuels (français L1 / anglais L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Trevise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les connecteurs : description, traduction, apprentissage, 16 (2), pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la langue à l'école et au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 173, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la langue à l’école et au collège. Progressions et contradictions dans les programmes de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un usage raisonné et progressif de la commutation en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.47-70. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un usage raisonné et progressif de la commutation en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beaumanor-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.41-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches actives en grammaire : un apprentissage difficile en formation des maitres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brinker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.57-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00742190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de groupe dans la phrase, une mise à l’épreuve en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brinker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.57-81. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et exploitation de corpus d'écrits scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XII (1), pp. 53-70. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.121.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thématisation, ruptures thématiques et réécriture dans les écrits scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.91-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00243155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du contexte d'enseignement dans la construction de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.81-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs professionnels et spécificités disciplinaires : analyse de mises en commun dans trois disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 75, pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la 6e à la 1e, comment mobilisent-ils leurs connaissances sur la langue dans des tâches d'explication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 125-6, pp.157-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrits exploratoires, écrits à contraintes Quelle complémentarité en classe de 5ème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures et langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une banque de données de textes d'élèves à l'épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 115-116, pp.107-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand on rencontre la langue en travaillant sur le texte et le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 135, pp.44-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nomenclature de 1975 à la terminologie de 1997, Évolutions et choix du métalangage grammatical au collège et au lycée (2e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 125, pp.122-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un groupement de textes sur la modalisation au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nomenclature grammaticale : obstacle ou tremplin pour une réflexion sur la langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gré des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15, pp.180-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la maîtrise de la langue à la maîtrise des discours en France et dans la francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 101-102, pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nomenclature de 1975 à la terminologie de 1997, Évolutions et choix du métalangage grammatical au collège et au lycée (1e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 124, pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les futurs enseignants et l'orthographe : représentations et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 122, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation linguistique pour les futurs professeurs d'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16, pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la langue au collège, au lycée général technologique et au lycée professionnel : le recours au numérique peut-il servir les apprentissages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des IAN (interlocuteurs académiques pour le numérique) de Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Éducation nationale, Jan 2023, PARIS, Ministère de l'Éducation nationale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la mise en œuvre d’un dispositif interroge modèles didactiques et configurations disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles en didactique du français et en formation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire CLLE, université de Toulouse Jean Jaurès, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte le rapport à l'écrit des apprenants D’un recueil d’entretiens auprès d’étudiants à un accompagnement de professeurs stagiaires en production d’écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Nasroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils réflexifs de formation à l’épreuve : Rencontre avec les collègues ayant achevé le master « formation de formateurs » et expérimenté leurs scénarios de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les élèves d'école primaire reconfigurent les collocations en écrivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les élèves d'école primaire reconfigurent les collocations en écrivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition du Congrès Mondial de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Orléans - Laboratoire Ligérien de Linguistique, Jul 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LIRE ET ÉCRIRE À REALANG QUELLES RESSOURCES MÉTHODOLOGIQUES POUR LA FORMATION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Breugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif d’analyse des pratiques comme analyseur d’une pratique récurrente dans les classes : l’exemple du « Quart d’heure de lecture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gerlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des modèles didactiques dans les pratiques des enseignant.e.s débutant.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois du verbe &amp;quot;dire&amp;quot; dans un corpus d’écrits scolaires : Étude exploratoire pour un lexique-grammaire des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpelier, France. pp.07006, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207807006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois du verbe dire dans un corpus d'écrits scolaires : Étude exploratoire pour un lexique-grammaire des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité du CMLF, Jul 2020, Montpelier, France. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-Prof, un simulateur d’enseignement pour travailler des gestes professionnels inclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHA - Art Handicap Altérités : pratiques artistiques, pratiques inclusives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Discipline », « progression », « gestes didactiques » Echanges croisés autour de trois concepts stratégiques pour les recherches actuelles en didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dezutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dufays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque international de l'AIRDF : Les concepts dans la recherche en didactique du français – Émergence et création d’un champ épistémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-Prof, un simulateur d'enseignement pour travailler des gestes professionnels inclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts, Handicap, Altérité; Pratiques artistiques, pratiques inclusives?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception des travaux en didactique de la langue : quelles résistances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception des travaux en didactique de la langue : quelles résistances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions orales en classe, un rôle essentiel dans la configuration de genres scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions orales en classe, un rôle essentiel dans la configuration de genres scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nanterre, France. pp. 89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction « statistiques » de Tropes : une aide au diagnostic de la cohésion textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fonction « statistiques » de Tropes : une aide au diagnostic de la cohésion textuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nanterre, France. pp. 167-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire, écrire, faire écrire : de l'étudiant au stagiaire, quelques itinéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer et interpréter : le mot, la phrase et le texte dans les stratégies des élèves et des futurs professeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.395-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'écriture et réflexion sur la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, pp.193-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énonciation dans les nouveaux sujets de baccalauréat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, pp.115-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. , 2025, Éducation et didactiques, Cora Cohen-Azria; Abdelkarim Zaid, 12817597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des écoles normales à l'ESPÉ : témoignages de formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRESSES UNIVERSITAIRES DE GRENOBLE. 2018, Pierre Khan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORISON, C., CHEVALIER, J.-P., BELHADJIN, A., ELALOUF, M.-L., LOPEZ, M. (2018). Des écoles normales à l’ESPE, témoignages de formateurs. Presses universitaires de Grenoble, collection Enseignement et réformes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meskel-Cresta, M., Nordmann, J.-F., Bongrand, Ph., Boré, C., Colinet, S. et Elalouf, M.-L. (2014). École et mutation. Reconfigurations, résistances, émergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meskel-Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nordmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colinet Séverine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BERTHELIER, M & ELALOUF, M.-L. (dir.) (2013) : Enseigner le vocabulaire au collège, recherche-pratiques de classe-outils. Paris, Delagrave.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L., ROBERT, A. BELHADJIN, A ; BISHOP, M.-F. (dir.) (2012): Les didactiques en questions, état des lieux et perspectives pour la recherche et la formation. Bruxelles : De Boeck.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bishop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L & BERTAGNA, C. (dir.) (2010) : Numérique et enseignement du français à l’Université, Etudes de linguistique appliquée n°160, octobre-décembre 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation au concours de professeur des écoles, Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L. (dir.) (2009) : Le groupe nominal et la construction de la référence, approches linguistiques et didactiques, Dyptique 16, Presses universitaires de Namur, 182 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L.(dir.), (2007) : Thème et thématisation, Linx 55. Paris X-Nanterre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire entre 10 et 14 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRDP de Versailles, pp.174, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L. (coord.) (1998) : Professeur d’école / enseignant de français. Amsterdam, De Werelt, Travaux et recherches en linguistique appliquée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L. (coord.) (1998) : Réfléchir sur la langue pour enseigner le français. Paris, Delagrave / CRDP de Versailles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 2, chapitre 5 – Apports du colloque sur la question des processus et dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12817597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05316811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1e partie, Chapitre 4: Apports du colloque au rapport entre Recherche et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ponté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12817597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05312523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Désiré Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12817597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corriger la ponctuation ou faire expliciter les connexions : enjeux d'une pause métalinguistique en production d'écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.I.E. Peter Lang S.A. Éditions scientifiques internationales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segmenter, connecter, ponctuer à l’écrit : un défi pour l’enseignement .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-8076-1812-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en grille et l’activité résumante : deux dispositifs didactiques pour appréhender la sémantisation de la langue en discours au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gerlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherches en didactique du français. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étude du fonctionnement de la langue dans la discipline Français : quelles articulations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Namur, pp.113-132, 2021, L'étude du fonctionnement de la langue dans la discipline français: quelles articulations?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre recherche et formation, quels usages des corpus de textes scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire et faire écrire dans l’enseignement postobligatoire Enjeux, modèles et pratiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’enseignement de la grammaire en France. Quels liens entre formation, utilisation des manuels et pratiques effectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecaterina Bulea Bronckart; Roxane Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l’enseignement de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-67, 2017, Éducation et didactiques, 978-2-7574-1494-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progression dans l’enseignement de la grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne-G Chartrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suzanne-G. Chartrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux enseigner la grammaire au primaire et au secondaire. Pistes didactiques et activités pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson Erpi, pp.81-98, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01729725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes verbales complexes en fin de scolarité obligatoire : enjeux pour l’apprentissage du français écrit et d’autres langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verbe en toute complexité, acquisition, transversalité et apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782343048062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05041018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutation de l’École, entre actualité d’un processus et problématicité d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colinet Séverine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meskel-Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meskel-Cresta et al. (dir.), École et mutation. Reconfigurations, résistances, émergences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-16, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maitrise de la langue à l’épreuve des mutations scolaires : quels enjeux ? Quelles résistances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École et mutation ; reconfigurations, résistances, émergences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-295, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adjectif enseigné/ l'adjectif employé en français langue première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le groupe nominal et la construction de la référence, approches linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement/ apprentissage des déterminants en français langue première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le groupe nominal et la construction de la référence, approches linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du groupe nominal et de la construction de la référence Descriptions pour l’enseignement du français et d’autres langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Trévise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le groupe nominal et la construction de la référence, approches linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 &amp;quot;Les tâches d'écriture&amp;quot; Chapitre 3 &amp;quot;De l'analyse des écrits scolaires aux questions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Corblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELALOUF, ML. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire entre 10 et 14 ans, un corpus des analyses des repères pour la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP Académie de Versailles CDDP Essonne, p.25-28; 40-47; 49-60; 158-163, 2005, SCEREN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition du lexique à l'épreuve d'un grand corpus d'élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth CALAQUE &amp; Jacuqes DAVID. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du lexique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp. 185-197, 2004, De Boeck Université, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.didle.2004.01.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école primaire aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Connac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ponté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques 586</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tomassone, une femme de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français aujourd'hui 221, Le français dans l'enseignement supérieur et la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.143-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronckart, J.-P. (2022). Activité langagière, textes et discours : pour un interactionisme sociodiscursif. Deuxième édition revue et corrigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ÉMA, écrits scolaires https://www.ortolang.fr/market/corpora/ema-ecrits-scolaires-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre production d’écrit et enseignement de la langue dans les manuels de cycle 3 issus des programmes 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNESCO (Conseil national d'évaluation du système scolaire). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages de l’écrit et réflexion métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Nancy, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03973468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à la croisée des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Connac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ponté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 586 (5), pp.18-61, 2023, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.586.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la pensée de Frédéric François pour l'Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carcassonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (3), pp.1-171, 2022, Actualité de la pensée de Frédéric François</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La E-Formation dans le cursus universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahr Sylviane, Butlen Max, Elalouf Marie-Laure, « Lecture sur écran, lectures sur papier : discours et représentations des élèves de 15 ans », dans L’enseignement des lettres et le numérique, revue Le français aujourd’hui n°178, dir. M. Butlen, C.Bechetti Bizot, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Ahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 178, pp.132, 2012, Le français aujourd'hui</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Laure Elalouf </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf, Professeur émérite en sciences du langage, CY Cergy Paris Université, ÉMA (École, Mutations, Apprentissages)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur les apprentissages métalinguistiques dans leurs relations aux pratiques langagières en classe de français, sous l’angle épistémologique (description grammaticale et lexicale, termonologie) et praxéologique (pratiques d’enseignement et de formation).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une étude de la coordination dans un grand corpus d'écrits scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole d'accompagnement à l'autonomie scripturale : Conception, mise en oeuvre et éléments d'analyse pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bensadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation linguistique des enseignants : une réflexion au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Taous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 232, pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le subjonctif en contexte scolaire : usages et perspectives à partir du corpus ÉMA-écrits scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Barka Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Exploitation d’un grand corpus d’écrits scolaires pour la recherche et la formation (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05539090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter un corpus scolaire d'écrits collaboratifs : questions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ÉMA, écrits scolaires, une ressource à disposition sur ORTOLANG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.64-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 230, pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la mise en œuvre d’un dispositif d’enseignement interroge modèles didactiques et configurations disciplinaires : questions pour la formation et retour d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, pp.135-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05316822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Roberte Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Combettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, divers, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Roberte Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 divers, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un corpus d'évaluation diagnostic à l'élaboration d'un corpus d'enseignement, accompagnement des déplacements intellectuels et identitaires de futurs enseignants de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04805827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la langue à l’université : quelle alternative au projet Voltaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants de français. La place de la langue dans son évolution (1990-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221, pp.63-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage coordonné par Maurice Niwese (2022) et publié chez Peter-Lang dans la collection Recherches en sciences de l’éducation : L’écriture du primaire au secondaire : du déjà-là aux possibles, résultats de la recherche Ecricol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie (litéracie, littéracie ) – alphabétisation – illettrisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des termes utilisés en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter au lycée : un geste professionnel partageable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gerlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Annoter, 79, pp.65-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04393013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONCEPTUALISATION DE LA NOTION DE SUJET, ÉTUDE COMPARATIVE AU CYCLE 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jouili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 214, pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les élèves d’école primaire reconfigurent les collocations en écrivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.06004. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial &amp;quot;Actualité de la pensée de Frédéric François pour l’École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carcassonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1100374ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’enseignement de l’orthographe : quelles médiations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Colloque international « Enseigner et apprendre l’orthographe à l’heure du numérique » (ONEA), 143, pp.03006. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214303006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronckart, J.-P. (2022). Activité langagière, textes et discours : pour un interactionisme sociodiscursif. Deuxième édition revue et corrigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.5317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter des définitions du verbe proposées par des élèves de l’école primaire : façons de dire le générique, le particulier et « difficile à dire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la notion de temporalité avec les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.168.0.3289172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Discipline », « progression », « gestes didactiques » Échanges croisés autour de trois concepts stratégiques pour les recherches actuelles en didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dezutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 189-190, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.10060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’approprier les constructions des verbes se souvenir et oublier : de la prise en compte de la parole des élèves allophones (11-15 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les corpus oraux et leur didactisation, 198, pp.163-179. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.198.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de master MEEF1 Un analyseur de la formation des professeurs d’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Taddei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.204.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets d’une formation filée sur le regard professionnel, les pratiques pédagogiques des enseignants de cycles 2 et 3 et les résultats de leurs élèves en orthographe grammaticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Sévely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(RÉ)APPRENDRE À LIRE DES TEXTES DE JEUNES SCRIPTEURS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.203.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle du maitre dans l’étude de la langue au CP : description et analyse de pratiques différenciées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Avezard-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.183-204. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux étapes dans la construction de corpus scolaires : problèmes récurrents et perspectives nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.31-63. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.2731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former le jugement d’acceptabilité en recourant à l’analyse en sujet/prédicat, Dans Le prédicat, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former le jugement d’acceptabilité en recourant à l’analyse en sujet/prédicat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le prédicat, pour quoi faire?, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen d’un dispositif mobilisant le déjà-là d’apprentis scripteurs en baccalauréat professionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prédicat, cet intrus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser le terme de prédicat : quel cout pour les enseignants ? quels gains pour les élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAMEN D'UN DISPOSITIF MOBILISANT LE DÉJÀ-LÀ D'APPRENTIS SCRIPTEURS EN BACCALAURÉAT PROFESSIONNEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.059.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain au secours d'un lion Une séance de lecture et d'étude de la langue s'appuyant sur l'analyse des prédicats par le professeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fotré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits bonshommes sur le carreau d’Olivier Douzou et Isabelle Simon, Rouergue, 1994, ou quand la littérature de jeunesse aborde des thèmes graves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le livre de jeunesse aux frontières de tous les possibles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du maitre dans l’étude de la langue au CP : description et analyse de pratique différenciées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Avezard-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prédicat, cet intrus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la production à la segmentation du texte en phrases, quels outils pour l’enseignant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.135-150. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.4081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe et la phrase dans des définitions d’élèves : entre production et conceptualisation — ce qu’ils font et ce qu’ils « disent »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.55-74. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.4047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe et la phrase, entre production et conceptualisation – ce qu’ils font et ce qu’ils disent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis of Student Texts through Teachers Annotations, 1982-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169-170, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un couple de verbes antinomiques à l’épreuve de la syntaxe et de l’usage. Le cas des verbes : se souvenir et oublier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif d’écriture collaborative au service de la réflexivité en formation d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La e-formation dans le cursus universitaire, 184 (2016/4), pp.477-489. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.184.0477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le nom passé est passé du langage courant à la terminologie grammaticale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Enseigner/apprendre les oppositions aspectuelles, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01266635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grammaire au CP pour lire et pour écrire ? Description et analyse dans le cadre de l’étude nationale IFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le nom passé est passé du langage courant à la terminologie grammaticale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une phrase dictée, trois enseignants, trois formes d’étayage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Combaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.92-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grammaire au CP pour lire et écrire ? Description et analyse de pratiques dans le cadre de la recherche Lire-écrire au CP »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grammaire au CP pour lire et écrire ? Description et analyse de pratiques dans le cadre de la recherche Lire-écrire au CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.39-58. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de phrase de base dans la pratique des enseignants français : choix terminologiques et enjeux théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.33-35. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de phrase de base dans la pratique des enseignants français : choix terminologiques et enjeux théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.33-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer par le lexique dans la dimension dramatique du texte théâtral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de la grammaire dans 20 ans de la revue Repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.17-32. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures sur écran, lectures sur papier Discours et représentations des élèves de 15 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Ahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178, pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution de corpus scolaires et universitaires : vers un changement d’échelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 149-150, pp.56-70. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.1702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la langue à l'école et au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 173, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des connecteurs dans les instructions officielles et les manuels (français L1 / anglais L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Trevise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les connecteurs : description, traduction, apprentissage, 16 (2), pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la langue à l’école et au collège. Progressions et contradictions dans les programmes de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un usage raisonné et progressif de la commutation en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.47-70. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un usage raisonné et progressif de la commutation en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beaumanor-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.41-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches actives en grammaire : un apprentissage difficile en formation des maitres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brinker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.57-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00742190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de groupe dans la phrase, une mise à l’épreuve en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brinker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.57-81. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et exploitation de corpus d'écrits scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XII (1), pp. 53-70. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.121.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thématisation, ruptures thématiques et réécriture dans les écrits scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.91-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00243155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du contexte d'enseignement dans la construction de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.81-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la 6e à la 1e, comment mobilisent-ils leurs connaissances sur la langue dans des tâches d'explication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 125-6, pp.157-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs professionnels et spécificités disciplinaires : analyse de mises en commun dans trois disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 75, pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrits exploratoires, écrits à contraintes Quelle complémentarité en classe de 5ème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures et langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une banque de données de textes d'élèves à l'épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 115-116, pp.107-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand on rencontre la langue en travaillant sur le texte et le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 135, pp.44-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nomenclature de 1975 à la terminologie de 1997, Évolutions et choix du métalangage grammatical au collège et au lycée (2e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 125, pp.122-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un groupement de textes sur la modalisation au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nomenclature grammaticale : obstacle ou tremplin pour une réflexion sur la langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gré des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15, pp.180-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la maîtrise de la langue à la maîtrise des discours en France et dans la francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 101-102, pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les futurs enseignants et l'orthographe : représentations et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 122, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nomenclature de 1975 à la terminologie de 1997, Évolutions et choix du métalangage grammatical au collège et au lycée (1e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 124, pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation linguistique pour les futurs professeurs d'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16, pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la langue au collège, au lycée général technologique et au lycée professionnel : le recours au numérique peut-il servir les apprentissages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des IAN (interlocuteurs académiques pour le numérique) de Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Éducation nationale, Jan 2023, PARIS, Ministère de l'Éducation nationale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la mise en œuvre d’un dispositif interroge modèles didactiques et configurations disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles en didactique du français et en formation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire CLLE, université de Toulouse Jean Jaurès, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte le rapport à l'écrit des apprenants D’un recueil d’entretiens auprès d’étudiants à un accompagnement de professeurs stagiaires en production d’écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Nasroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils réflexifs de formation à l’épreuve : Rencontre avec les collègues ayant achevé le master « formation de formateurs » et expérimenté leurs scénarios de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les élèves d'école primaire reconfigurent les collocations en écrivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les élèves d'école primaire reconfigurent les collocations en écrivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition du Congrès Mondial de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Orléans - Laboratoire Ligérien de Linguistique, Jul 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LIRE ET ÉCRIRE À REALANG QUELLES RESSOURCES MÉTHODOLOGIQUES POUR LA FORMATION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Breugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif d’analyse des pratiques comme analyseur d’une pratique récurrente dans les classes : l’exemple du « Quart d’heure de lecture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gerlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des modèles didactiques dans les pratiques des enseignant.e.s débutant.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois du verbe &amp;quot;dire&amp;quot; dans un corpus d’écrits scolaires : Étude exploratoire pour un lexique-grammaire des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpelier, France. pp.07006, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207807006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-Prof, un simulateur d’enseignement pour travailler des gestes professionnels inclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHA - Art Handicap Altérités : pratiques artistiques, pratiques inclusives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois du verbe dire dans un corpus d'écrits scolaires : Étude exploratoire pour un lexique-grammaire des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité du CMLF, Jul 2020, Montpelier, France. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Discipline », « progression », « gestes didactiques » Echanges croisés autour de trois concepts stratégiques pour les recherches actuelles en didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dezutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dufays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque international de l'AIRDF : Les concepts dans la recherche en didactique du français – Émergence et création d’un champ épistémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-Prof, un simulateur d'enseignement pour travailler des gestes professionnels inclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts, Handicap, Altérité; Pratiques artistiques, pratiques inclusives?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception des travaux en didactique de la langue : quelles résistances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception des travaux en didactique de la langue : quelles résistances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions orales en classe, un rôle essentiel dans la configuration de genres scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions orales en classe, un rôle essentiel dans la configuration de genres scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nanterre, France. pp. 89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction « statistiques » de Tropes : une aide au diagnostic de la cohésion textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fonction « statistiques » de Tropes : une aide au diagnostic de la cohésion textuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nanterre, France. pp. 167-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire, écrire, faire écrire : de l'étudiant au stagiaire, quelques itinéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer et interpréter : le mot, la phrase et le texte dans les stratégies des élèves et des futurs professeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.395-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'écriture et réflexion sur la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, pp.193-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énonciation dans les nouveaux sujets de baccalauréat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, pp.115-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation linguistique des enseignants. Le français aujourd'hui n°232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Taous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Taous &amp; M.-L. Elalouf (dir.). Armand Colin, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. , 2025, Éducation et didactiques, Cora Cohen-Azria; Abdelkarim Zaid, 12817597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des écoles normales à l'ESPÉ : témoignages de formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRESSES UNIVERSITAIRES DE GRENOBLE. 2018, Pierre Khan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORISON, C., CHEVALIER, J.-P., BELHADJIN, A., ELALOUF, M.-L., LOPEZ, M. (2018). Des écoles normales à l’ESPE, témoignages de formateurs. Presses universitaires de Grenoble, collection Enseignement et réformes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meskel-Cresta, M., Nordmann, J.-F., Bongrand, Ph., Boré, C., Colinet, S. et Elalouf, M.-L. (2014). École et mutation. Reconfigurations, résistances, émergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meskel-Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nordmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colinet Séverine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BERTHELIER, M & ELALOUF, M.-L. (dir.) (2013) : Enseigner le vocabulaire au collège, recherche-pratiques de classe-outils. Paris, Delagrave.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L., ROBERT, A. BELHADJIN, A ; BISHOP, M.-F. (dir.) (2012): Les didactiques en questions, état des lieux et perspectives pour la recherche et la formation. Bruxelles : De Boeck.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bishop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L & BERTAGNA, C. (dir.) (2010) : Numérique et enseignement du français à l’Université, Etudes de linguistique appliquée n°160, octobre-décembre 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation au concours de professeur des écoles, Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L. (dir.) (2009) : Le groupe nominal et la construction de la référence, approches linguistiques et didactiques, Dyptique 16, Presses universitaires de Namur, 182 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L.(dir.), (2007) : Thème et thématisation, Linx 55. Paris X-Nanterre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire entre 10 et 14 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRDP de Versailles, pp.174, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L. (coord.) (1998) : Professeur d’école / enseignant de français. Amsterdam, De Werelt, Travaux et recherches en linguistique appliquée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L. (coord.) (1998) : Réfléchir sur la langue pour enseigner le français. Paris, Delagrave / CRDP de Versailles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Désiré Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12817597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 2, chapitre 5 – Apports du colloque sur la question des processus et dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12817597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05316811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1e partie, Chapitre 4: Apports du colloque au rapport entre Recherche et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ponté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12817597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05312523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corriger la ponctuation ou faire expliciter les connexions : enjeux d'une pause métalinguistique en production d'écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.I.E. Peter Lang S.A. Éditions scientifiques internationales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segmenter, connecter, ponctuer à l’écrit : un défi pour l’enseignement .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-8076-1812-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en grille et l’activité résumante : deux dispositifs didactiques pour appréhender la sémantisation de la langue en discours au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gerlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherches en didactique du français. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étude du fonctionnement de la langue dans la discipline Français : quelles articulations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Namur, pp.113-132, 2021, L'étude du fonctionnement de la langue dans la discipline français: quelles articulations?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre recherche et formation, quels usages des corpus de textes scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire et faire écrire dans l’enseignement postobligatoire Enjeux, modèles et pratiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’enseignement de la grammaire en France. Quels liens entre formation, utilisation des manuels et pratiques effectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecaterina Bulea Bronckart; Roxane Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l’enseignement de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-67, 2017, Éducation et didactiques, 978-2-7574-1494-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progression dans l’enseignement de la grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne-G Chartrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suzanne-G. Chartrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux enseigner la grammaire au primaire et au secondaire. Pistes didactiques et activités pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson Erpi, pp.81-98, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01729725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes verbales complexes en fin de scolarité obligatoire : enjeux pour l’apprentissage du français écrit et d’autres langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verbe en toute complexité, acquisition, transversalité et apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782343048062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05041018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutation de l’École, entre actualité d’un processus et problématicité d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colinet Séverine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meskel-Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meskel-Cresta et al. (dir.), École et mutation. Reconfigurations, résistances, émergences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-16, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maitrise de la langue à l’épreuve des mutations scolaires : quels enjeux ? Quelles résistances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École et mutation ; reconfigurations, résistances, émergences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-295, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du groupe nominal et de la construction de la référence Descriptions pour l’enseignement du français et d’autres langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Trévise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le groupe nominal et la construction de la référence, approches linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adjectif enseigné/ l'adjectif employé en français langue première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le groupe nominal et la construction de la référence, approches linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement/ apprentissage des déterminants en français langue première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le groupe nominal et la construction de la référence, approches linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 &amp;quot;Les tâches d'écriture&amp;quot; Chapitre 3 &amp;quot;De l'analyse des écrits scolaires aux questions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Corblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELALOUF, ML. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire entre 10 et 14 ans, un corpus des analyses des repères pour la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP Académie de Versailles CDDP Essonne, p.25-28; 40-47; 49-60; 158-163, 2005, SCEREN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition du lexique à l'épreuve d'un grand corpus d'élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth CALAQUE &amp; Jacuqes DAVID. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du lexique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp. 185-197, 2004, De Boeck Université, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.didle.2004.01.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école primaire aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Connac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ponté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques 586</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tomassone, une femme de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français aujourd'hui 221, Le français dans l'enseignement supérieur et la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.143-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronckart, J.-P. (2022). Activité langagière, textes et discours : pour un interactionisme sociodiscursif. Deuxième édition revue et corrigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ÉMA, écrits scolaires https://www.ortolang.fr/market/corpora/ema-ecrits-scolaires-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre production d’écrit et enseignement de la langue dans les manuels de cycle 3 issus des programmes 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNESCO (Conseil national d'évaluation du système scolaire). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages de l’écrit et réflexion métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Nancy, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03973468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à la croisée des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Connac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ponté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 586 (5), pp.18-61, 2023, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.586.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la pensée de Frédéric François pour l'Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carcassonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (3), pp.1-171, 2022, Actualité de la pensée de Frédéric François</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La E-Formation dans le cursus universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahr Sylviane, Butlen Max, Elalouf Marie-Laure, « Lecture sur écran, lectures sur papier : discours et représentations des élèves de 15 ans », dans L’enseignement des lettres et le numérique, revue Le français aujourd’hui n°178, dir. M. Butlen, C.Bechetti Bizot, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Ahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 178, pp.132, 2012, Le français aujourd'hui</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539090v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Barka Messaoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelle Koulibali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304273v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316822v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972727v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434688v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273598v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie P&#233;ret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04393013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gerlaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143823v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jouili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100374ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214303006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5317" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161560v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chailly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Valma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.168.0.3289172" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezutter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Goff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.10060" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.198.0035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Taddei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.204.0069" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03131845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie S&#233;vely" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Besnard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.203.0073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161562v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161565v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.059.0095" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fotr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezard-Roger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourdet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1167" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980396v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2731" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980149v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4081" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170072v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cogis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980146v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3150" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01630403v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moinard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.184.0477" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266635v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462451v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.931" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980740v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Combaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979957v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170028v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979693v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.677" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589918v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Ahr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Butlen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.86" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1702" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Trevise" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642748v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourdet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170090v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Beaumanoir-Secq" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.280" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642741v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumanor-Secq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742190v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brinker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.370" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156962v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.121.0053" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00243155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tisset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117033v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117035v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pommier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117037v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589932v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117045v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117049v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117052v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117054v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117057v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117058v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Journot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tamine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Tomassone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117061v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Le Goff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741633v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739077v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913013v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Nasroune" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913345v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718561v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915708v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Breugghe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine dos Santos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161595v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lopez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161552v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688455v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161596v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161558v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufays" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912944v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560769v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168712v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117074v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117069v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117066v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298169v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148017v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorison" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184389v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meskel-Cresta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colinet S&#233;verine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722504v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722483v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722509v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722535v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722512v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168713v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722915v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722903v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316811v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05312523v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ulrich" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pont&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321843v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#233;sir&#233; Robert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541813v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541809v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161554v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Perrin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168736v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100949800" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729725v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne-G Chartrand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05041018v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184411v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169973v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915730v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915722v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915726v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;vise" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126183v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Corblin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168715v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.didle.2004.01.0185" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211635v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211561v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211652v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161573v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161567v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03973468v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936043v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.586.0018" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270600v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706486v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383085v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561844v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bensadia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Valma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05557981v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539090v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Barka Messaoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelle Koulibali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561843v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805827v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211532v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252847v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie P&#233;ret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04393013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gerlaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786456v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jouili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100374ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214303006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5317" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211621v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chailly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.168.0.3289172" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezutter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Goff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.10060" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.198.0035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Taddei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.204.0069" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03131845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie S&#233;vely" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Besnard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.203.0073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourdet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezard-Roger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1167" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2731" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.059.0095" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105931v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fotr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980934v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567008v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4081" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cogis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980146v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3150" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01630403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moinard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.184.0477" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.931" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Combaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979957v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170028v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.677" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567044v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567025v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.86" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Ahr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Butlen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567027v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1702" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourdet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668554v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Trevise" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567030v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Beaumanoir-Secq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.280" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642741v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumanor-Secq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742190v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brinker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567036v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.370" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156962v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.121.0053" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00243155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tisset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117033v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117037v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117035v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pommier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589932v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117044v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117055v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117049v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117054v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117058v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Journot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tamine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Tomassone" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117057v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117061v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Le Goff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741633v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739077v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913013v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Nasroune" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913345v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718561v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915708v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Breugghe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine dos Santos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161595v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lopez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161596v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688455v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161558v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufays" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910569v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560769v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168711v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117074v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117069v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117067v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05557964v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298169v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148017v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorison" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722492v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184389v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meskel-Cresta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colinet S&#233;verine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722504v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722483v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722509v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722535v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722512v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722672v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168713v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722915v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722903v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321843v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#233;sir&#233; Robert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316811v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05312523v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ulrich" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pont&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541813v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541809v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161554v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Perrin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168736v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100949800" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729725v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne-G Chartrand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05041018v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184411v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169973v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915726v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;vise" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915730v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915722v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126183v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Corblin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168715v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.didle.2004.01.0185" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211635v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211561v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211652v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161573v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161567v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03973468v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936043v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.586.0018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270600v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706486v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383085v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>