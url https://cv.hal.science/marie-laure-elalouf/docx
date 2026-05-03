--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Laure Elalouf </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf, Professeur émérite en sciences du langage, CY Cergy Paris Université, ÉMA (École, Mutations, Apprentissages)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur les apprentissages métalinguistiques dans leurs relations aux pratiques langagières en classe de français, sous l’angle épistémologique (description grammaticale et lexicale, termonologie) et praxéologique (pratiques d’enseignement et de formation).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une étude de la coordination dans un grand corpus d'écrits scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole d'accompagnement à l'autonomie scripturale : Conception, mise en oeuvre et éléments d'analyse pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bensadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation linguistique des enseignants : une réflexion au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Taous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 232, pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le subjonctif en contexte scolaire : usages et perspectives à partir du corpus ÉMA-écrits scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Barka Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Exploitation d’un grand corpus d’écrits scolaires pour la recherche et la formation (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05539090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter un corpus scolaire d'écrits collaboratifs : questions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ÉMA, écrits scolaires, une ressource à disposition sur ORTOLANG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.64-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 230, pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la mise en œuvre d’un dispositif d’enseignement interroge modèles didactiques et configurations disciplinaires : questions pour la formation et retour d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, pp.135-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05316822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Roberte Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Combettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, divers, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Roberte Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 divers, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un corpus d'évaluation diagnostic à l'élaboration d'un corpus d'enseignement, accompagnement des déplacements intellectuels et identitaires de futurs enseignants de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04805827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la langue à l’université : quelle alternative au projet Voltaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants de français. La place de la langue dans son évolution (1990-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221, pp.63-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage coordonné par Maurice Niwese (2022) et publié chez Peter-Lang dans la collection Recherches en sciences de l’éducation : L’écriture du primaire au secondaire : du déjà-là aux possibles, résultats de la recherche Ecricol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie (litéracie, littéracie ) – alphabétisation – illettrisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des termes utilisés en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter au lycée : un geste professionnel partageable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gerlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Annoter, 79, pp.65-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04393013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONCEPTUALISATION DE LA NOTION DE SUJET, ÉTUDE COMPARATIVE AU CYCLE 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jouili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 214, pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les élèves d’école primaire reconfigurent les collocations en écrivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.06004. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial &amp;quot;Actualité de la pensée de Frédéric François pour l’École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carcassonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1100374ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’enseignement de l’orthographe : quelles médiations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Colloque international « Enseigner et apprendre l’orthographe à l’heure du numérique » (ONEA), 143, pp.03006. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214303006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronckart, J.-P. (2022). Activité langagière, textes et discours : pour un interactionisme sociodiscursif. Deuxième édition revue et corrigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.5317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter des définitions du verbe proposées par des élèves de l’école primaire : façons de dire le générique, le particulier et « difficile à dire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la notion de temporalité avec les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.168.0.3289172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Discipline », « progression », « gestes didactiques » Échanges croisés autour de trois concepts stratégiques pour les recherches actuelles en didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dezutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 189-190, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.10060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’approprier les constructions des verbes se souvenir et oublier : de la prise en compte de la parole des élèves allophones (11-15 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les corpus oraux et leur didactisation, 198, pp.163-179. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.198.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de master MEEF1 Un analyseur de la formation des professeurs d’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Taddei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.204.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets d’une formation filée sur le regard professionnel, les pratiques pédagogiques des enseignants de cycles 2 et 3 et les résultats de leurs élèves en orthographe grammaticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Sévely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(RÉ)APPRENDRE À LIRE DES TEXTES DE JEUNES SCRIPTEURS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.203.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle du maitre dans l’étude de la langue au CP : description et analyse de pratiques différenciées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Avezard-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.183-204. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux étapes dans la construction de corpus scolaires : problèmes récurrents et perspectives nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.31-63. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.2731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former le jugement d’acceptabilité en recourant à l’analyse en sujet/prédicat, Dans Le prédicat, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former le jugement d’acceptabilité en recourant à l’analyse en sujet/prédicat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le prédicat, pour quoi faire?, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen d’un dispositif mobilisant le déjà-là d’apprentis scripteurs en baccalauréat professionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prédicat, cet intrus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser le terme de prédicat : quel cout pour les enseignants ? quels gains pour les élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAMEN D'UN DISPOSITIF MOBILISANT LE DÉJÀ-LÀ D'APPRENTIS SCRIPTEURS EN BACCALAURÉAT PROFESSIONNEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.059.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain au secours d'un lion Une séance de lecture et d'étude de la langue s'appuyant sur l'analyse des prédicats par le professeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fotré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits bonshommes sur le carreau d’Olivier Douzou et Isabelle Simon, Rouergue, 1994, ou quand la littérature de jeunesse aborde des thèmes graves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le livre de jeunesse aux frontières de tous les possibles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du maitre dans l’étude de la langue au CP : description et analyse de pratique différenciées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Avezard-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prédicat, cet intrus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la production à la segmentation du texte en phrases, quels outils pour l’enseignant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.135-150. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.4081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe et la phrase dans des définitions d’élèves : entre production et conceptualisation — ce qu’ils font et ce qu’ils « disent »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.55-74. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.4047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe et la phrase, entre production et conceptualisation – ce qu’ils font et ce qu’ils disent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis of Student Texts through Teachers Annotations, 1982-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169-170, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un couple de verbes antinomiques à l’épreuve de la syntaxe et de l’usage. Le cas des verbes : se souvenir et oublier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif d’écriture collaborative au service de la réflexivité en formation d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La e-formation dans le cursus universitaire, 184 (2016/4), pp.477-489. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.184.0477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le nom passé est passé du langage courant à la terminologie grammaticale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Enseigner/apprendre les oppositions aspectuelles, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01266635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grammaire au CP pour lire et pour écrire ? Description et analyse dans le cadre de l’étude nationale IFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le nom passé est passé du langage courant à la terminologie grammaticale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une phrase dictée, trois enseignants, trois formes d’étayage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Combaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.92-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grammaire au CP pour lire et écrire ? Description et analyse de pratiques dans le cadre de la recherche Lire-écrire au CP »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grammaire au CP pour lire et écrire ? Description et analyse de pratiques dans le cadre de la recherche Lire-écrire au CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.39-58. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de phrase de base dans la pratique des enseignants français : choix terminologiques et enjeux théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.33-35. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de phrase de base dans la pratique des enseignants français : choix terminologiques et enjeux théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.33-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer par le lexique dans la dimension dramatique du texte théâtral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de la grammaire dans 20 ans de la revue Repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.17-32. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures sur écran, lectures sur papier Discours et représentations des élèves de 15 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Ahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178, pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution de corpus scolaires et universitaires : vers un changement d’échelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 149-150, pp.56-70. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.1702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la langue à l'école et au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 173, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des connecteurs dans les instructions officielles et les manuels (français L1 / anglais L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Trevise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les connecteurs : description, traduction, apprentissage, 16 (2), pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la langue à l’école et au collège. Progressions et contradictions dans les programmes de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un usage raisonné et progressif de la commutation en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.47-70. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un usage raisonné et progressif de la commutation en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beaumanor-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.41-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches actives en grammaire : un apprentissage difficile en formation des maitres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brinker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.57-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00742190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de groupe dans la phrase, une mise à l’épreuve en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brinker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.57-81. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et exploitation de corpus d'écrits scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XII (1), pp. 53-70. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.121.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thématisation, ruptures thématiques et réécriture dans les écrits scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.91-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00243155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du contexte d'enseignement dans la construction de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.81-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la 6e à la 1e, comment mobilisent-ils leurs connaissances sur la langue dans des tâches d'explication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 125-6, pp.157-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs professionnels et spécificités disciplinaires : analyse de mises en commun dans trois disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 75, pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrits exploratoires, écrits à contraintes Quelle complémentarité en classe de 5ème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures et langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une banque de données de textes d'élèves à l'épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 115-116, pp.107-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand on rencontre la langue en travaillant sur le texte et le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 135, pp.44-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nomenclature de 1975 à la terminologie de 1997, Évolutions et choix du métalangage grammatical au collège et au lycée (2e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 125, pp.122-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un groupement de textes sur la modalisation au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nomenclature grammaticale : obstacle ou tremplin pour une réflexion sur la langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gré des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15, pp.180-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la maîtrise de la langue à la maîtrise des discours en France et dans la francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 101-102, pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les futurs enseignants et l'orthographe : représentations et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 122, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nomenclature de 1975 à la terminologie de 1997, Évolutions et choix du métalangage grammatical au collège et au lycée (1e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 124, pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation linguistique pour les futurs professeurs d'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16, pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la langue au collège, au lycée général technologique et au lycée professionnel : le recours au numérique peut-il servir les apprentissages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des IAN (interlocuteurs académiques pour le numérique) de Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Éducation nationale, Jan 2023, PARIS, Ministère de l'Éducation nationale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la mise en œuvre d’un dispositif interroge modèles didactiques et configurations disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles en didactique du français et en formation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire CLLE, université de Toulouse Jean Jaurès, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte le rapport à l'écrit des apprenants D’un recueil d’entretiens auprès d’étudiants à un accompagnement de professeurs stagiaires en production d’écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Nasroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils réflexifs de formation à l’épreuve : Rencontre avec les collègues ayant achevé le master « formation de formateurs » et expérimenté leurs scénarios de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les élèves d'école primaire reconfigurent les collocations en écrivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les élèves d'école primaire reconfigurent les collocations en écrivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition du Congrès Mondial de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Orléans - Laboratoire Ligérien de Linguistique, Jul 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LIRE ET ÉCRIRE À REALANG QUELLES RESSOURCES MÉTHODOLOGIQUES POUR LA FORMATION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Breugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif d’analyse des pratiques comme analyseur d’une pratique récurrente dans les classes : l’exemple du « Quart d’heure de lecture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gerlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des modèles didactiques dans les pratiques des enseignant.e.s débutant.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois du verbe &amp;quot;dire&amp;quot; dans un corpus d’écrits scolaires : Étude exploratoire pour un lexique-grammaire des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpelier, France. pp.07006, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207807006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-Prof, un simulateur d’enseignement pour travailler des gestes professionnels inclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHA - Art Handicap Altérités : pratiques artistiques, pratiques inclusives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois du verbe dire dans un corpus d'écrits scolaires : Étude exploratoire pour un lexique-grammaire des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité du CMLF, Jul 2020, Montpelier, France. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Discipline », « progression », « gestes didactiques » Echanges croisés autour de trois concepts stratégiques pour les recherches actuelles en didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dezutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dufays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque international de l'AIRDF : Les concepts dans la recherche en didactique du français – Émergence et création d’un champ épistémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-Prof, un simulateur d'enseignement pour travailler des gestes professionnels inclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts, Handicap, Altérité; Pratiques artistiques, pratiques inclusives?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception des travaux en didactique de la langue : quelles résistances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception des travaux en didactique de la langue : quelles résistances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions orales en classe, un rôle essentiel dans la configuration de genres scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions orales en classe, un rôle essentiel dans la configuration de genres scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nanterre, France. pp. 89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction « statistiques » de Tropes : une aide au diagnostic de la cohésion textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fonction « statistiques » de Tropes : une aide au diagnostic de la cohésion textuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nanterre, France. pp. 167-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire, écrire, faire écrire : de l'étudiant au stagiaire, quelques itinéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer et interpréter : le mot, la phrase et le texte dans les stratégies des élèves et des futurs professeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.395-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'écriture et réflexion sur la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, pp.193-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énonciation dans les nouveaux sujets de baccalauréat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, pp.115-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation linguistique des enseignants. Le français aujourd'hui n°232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Taous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Taous &amp; M.-L. Elalouf (dir.). Armand Colin, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. , 2025, Éducation et didactiques, Cora Cohen-Azria; Abdelkarim Zaid, 12817597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des écoles normales à l'ESPÉ : témoignages de formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRESSES UNIVERSITAIRES DE GRENOBLE. 2018, Pierre Khan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORISON, C., CHEVALIER, J.-P., BELHADJIN, A., ELALOUF, M.-L., LOPEZ, M. (2018). Des écoles normales à l’ESPE, témoignages de formateurs. Presses universitaires de Grenoble, collection Enseignement et réformes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meskel-Cresta, M., Nordmann, J.-F., Bongrand, Ph., Boré, C., Colinet, S. et Elalouf, M.-L. (2014). École et mutation. Reconfigurations, résistances, émergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meskel-Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nordmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colinet Séverine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BERTHELIER, M & ELALOUF, M.-L. (dir.) (2013) : Enseigner le vocabulaire au collège, recherche-pratiques de classe-outils. Paris, Delagrave.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L., ROBERT, A. BELHADJIN, A ; BISHOP, M.-F. (dir.) (2012): Les didactiques en questions, état des lieux et perspectives pour la recherche et la formation. Bruxelles : De Boeck.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bishop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L & BERTAGNA, C. (dir.) (2010) : Numérique et enseignement du français à l’Université, Etudes de linguistique appliquée n°160, octobre-décembre 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation au concours de professeur des écoles, Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L. (dir.) (2009) : Le groupe nominal et la construction de la référence, approches linguistiques et didactiques, Dyptique 16, Presses universitaires de Namur, 182 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L.(dir.), (2007) : Thème et thématisation, Linx 55. Paris X-Nanterre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire entre 10 et 14 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRDP de Versailles, pp.174, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L. (coord.) (1998) : Professeur d’école / enseignant de français. Amsterdam, De Werelt, Travaux et recherches en linguistique appliquée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L. (coord.) (1998) : Réfléchir sur la langue pour enseigner le français. Paris, Delagrave / CRDP de Versailles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Désiré Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12817597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 2, chapitre 5 – Apports du colloque sur la question des processus et dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12817597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05316811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1e partie, Chapitre 4: Apports du colloque au rapport entre Recherche et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ponté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12817597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05312523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corriger la ponctuation ou faire expliciter les connexions : enjeux d'une pause métalinguistique en production d'écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.I.E. Peter Lang S.A. Éditions scientifiques internationales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segmenter, connecter, ponctuer à l’écrit : un défi pour l’enseignement .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-8076-1812-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en grille et l’activité résumante : deux dispositifs didactiques pour appréhender la sémantisation de la langue en discours au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gerlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherches en didactique du français. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étude du fonctionnement de la langue dans la discipline Français : quelles articulations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Namur, pp.113-132, 2021, L'étude du fonctionnement de la langue dans la discipline français: quelles articulations?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre recherche et formation, quels usages des corpus de textes scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire et faire écrire dans l’enseignement postobligatoire Enjeux, modèles et pratiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’enseignement de la grammaire en France. Quels liens entre formation, utilisation des manuels et pratiques effectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecaterina Bulea Bronckart; Roxane Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l’enseignement de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-67, 2017, Éducation et didactiques, 978-2-7574-1494-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progression dans l’enseignement de la grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne-G Chartrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suzanne-G. Chartrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux enseigner la grammaire au primaire et au secondaire. Pistes didactiques et activités pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson Erpi, pp.81-98, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01729725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes verbales complexes en fin de scolarité obligatoire : enjeux pour l’apprentissage du français écrit et d’autres langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verbe en toute complexité, acquisition, transversalité et apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782343048062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05041018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutation de l’École, entre actualité d’un processus et problématicité d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colinet Séverine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meskel-Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meskel-Cresta et al. (dir.), École et mutation. Reconfigurations, résistances, émergences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-16, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maitrise de la langue à l’épreuve des mutations scolaires : quels enjeux ? Quelles résistances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École et mutation ; reconfigurations, résistances, émergences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-295, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du groupe nominal et de la construction de la référence Descriptions pour l’enseignement du français et d’autres langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Trévise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le groupe nominal et la construction de la référence, approches linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adjectif enseigné/ l'adjectif employé en français langue première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le groupe nominal et la construction de la référence, approches linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement/ apprentissage des déterminants en français langue première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le groupe nominal et la construction de la référence, approches linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 &amp;quot;Les tâches d'écriture&amp;quot; Chapitre 3 &amp;quot;De l'analyse des écrits scolaires aux questions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Corblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELALOUF, ML. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire entre 10 et 14 ans, un corpus des analyses des repères pour la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP Académie de Versailles CDDP Essonne, p.25-28; 40-47; 49-60; 158-163, 2005, SCEREN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition du lexique à l'épreuve d'un grand corpus d'élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth CALAQUE &amp; Jacuqes DAVID. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du lexique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp. 185-197, 2004, De Boeck Université, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.didle.2004.01.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école primaire aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Connac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ponté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques 586</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tomassone, une femme de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français aujourd'hui 221, Le français dans l'enseignement supérieur et la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.143-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronckart, J.-P. (2022). Activité langagière, textes et discours : pour un interactionisme sociodiscursif. Deuxième édition revue et corrigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ÉMA, écrits scolaires https://www.ortolang.fr/market/corpora/ema-ecrits-scolaires-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre production d’écrit et enseignement de la langue dans les manuels de cycle 3 issus des programmes 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNESCO (Conseil national d'évaluation du système scolaire). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages de l’écrit et réflexion métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Nancy, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03973468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à la croisée des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Connac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ponté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 586 (5), pp.18-61, 2023, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.586.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la pensée de Frédéric François pour l'Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carcassonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (3), pp.1-171, 2022, Actualité de la pensée de Frédéric François</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La E-Formation dans le cursus universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahr Sylviane, Butlen Max, Elalouf Marie-Laure, « Lecture sur écran, lectures sur papier : discours et représentations des élèves de 15 ans », dans L’enseignement des lettres et le numérique, revue Le français aujourd’hui n°178, dir. M. Butlen, C.Bechetti Bizot, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Ahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 178, pp.132, 2012, Le français aujourd'hui</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Laure Elalouf </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf, Professeur émérite en sciences du langage, CY Cergy Paris Université, ÉMA (École, Mutations, Apprentissages)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur les apprentissages métalinguistiques dans leurs relations aux pratiques langagières en classe de français, sous l’angle épistémologique (description grammaticale et lexicale, termonologie) et praxéologique (pratiques d’enseignement et de formation).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole d'accompagnement à l'autonomie scripturale : Conception, mise en oeuvre et éléments d'analyse pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bensadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation linguistique des enseignants : une réflexion au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Taous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 232, pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le subjonctif en contexte scolaire : usages et perspectives à partir du corpus ÉMA-écrits scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Barka Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Exploitation d’un grand corpus d’écrits scolaires pour la recherche et la formation (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05539090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter un corpus scolaire d'écrits collaboratifs : questions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une étude de la coordination dans un grand corpus d'écrits scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ÉMA, écrits scolaires, une ressource à disposition sur ORTOLANG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.64-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 230, pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la mise en œuvre d’un dispositif d’enseignement interroge modèles didactiques et configurations disciplinaires : questions pour la formation et retour d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, pp.135-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05316822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Roberte Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 divers, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un corpus d'évaluation diagnostic à l'élaboration d'un corpus d'enseignement, accompagnement des déplacements intellectuels et identitaires de futurs enseignants de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04805827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Roberte Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Combettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, divers, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants de français. La place de la langue dans son évolution (1990-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221, pp.63-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage coordonné par Maurice Niwese (2022) et publié chez Peter-Lang dans la collection Recherches en sciences de l’éducation : L’écriture du primaire au secondaire : du déjà-là aux possibles, résultats de la recherche Ecricol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie (litéracie, littéracie ) – alphabétisation – illettrisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des termes utilisés en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter au lycée : un geste professionnel partageable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gerlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Annoter, 79, pp.65-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04393013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la langue à l’université : quelle alternative au projet Voltaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONCEPTUALISATION DE LA NOTION DE SUJET, ÉTUDE COMPARATIVE AU CYCLE 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jouili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 214, pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les élèves d’école primaire reconfigurent les collocations en écrivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.06004. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial &amp;quot;Actualité de la pensée de Frédéric François pour l’École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carcassonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1100374ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’enseignement de l’orthographe : quelles médiations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Colloque international « Enseigner et apprendre l’orthographe à l’heure du numérique » (ONEA), 143, pp.03006. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214303006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronckart, J.-P. (2022). Activité langagière, textes et discours : pour un interactionisme sociodiscursif. Deuxième édition revue et corrigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.5317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter des définitions du verbe proposées par des élèves de l’école primaire : façons de dire le générique, le particulier et « difficile à dire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la notion de temporalité avec les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.168.0.3289172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Discipline », « progression », « gestes didactiques » Échanges croisés autour de trois concepts stratégiques pour les recherches actuelles en didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dezutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 189-190, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.10060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’approprier les constructions des verbes se souvenir et oublier : de la prise en compte de la parole des élèves allophones (11-15 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les corpus oraux et leur didactisation, 198, pp.163-179. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.198.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de master MEEF1 Un analyseur de la formation des professeurs d’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Taddei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.204.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets d’une formation filée sur le regard professionnel, les pratiques pédagogiques des enseignants de cycles 2 et 3 et les résultats de leurs élèves en orthographe grammaticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Sévely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(RÉ)APPRENDRE À LIRE DES TEXTES DE JEUNES SCRIPTEURS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.203.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former le jugement d’acceptabilité en recourant à l’analyse en sujet/prédicat, Dans Le prédicat, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former le jugement d’acceptabilité en recourant à l’analyse en sujet/prédicat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le prédicat, pour quoi faire?, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen d’un dispositif mobilisant le déjà-là d’apprentis scripteurs en baccalauréat professionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prédicat, cet intrus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser le terme de prédicat : quel cout pour les enseignants ? quels gains pour les élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAMEN D'UN DISPOSITIF MOBILISANT LE DÉJÀ-LÀ D'APPRENTIS SCRIPTEURS EN BACCALAURÉAT PROFESSIONNEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.059.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain au secours d'un lion Une séance de lecture et d'étude de la langue s'appuyant sur l'analyse des prédicats par le professeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fotré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits bonshommes sur le carreau d’Olivier Douzou et Isabelle Simon, Rouergue, 1994, ou quand la littérature de jeunesse aborde des thèmes graves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le livre de jeunesse aux frontières de tous les possibles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du maitre dans l’étude de la langue au CP : description et analyse de pratique différenciées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Avezard-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prédicat, cet intrus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux étapes dans la construction de corpus scolaires : problèmes récurrents et perspectives nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.31-63. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.2731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle du maitre dans l’étude de la langue au CP : description et analyse de pratiques différenciées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Avezard-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.183-204. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la production à la segmentation du texte en phrases, quels outils pour l’enseignant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.135-150. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.4081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe et la phrase dans des définitions d’élèves : entre production et conceptualisation — ce qu’ils font et ce qu’ils « disent »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.55-74. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.4047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe et la phrase, entre production et conceptualisation – ce qu’ils font et ce qu’ils disent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis of Student Texts through Teachers Annotations, 1982-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169-170, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un couple de verbes antinomiques à l’épreuve de la syntaxe et de l’usage. Le cas des verbes : se souvenir et oublier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif d’écriture collaborative au service de la réflexivité en formation d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La e-formation dans le cursus universitaire, 184 (2016/4), pp.477-489. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.184.0477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grammaire au CP pour lire et pour écrire ? Description et analyse dans le cadre de l’étude nationale IFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grammaire au CP pour lire et écrire ? Description et analyse de pratiques dans le cadre de la recherche Lire-écrire au CP »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le nom passé est passé du langage courant à la terminologie grammaticale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une phrase dictée, trois enseignants, trois formes d’étayage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Combaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.92-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le nom passé est passé du langage courant à la terminologie grammaticale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Enseigner/apprendre les oppositions aspectuelles, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01266635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grammaire au CP pour lire et écrire ? Description et analyse de pratiques dans le cadre de la recherche Lire-écrire au CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.39-58. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de phrase de base dans la pratique des enseignants français : choix terminologiques et enjeux théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.33-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de phrase de base dans la pratique des enseignants français : choix terminologiques et enjeux théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.33-35. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer par le lexique dans la dimension dramatique du texte théâtral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures sur écran, lectures sur papier Discours et représentations des élèves de 15 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Ahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178, pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de la grammaire dans 20 ans de la revue Repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.17-32. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la langue à l'école et au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 173, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des connecteurs dans les instructions officielles et les manuels (français L1 / anglais L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Trevise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les connecteurs : description, traduction, apprentissage, 16 (2), pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution de corpus scolaires et universitaires : vers un changement d’échelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 149-150, pp.56-70. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.1702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la langue à l’école et au collège. Progressions et contradictions dans les programmes de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un usage raisonné et progressif de la commutation en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.47-70. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un usage raisonné et progressif de la commutation en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beaumanor-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.41-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches actives en grammaire : un apprentissage difficile en formation des maitres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brinker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.57-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00742190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de groupe dans la phrase, une mise à l’épreuve en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brinker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.57-81. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et exploitation de corpus d'écrits scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XII (1), pp. 53-70. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.121.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thématisation, ruptures thématiques et réécriture dans les écrits scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.91-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00243155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du contexte d'enseignement dans la construction de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.81-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs professionnels et spécificités disciplinaires : analyse de mises en commun dans trois disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 75, pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la 6e à la 1e, comment mobilisent-ils leurs connaissances sur la langue dans des tâches d'explication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 125-6, pp.157-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrits exploratoires, écrits à contraintes Quelle complémentarité en classe de 5ème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures et langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une banque de données de textes d'élèves à l'épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 115-116, pp.107-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand on rencontre la langue en travaillant sur le texte et le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 135, pp.44-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nomenclature de 1975 à la terminologie de 1997, Évolutions et choix du métalangage grammatical au collège et au lycée (2e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 125, pp.122-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un groupement de textes sur la modalisation au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nomenclature grammaticale : obstacle ou tremplin pour une réflexion sur la langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gré des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15, pp.180-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la maîtrise de la langue à la maîtrise des discours en France et dans la francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 101-102, pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nomenclature de 1975 à la terminologie de 1997, Évolutions et choix du métalangage grammatical au collège et au lycée (1e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 124, pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les futurs enseignants et l'orthographe : représentations et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 122, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation linguistique pour les futurs professeurs d'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16, pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la langue au collège, au lycée général technologique et au lycée professionnel : le recours au numérique peut-il servir les apprentissages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des IAN (interlocuteurs académiques pour le numérique) de Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Éducation nationale, Jan 2023, PARIS, Ministère de l'Éducation nationale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la mise en œuvre d’un dispositif interroge modèles didactiques et configurations disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles en didactique du français et en formation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire CLLE, université de Toulouse Jean Jaurès, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les élèves d'école primaire reconfigurent les collocations en écrivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte le rapport à l'écrit des apprenants D’un recueil d’entretiens auprès d’étudiants à un accompagnement de professeurs stagiaires en production d’écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Nasroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils réflexifs de formation à l’épreuve : Rencontre avec les collègues ayant achevé le master « formation de formateurs » et expérimenté leurs scénarios de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les élèves d'école primaire reconfigurent les collocations en écrivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition du Congrès Mondial de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Orléans - Laboratoire Ligérien de Linguistique, Jul 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LIRE ET ÉCRIRE À REALANG QUELLES RESSOURCES MÉTHODOLOGIQUES POUR LA FORMATION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Breugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif d’analyse des pratiques comme analyseur d’une pratique récurrente dans les classes : l’exemple du « Quart d’heure de lecture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gerlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des modèles didactiques dans les pratiques des enseignant.e.s débutant.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-Prof, un simulateur d’enseignement pour travailler des gestes professionnels inclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHA - Art Handicap Altérités : pratiques artistiques, pratiques inclusives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois du verbe dire dans un corpus d'écrits scolaires : Étude exploratoire pour un lexique-grammaire des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité du CMLF, Jul 2020, Montpelier, France. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois du verbe &amp;quot;dire&amp;quot; dans un corpus d’écrits scolaires : Étude exploratoire pour un lexique-grammaire des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpelier, France. pp.07006, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207807006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Discipline », « progression », « gestes didactiques » Echanges croisés autour de trois concepts stratégiques pour les recherches actuelles en didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dezutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dufays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque international de l'AIRDF : Les concepts dans la recherche en didactique du français – Émergence et création d’un champ épistémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-Prof, un simulateur d'enseignement pour travailler des gestes professionnels inclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts, Handicap, Altérité; Pratiques artistiques, pratiques inclusives?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception des travaux en didactique de la langue : quelles résistances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception des travaux en didactique de la langue : quelles résistances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions orales en classe, un rôle essentiel dans la configuration de genres scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions orales en classe, un rôle essentiel dans la configuration de genres scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nanterre, France. pp. 89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction « statistiques » de Tropes : une aide au diagnostic de la cohésion textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fonction « statistiques » de Tropes : une aide au diagnostic de la cohésion textuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nanterre, France. pp. 167-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire, écrire, faire écrire : de l'étudiant au stagiaire, quelques itinéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer et interpréter : le mot, la phrase et le texte dans les stratégies des élèves et des futurs professeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.395-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'écriture et réflexion sur la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, pp.193-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énonciation dans les nouveaux sujets de baccalauréat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, pp.115-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation linguistique des enseignants. Le français aujourd'hui n°232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Taous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Taous &amp; M.-L. Elalouf (dir.). Armand Colin, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. , 2025, Éducation et didactiques, Cora Cohen-Azria; Abdelkarim Zaid, 12817597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORISON, C., CHEVALIER, J.-P., BELHADJIN, A., ELALOUF, M.-L., LOPEZ, M. (2018). Des écoles normales à l’ESPE, témoignages de formateurs. Presses universitaires de Grenoble, collection Enseignement et réformes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des écoles normales à l'ESPÉ : témoignages de formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRESSES UNIVERSITAIRES DE GRENOBLE. 2018, Pierre Khan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meskel-Cresta, M., Nordmann, J.-F., Bongrand, Ph., Boré, C., Colinet, S. et Elalouf, M.-L. (2014). École et mutation. Reconfigurations, résistances, émergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meskel-Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nordmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colinet Séverine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BERTHELIER, M & ELALOUF, M.-L. (dir.) (2013) : Enseigner le vocabulaire au collège, recherche-pratiques de classe-outils. Paris, Delagrave.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L., ROBERT, A. BELHADJIN, A ; BISHOP, M.-F. (dir.) (2012): Les didactiques en questions, état des lieux et perspectives pour la recherche et la formation. Bruxelles : De Boeck.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bishop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L & BERTAGNA, C. (dir.) (2010) : Numérique et enseignement du français à l’Université, Etudes de linguistique appliquée n°160, octobre-décembre 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L. (dir.) (2009) : Le groupe nominal et la construction de la référence, approches linguistiques et didactiques, Dyptique 16, Presses universitaires de Namur, 182 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation au concours de professeur des écoles, Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L.(dir.), (2007) : Thème et thématisation, Linx 55. Paris X-Nanterre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire entre 10 et 14 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRDP de Versailles, pp.174, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L. (coord.) (1998) : Professeur d’école / enseignant de français. Amsterdam, De Werelt, Travaux et recherches en linguistique appliquée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L. (coord.) (1998) : Réfléchir sur la langue pour enseigner le français. Paris, Delagrave / CRDP de Versailles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1e partie, Chapitre 4: Apports du colloque au rapport entre Recherche et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ponté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12817597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05312523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 2, chapitre 5 – Apports du colloque sur la question des processus et dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12817597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05316811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Désiré Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12817597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corriger la ponctuation ou faire expliciter les connexions : enjeux d'une pause métalinguistique en production d'écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.I.E. Peter Lang S.A. Éditions scientifiques internationales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segmenter, connecter, ponctuer à l’écrit : un défi pour l’enseignement .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-8076-1812-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en grille et l’activité résumante : deux dispositifs didactiques pour appréhender la sémantisation de la langue en discours au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gerlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherches en didactique du français. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étude du fonctionnement de la langue dans la discipline Français : quelles articulations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Namur, pp.113-132, 2021, L'étude du fonctionnement de la langue dans la discipline français: quelles articulations?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre recherche et formation, quels usages des corpus de textes scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire et faire écrire dans l’enseignement postobligatoire Enjeux, modèles et pratiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’enseignement de la grammaire en France. Quels liens entre formation, utilisation des manuels et pratiques effectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecaterina Bulea Bronckart; Roxane Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l’enseignement de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-67, 2017, Éducation et didactiques, 978-2-7574-1494-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progression dans l’enseignement de la grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne-G Chartrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suzanne-G. Chartrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux enseigner la grammaire au primaire et au secondaire. Pistes didactiques et activités pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson Erpi, pp.81-98, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01729725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutation de l’École, entre actualité d’un processus et problématicité d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colinet Séverine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meskel-Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meskel-Cresta et al. (dir.), École et mutation. Reconfigurations, résistances, émergences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-16, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes verbales complexes en fin de scolarité obligatoire : enjeux pour l’apprentissage du français écrit et d’autres langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verbe en toute complexité, acquisition, transversalité et apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782343048062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05041018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maitrise de la langue à l’épreuve des mutations scolaires : quels enjeux ? Quelles résistances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École et mutation ; reconfigurations, résistances, émergences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-295, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adjectif enseigné/ l'adjectif employé en français langue première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le groupe nominal et la construction de la référence, approches linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement/ apprentissage des déterminants en français langue première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le groupe nominal et la construction de la référence, approches linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du groupe nominal et de la construction de la référence Descriptions pour l’enseignement du français et d’autres langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Trévise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le groupe nominal et la construction de la référence, approches linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 &amp;quot;Les tâches d'écriture&amp;quot; Chapitre 3 &amp;quot;De l'analyse des écrits scolaires aux questions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Corblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELALOUF, ML. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire entre 10 et 14 ans, un corpus des analyses des repères pour la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP Académie de Versailles CDDP Essonne, p.25-28; 40-47; 49-60; 158-163, 2005, SCEREN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition du lexique à l'épreuve d'un grand corpus d'élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth CALAQUE &amp; Jacuqes DAVID. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du lexique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp. 185-197, 2004, De Boeck Université, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.didle.2004.01.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tomassone, une femme de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français aujourd'hui 221, Le français dans l'enseignement supérieur et la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.143-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école primaire aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Connac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ponté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques 586</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronckart, J.-P. (2022). Activité langagière, textes et discours : pour un interactionisme sociodiscursif. Deuxième édition revue et corrigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ÉMA, écrits scolaires https://www.ortolang.fr/market/corpora/ema-ecrits-scolaires-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre production d’écrit et enseignement de la langue dans les manuels de cycle 3 issus des programmes 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNESCO (Conseil national d'évaluation du système scolaire). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages de l’écrit et réflexion métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Nancy, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03973468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à la croisée des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Connac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ponté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 586 (5), pp.18-61, 2023, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.586.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la pensée de Frédéric François pour l'Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carcassonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (3), pp.1-171, 2022, Actualité de la pensée de Frédéric François</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La E-Formation dans le cursus universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahr Sylviane, Butlen Max, Elalouf Marie-Laure, « Lecture sur écran, lectures sur papier : discours et représentations des élèves de 15 ans », dans L’enseignement des lettres et le numérique, revue Le français aujourd’hui n°178, dir. M. Butlen, C.Bechetti Bizot, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Ahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 178, pp.132, 2012, Le français aujourd'hui</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561844v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bensadia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Valma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05557981v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539090v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Barka Messaoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelle Koulibali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561843v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805827v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211532v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252847v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie P&#233;ret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04393013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gerlaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786456v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jouili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100374ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214303006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5317" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211621v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chailly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.168.0.3289172" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezutter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Goff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.10060" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.198.0035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Taddei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.204.0069" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03131845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie S&#233;vely" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Besnard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.203.0073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourdet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezard-Roger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1167" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2731" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.059.0095" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105931v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fotr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980934v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567008v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4081" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cogis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980146v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3150" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01630403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moinard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.184.0477" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.931" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Combaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979957v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170028v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.677" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567044v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567025v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.86" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Ahr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Butlen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567027v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1702" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourdet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668554v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Trevise" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567030v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Beaumanoir-Secq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.280" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642741v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumanor-Secq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742190v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brinker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567036v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.370" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156962v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.121.0053" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00243155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tisset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117033v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117037v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117035v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pommier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589932v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117044v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117055v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117049v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117054v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117058v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Journot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tamine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Tomassone" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117057v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117061v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Le Goff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741633v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739077v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913013v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Nasroune" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913345v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718561v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915708v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Breugghe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine dos Santos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161595v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lopez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161596v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688455v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161558v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufays" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910569v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560769v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168711v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117074v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117069v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117067v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05557964v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298169v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148017v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorison" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722492v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184389v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meskel-Cresta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colinet S&#233;verine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722504v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722483v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722509v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722535v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722512v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722672v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168713v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722915v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722903v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321843v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#233;sir&#233; Robert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316811v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05312523v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ulrich" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pont&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541813v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541809v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161554v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Perrin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168736v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100949800" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729725v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne-G Chartrand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05041018v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184411v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169973v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915726v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;vise" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915730v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915722v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126183v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Corblin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168715v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.didle.2004.01.0185" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211635v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211561v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211652v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161573v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161567v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03973468v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936043v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.586.0018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270600v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706486v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383085v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561844v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bensadia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Valma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05557981v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539090v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Barka Messaoudi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelle Koulibali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561843v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561840v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805827v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211532v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie P&#233;ret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04393013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gerlaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786456v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jouili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100374ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214303006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5317" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211621v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chailly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.168.0.3289172" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezutter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Goff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.10060" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.198.0035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Taddei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.204.0069" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03131845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie S&#233;vely" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Besnard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.203.0073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105935v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980331v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105929v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.059.0095" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fotr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980934v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezard-Roger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourdet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1167" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567008v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2731" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4081" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cogis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980146v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3150" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01630403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moinard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.184.0477" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.931" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979957v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Combaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266635v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170028v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979693v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.677" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567044v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Ahr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Butlen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567025v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.86" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642748v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourdet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668554v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Trevise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567027v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1702" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567030v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Beaumanoir-Secq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.280" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642741v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumanor-Secq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742190v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brinker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567036v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.370" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156962v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.121.0053" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00243155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tisset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117033v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pommier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589932v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117044v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117055v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117049v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117054v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117058v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Journot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tamine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Tomassone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117061v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Le Goff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741633v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739077v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913345v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Nasroune" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718561v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915708v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Breugghe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine dos Santos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161595v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lopez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161596v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688455v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161552v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161558v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufays" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910569v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560769v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168711v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117074v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117069v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117067v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05557964v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298169v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722492v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorison" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148017v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184389v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meskel-Cresta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colinet S&#233;verine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722504v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722483v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722509v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722512v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722535v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722672v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168713v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722915v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722903v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05312523v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ulrich" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pont&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316811v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321843v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#233;sir&#233; Robert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541813v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541809v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161554v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Perrin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168736v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100949800" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729725v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne-G Chartrand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184411v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05041018v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169973v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915730v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915722v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;vise" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126183v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Corblin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168715v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.didle.2004.01.0185" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211561v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211635v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211652v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161573v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161567v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03973468v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936043v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.586.0018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270600v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706486v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383085v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>