--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Laure Elalouf </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf, Professeur émérite en sciences du langage, CY Cergy Paris Université, ÉMA (École, Mutations, Apprentissages)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur les apprentissages métalinguistiques dans leurs relations aux pratiques langagières en classe de français, sous l’angle épistémologique (description grammaticale et lexicale, termonologie) et praxéologique (pratiques d’enseignement et de formation).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole d'accompagnement à l'autonomie scripturale : Conception, mise en oeuvre et éléments d'analyse pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bensadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation linguistique des enseignants : une réflexion au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Taous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 232, pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le subjonctif en contexte scolaire : usages et perspectives à partir du corpus ÉMA-écrits scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Barka Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Exploitation d’un grand corpus d’écrits scolaires pour la recherche et la formation (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05539090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter un corpus scolaire d'écrits collaboratifs : questions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une étude de la coordination dans un grand corpus d'écrits scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ÉMA, écrits scolaires, une ressource à disposition sur ORTOLANG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.64-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 230, pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la mise en œuvre d’un dispositif d’enseignement interroge modèles didactiques et configurations disciplinaires : questions pour la formation et retour d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, pp.135-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05316822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Roberte Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 divers, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un corpus d'évaluation diagnostic à l'élaboration d'un corpus d'enseignement, accompagnement des déplacements intellectuels et identitaires de futurs enseignants de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04805827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Roberte Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Combettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, divers, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants de français. La place de la langue dans son évolution (1990-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221, pp.63-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage coordonné par Maurice Niwese (2022) et publié chez Peter-Lang dans la collection Recherches en sciences de l’éducation : L’écriture du primaire au secondaire : du déjà-là aux possibles, résultats de la recherche Ecricol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie (litéracie, littéracie ) – alphabétisation – illettrisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des termes utilisés en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter au lycée : un geste professionnel partageable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gerlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Annoter, 79, pp.65-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04393013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la langue à l’université : quelle alternative au projet Voltaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONCEPTUALISATION DE LA NOTION DE SUJET, ÉTUDE COMPARATIVE AU CYCLE 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jouili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 214, pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les élèves d’école primaire reconfigurent les collocations en écrivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.06004. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial &amp;quot;Actualité de la pensée de Frédéric François pour l’École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carcassonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1100374ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’enseignement de l’orthographe : quelles médiations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Colloque international « Enseigner et apprendre l’orthographe à l’heure du numérique » (ONEA), 143, pp.03006. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214303006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronckart, J.-P. (2022). Activité langagière, textes et discours : pour un interactionisme sociodiscursif. Deuxième édition revue et corrigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.5317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter des définitions du verbe proposées par des élèves de l’école primaire : façons de dire le générique, le particulier et « difficile à dire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la notion de temporalité avec les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.168.0.3289172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Discipline », « progression », « gestes didactiques » Échanges croisés autour de trois concepts stratégiques pour les recherches actuelles en didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dezutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 189-190, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.10060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’approprier les constructions des verbes se souvenir et oublier : de la prise en compte de la parole des élèves allophones (11-15 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les corpus oraux et leur didactisation, 198, pp.163-179. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.198.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de master MEEF1 Un analyseur de la formation des professeurs d’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Taddei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.204.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets d’une formation filée sur le regard professionnel, les pratiques pédagogiques des enseignants de cycles 2 et 3 et les résultats de leurs élèves en orthographe grammaticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Sévely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(RÉ)APPRENDRE À LIRE DES TEXTES DE JEUNES SCRIPTEURS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.203.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former le jugement d’acceptabilité en recourant à l’analyse en sujet/prédicat, Dans Le prédicat, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former le jugement d’acceptabilité en recourant à l’analyse en sujet/prédicat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le prédicat, pour quoi faire?, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen d’un dispositif mobilisant le déjà-là d’apprentis scripteurs en baccalauréat professionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prédicat, cet intrus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser le terme de prédicat : quel cout pour les enseignants ? quels gains pour les élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAMEN D'UN DISPOSITIF MOBILISANT LE DÉJÀ-LÀ D'APPRENTIS SCRIPTEURS EN BACCALAURÉAT PROFESSIONNEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.059.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain au secours d'un lion Une séance de lecture et d'étude de la langue s'appuyant sur l'analyse des prédicats par le professeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fotré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits bonshommes sur le carreau d’Olivier Douzou et Isabelle Simon, Rouergue, 1994, ou quand la littérature de jeunesse aborde des thèmes graves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le livre de jeunesse aux frontières de tous les possibles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du maitre dans l’étude de la langue au CP : description et analyse de pratique différenciées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Avezard-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prédicat, cet intrus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux étapes dans la construction de corpus scolaires : problèmes récurrents et perspectives nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.31-63. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.2731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle du maitre dans l’étude de la langue au CP : description et analyse de pratiques différenciées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Avezard-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.183-204. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la production à la segmentation du texte en phrases, quels outils pour l’enseignant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.135-150. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.4081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe et la phrase dans des définitions d’élèves : entre production et conceptualisation — ce qu’ils font et ce qu’ils « disent »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.55-74. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.4047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe et la phrase, entre production et conceptualisation – ce qu’ils font et ce qu’ils disent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis of Student Texts through Teachers Annotations, 1982-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169-170, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un couple de verbes antinomiques à l’épreuve de la syntaxe et de l’usage. Le cas des verbes : se souvenir et oublier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif d’écriture collaborative au service de la réflexivité en formation d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La e-formation dans le cursus universitaire, 184 (2016/4), pp.477-489. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.184.0477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grammaire au CP pour lire et pour écrire ? Description et analyse dans le cadre de l’étude nationale IFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grammaire au CP pour lire et écrire ? Description et analyse de pratiques dans le cadre de la recherche Lire-écrire au CP »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le nom passé est passé du langage courant à la terminologie grammaticale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une phrase dictée, trois enseignants, trois formes d’étayage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Combaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.92-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le nom passé est passé du langage courant à la terminologie grammaticale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Enseigner/apprendre les oppositions aspectuelles, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01266635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grammaire au CP pour lire et écrire ? Description et analyse de pratiques dans le cadre de la recherche Lire-écrire au CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.39-58. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de phrase de base dans la pratique des enseignants français : choix terminologiques et enjeux théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.33-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de phrase de base dans la pratique des enseignants français : choix terminologiques et enjeux théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.33-35. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer par le lexique dans la dimension dramatique du texte théâtral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures sur écran, lectures sur papier Discours et représentations des élèves de 15 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Ahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178, pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de la grammaire dans 20 ans de la revue Repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.17-32. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la langue à l'école et au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 173, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des connecteurs dans les instructions officielles et les manuels (français L1 / anglais L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Trevise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les connecteurs : description, traduction, apprentissage, 16 (2), pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution de corpus scolaires et universitaires : vers un changement d’échelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 149-150, pp.56-70. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.1702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la langue à l’école et au collège. Progressions et contradictions dans les programmes de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un usage raisonné et progressif de la commutation en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.47-70. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un usage raisonné et progressif de la commutation en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beaumanor-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.41-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches actives en grammaire : un apprentissage difficile en formation des maitres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brinker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.57-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00742190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de groupe dans la phrase, une mise à l’épreuve en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brinker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.57-81. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et exploitation de corpus d'écrits scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XII (1), pp. 53-70. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.121.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thématisation, ruptures thématiques et réécriture dans les écrits scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.91-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00243155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du contexte d'enseignement dans la construction de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.81-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs professionnels et spécificités disciplinaires : analyse de mises en commun dans trois disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 75, pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la 6e à la 1e, comment mobilisent-ils leurs connaissances sur la langue dans des tâches d'explication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 125-6, pp.157-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrits exploratoires, écrits à contraintes Quelle complémentarité en classe de 5ème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures et langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une banque de données de textes d'élèves à l'épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 115-116, pp.107-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand on rencontre la langue en travaillant sur le texte et le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 135, pp.44-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nomenclature de 1975 à la terminologie de 1997, Évolutions et choix du métalangage grammatical au collège et au lycée (2e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 125, pp.122-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un groupement de textes sur la modalisation au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nomenclature grammaticale : obstacle ou tremplin pour une réflexion sur la langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gré des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15, pp.180-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la maîtrise de la langue à la maîtrise des discours en France et dans la francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 101-102, pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nomenclature de 1975 à la terminologie de 1997, Évolutions et choix du métalangage grammatical au collège et au lycée (1e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 124, pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les futurs enseignants et l'orthographe : représentations et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 122, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation linguistique pour les futurs professeurs d'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16, pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la langue au collège, au lycée général technologique et au lycée professionnel : le recours au numérique peut-il servir les apprentissages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des IAN (interlocuteurs académiques pour le numérique) de Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Éducation nationale, Jan 2023, PARIS, Ministère de l'Éducation nationale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la mise en œuvre d’un dispositif interroge modèles didactiques et configurations disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles en didactique du français et en formation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire CLLE, université de Toulouse Jean Jaurès, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les élèves d'école primaire reconfigurent les collocations en écrivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte le rapport à l'écrit des apprenants D’un recueil d’entretiens auprès d’étudiants à un accompagnement de professeurs stagiaires en production d’écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Nasroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils réflexifs de formation à l’épreuve : Rencontre avec les collègues ayant achevé le master « formation de formateurs » et expérimenté leurs scénarios de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les élèves d'école primaire reconfigurent les collocations en écrivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition du Congrès Mondial de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Orléans - Laboratoire Ligérien de Linguistique, Jul 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LIRE ET ÉCRIRE À REALANG QUELLES RESSOURCES MÉTHODOLOGIQUES POUR LA FORMATION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Breugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif d’analyse des pratiques comme analyseur d’une pratique récurrente dans les classes : l’exemple du « Quart d’heure de lecture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gerlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des modèles didactiques dans les pratiques des enseignant.e.s débutant.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-Prof, un simulateur d’enseignement pour travailler des gestes professionnels inclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHA - Art Handicap Altérités : pratiques artistiques, pratiques inclusives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois du verbe dire dans un corpus d'écrits scolaires : Étude exploratoire pour un lexique-grammaire des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité du CMLF, Jul 2020, Montpelier, France. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois du verbe &amp;quot;dire&amp;quot; dans un corpus d’écrits scolaires : Étude exploratoire pour un lexique-grammaire des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpelier, France. pp.07006, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207807006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Discipline », « progression », « gestes didactiques » Echanges croisés autour de trois concepts stratégiques pour les recherches actuelles en didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dezutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dufays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque international de l'AIRDF : Les concepts dans la recherche en didactique du français – Émergence et création d’un champ épistémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-Prof, un simulateur d'enseignement pour travailler des gestes professionnels inclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts, Handicap, Altérité; Pratiques artistiques, pratiques inclusives?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception des travaux en didactique de la langue : quelles résistances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception des travaux en didactique de la langue : quelles résistances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions orales en classe, un rôle essentiel dans la configuration de genres scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions orales en classe, un rôle essentiel dans la configuration de genres scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nanterre, France. pp. 89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction « statistiques » de Tropes : une aide au diagnostic de la cohésion textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fonction « statistiques » de Tropes : une aide au diagnostic de la cohésion textuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nanterre, France. pp. 167-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire, écrire, faire écrire : de l'étudiant au stagiaire, quelques itinéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer et interpréter : le mot, la phrase et le texte dans les stratégies des élèves et des futurs professeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.395-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'écriture et réflexion sur la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, pp.193-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énonciation dans les nouveaux sujets de baccalauréat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, pp.115-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation linguistique des enseignants. Le français aujourd'hui n°232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Taous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Taous &amp; M.-L. Elalouf (dir.). Armand Colin, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. , 2025, Éducation et didactiques, Cora Cohen-Azria; Abdelkarim Zaid, 12817597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORISON, C., CHEVALIER, J.-P., BELHADJIN, A., ELALOUF, M.-L., LOPEZ, M. (2018). Des écoles normales à l’ESPE, témoignages de formateurs. Presses universitaires de Grenoble, collection Enseignement et réformes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des écoles normales à l'ESPÉ : témoignages de formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRESSES UNIVERSITAIRES DE GRENOBLE. 2018, Pierre Khan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meskel-Cresta, M., Nordmann, J.-F., Bongrand, Ph., Boré, C., Colinet, S. et Elalouf, M.-L. (2014). École et mutation. Reconfigurations, résistances, émergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meskel-Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nordmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colinet Séverine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BERTHELIER, M & ELALOUF, M.-L. (dir.) (2013) : Enseigner le vocabulaire au collège, recherche-pratiques de classe-outils. Paris, Delagrave.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L., ROBERT, A. BELHADJIN, A ; BISHOP, M.-F. (dir.) (2012): Les didactiques en questions, état des lieux et perspectives pour la recherche et la formation. Bruxelles : De Boeck.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bishop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L & BERTAGNA, C. (dir.) (2010) : Numérique et enseignement du français à l’Université, Etudes de linguistique appliquée n°160, octobre-décembre 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L. (dir.) (2009) : Le groupe nominal et la construction de la référence, approches linguistiques et didactiques, Dyptique 16, Presses universitaires de Namur, 182 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation au concours de professeur des écoles, Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L.(dir.), (2007) : Thème et thématisation, Linx 55. Paris X-Nanterre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire entre 10 et 14 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRDP de Versailles, pp.174, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L. (coord.) (1998) : Professeur d’école / enseignant de français. Amsterdam, De Werelt, Travaux et recherches en linguistique appliquée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L. (coord.) (1998) : Réfléchir sur la langue pour enseigner le français. Paris, Delagrave / CRDP de Versailles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1e partie, Chapitre 4: Apports du colloque au rapport entre Recherche et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ponté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12817597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05312523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 2, chapitre 5 – Apports du colloque sur la question des processus et dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12817597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05316811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Désiré Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12817597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corriger la ponctuation ou faire expliciter les connexions : enjeux d'une pause métalinguistique en production d'écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.I.E. Peter Lang S.A. Éditions scientifiques internationales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segmenter, connecter, ponctuer à l’écrit : un défi pour l’enseignement .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-8076-1812-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en grille et l’activité résumante : deux dispositifs didactiques pour appréhender la sémantisation de la langue en discours au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gerlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherches en didactique du français. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étude du fonctionnement de la langue dans la discipline Français : quelles articulations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Namur, pp.113-132, 2021, L'étude du fonctionnement de la langue dans la discipline français: quelles articulations?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre recherche et formation, quels usages des corpus de textes scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire et faire écrire dans l’enseignement postobligatoire Enjeux, modèles et pratiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’enseignement de la grammaire en France. Quels liens entre formation, utilisation des manuels et pratiques effectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecaterina Bulea Bronckart; Roxane Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l’enseignement de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-67, 2017, Éducation et didactiques, 978-2-7574-1494-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progression dans l’enseignement de la grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne-G Chartrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suzanne-G. Chartrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux enseigner la grammaire au primaire et au secondaire. Pistes didactiques et activités pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson Erpi, pp.81-98, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01729725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutation de l’École, entre actualité d’un processus et problématicité d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colinet Séverine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meskel-Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meskel-Cresta et al. (dir.), École et mutation. Reconfigurations, résistances, émergences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-16, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes verbales complexes en fin de scolarité obligatoire : enjeux pour l’apprentissage du français écrit et d’autres langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verbe en toute complexité, acquisition, transversalité et apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782343048062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05041018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maitrise de la langue à l’épreuve des mutations scolaires : quels enjeux ? Quelles résistances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École et mutation ; reconfigurations, résistances, émergences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-295, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adjectif enseigné/ l'adjectif employé en français langue première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le groupe nominal et la construction de la référence, approches linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement/ apprentissage des déterminants en français langue première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le groupe nominal et la construction de la référence, approches linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du groupe nominal et de la construction de la référence Descriptions pour l’enseignement du français et d’autres langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Trévise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le groupe nominal et la construction de la référence, approches linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 &amp;quot;Les tâches d'écriture&amp;quot; Chapitre 3 &amp;quot;De l'analyse des écrits scolaires aux questions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Corblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELALOUF, ML. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire entre 10 et 14 ans, un corpus des analyses des repères pour la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP Académie de Versailles CDDP Essonne, p.25-28; 40-47; 49-60; 158-163, 2005, SCEREN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition du lexique à l'épreuve d'un grand corpus d'élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth CALAQUE &amp; Jacuqes DAVID. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du lexique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp. 185-197, 2004, De Boeck Université, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.didle.2004.01.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tomassone, une femme de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français aujourd'hui 221, Le français dans l'enseignement supérieur et la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.143-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école primaire aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Connac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ponté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques 586</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronckart, J.-P. (2022). Activité langagière, textes et discours : pour un interactionisme sociodiscursif. Deuxième édition revue et corrigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ÉMA, écrits scolaires https://www.ortolang.fr/market/corpora/ema-ecrits-scolaires-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre production d’écrit et enseignement de la langue dans les manuels de cycle 3 issus des programmes 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNESCO (Conseil national d'évaluation du système scolaire). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages de l’écrit et réflexion métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Nancy, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03973468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à la croisée des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Connac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ponté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 586 (5), pp.18-61, 2023, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.586.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la pensée de Frédéric François pour l'Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carcassonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (3), pp.1-171, 2022, Actualité de la pensée de Frédéric François</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La E-Formation dans le cursus universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahr Sylviane, Butlen Max, Elalouf Marie-Laure, « Lecture sur écran, lectures sur papier : discours et représentations des élèves de 15 ans », dans L’enseignement des lettres et le numérique, revue Le français aujourd’hui n°178, dir. M. Butlen, C.Bechetti Bizot, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Ahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 178, pp.132, 2012, Le français aujourd'hui</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Laure Elalouf </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf, Professeur émérite en sciences du langage, CY Cergy Paris Université, ÉMA (École, Mutations, Apprentissages)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur les apprentissages métalinguistiques dans leurs relations aux pratiques langagières en classe de français, sous l’angle épistémologique (description grammaticale et lexicale, termonologie) et praxéologique (pratiques d’enseignement et de formation).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation linguistique des enseignants : une réflexion au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Taous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 232, pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le subjonctif en contexte scolaire : usages et perspectives à partir du corpus ÉMA-écrits scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Barka Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Exploitation d’un grand corpus d’écrits scolaires pour la recherche et la formation (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05539090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter un corpus scolaire d'écrits collaboratifs : questions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole d'accompagnement à l'autonomie scripturale : Conception, mise en oeuvre et éléments d'analyse pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bensadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une étude de la coordination dans un grand corpus d'écrits scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ÉMA, écrits scolaires, une ressource à disposition sur ORTOLANG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.64-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la mise en œuvre d’un dispositif d’enseignement interroge modèles didactiques et configurations disciplinaires : questions pour la formation et retour d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, pp.135-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05316822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 230, pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Roberte Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 divers, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un corpus d'évaluation diagnostic à l'élaboration d'un corpus d'enseignement, accompagnement des déplacements intellectuels et identitaires de futurs enseignants de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04805827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Roberte Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Combettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, divers, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage coordonné par Maurice Niwese (2022) et publié chez Peter-Lang dans la collection Recherches en sciences de l’éducation : L’écriture du primaire au secondaire : du déjà-là aux possibles, résultats de la recherche Ecricol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants de français. La place de la langue dans son évolution (1990-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221, pp.63-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie (litéracie, littéracie ) – alphabétisation – illettrisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des termes utilisés en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter au lycée : un geste professionnel partageable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gerlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Annoter, 79, pp.65-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04393013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la langue à l’université : quelle alternative au projet Voltaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONCEPTUALISATION DE LA NOTION DE SUJET, ÉTUDE COMPARATIVE AU CYCLE 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jouili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 214, pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les élèves d’école primaire reconfigurent les collocations en écrivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.06004. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial &amp;quot;Actualité de la pensée de Frédéric François pour l’École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carcassonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1100374ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’enseignement de l’orthographe : quelles médiations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Colloque international « Enseigner et apprendre l’orthographe à l’heure du numérique » (ONEA), 143, pp.03006. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214303006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronckart, J.-P. (2022). Activité langagière, textes et discours : pour un interactionisme sociodiscursif. Deuxième édition revue et corrigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.5317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter des définitions du verbe proposées par des élèves de l’école primaire : façons de dire le générique, le particulier et « difficile à dire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la notion de temporalité avec les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.168.0.3289172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Discipline », « progression », « gestes didactiques » Échanges croisés autour de trois concepts stratégiques pour les recherches actuelles en didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dezutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 189-190, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.10060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’approprier les constructions des verbes se souvenir et oublier : de la prise en compte de la parole des élèves allophones (11-15 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les corpus oraux et leur didactisation, 198, pp.163-179. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.198.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de master MEEF1 Un analyseur de la formation des professeurs d’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Taddei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.204.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets d’une formation filée sur le regard professionnel, les pratiques pédagogiques des enseignants de cycles 2 et 3 et les résultats de leurs élèves en orthographe grammaticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Sévely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(RÉ)APPRENDRE À LIRE DES TEXTES DE JEUNES SCRIPTEURS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.203.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former le jugement d’acceptabilité en recourant à l’analyse en sujet/prédicat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le prédicat, pour quoi faire?, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen d’un dispositif mobilisant le déjà-là d’apprentis scripteurs en baccalauréat professionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former le jugement d’acceptabilité en recourant à l’analyse en sujet/prédicat, Dans Le prédicat, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prédicat, cet intrus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser le terme de prédicat : quel cout pour les enseignants ? quels gains pour les élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAMEN D'UN DISPOSITIF MOBILISANT LE DÉJÀ-LÀ D'APPRENTIS SCRIPTEURS EN BACCALAURÉAT PROFESSIONNEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.059.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain au secours d'un lion Une séance de lecture et d'étude de la langue s'appuyant sur l'analyse des prédicats par le professeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fotré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du maitre dans l’étude de la langue au CP : description et analyse de pratique différenciées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Avezard-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits bonshommes sur le carreau d’Olivier Douzou et Isabelle Simon, Rouergue, 1994, ou quand la littérature de jeunesse aborde des thèmes graves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le livre de jeunesse aux frontières de tous les possibles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prédicat, cet intrus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle du maitre dans l’étude de la langue au CP : description et analyse de pratiques différenciées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Avezard-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.183-204. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux étapes dans la construction de corpus scolaires : problèmes récurrents et perspectives nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.31-63. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.2731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la production à la segmentation du texte en phrases, quels outils pour l’enseignant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.135-150. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.4081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe et la phrase dans des définitions d’élèves : entre production et conceptualisation — ce qu’ils font et ce qu’ils « disent »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.55-74. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.4047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe et la phrase, entre production et conceptualisation – ce qu’ils font et ce qu’ils disent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis of Student Texts through Teachers Annotations, 1982-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169-170, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un couple de verbes antinomiques à l’épreuve de la syntaxe et de l’usage. Le cas des verbes : se souvenir et oublier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif d’écriture collaborative au service de la réflexivité en formation d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La e-formation dans le cursus universitaire, 184 (2016/4), pp.477-489. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.184.0477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le nom passé est passé du langage courant à la terminologie grammaticale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Enseigner/apprendre les oppositions aspectuelles, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01266635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grammaire au CP pour lire et pour écrire ? Description et analyse dans le cadre de l’étude nationale IFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le nom passé est passé du langage courant à la terminologie grammaticale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une phrase dictée, trois enseignants, trois formes d’étayage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Combaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.92-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grammaire au CP pour lire et écrire ? Description et analyse de pratiques dans le cadre de la recherche Lire-écrire au CP »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grammaire au CP pour lire et écrire ? Description et analyse de pratiques dans le cadre de la recherche Lire-écrire au CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.39-58. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de phrase de base dans la pratique des enseignants français : choix terminologiques et enjeux théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.33-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de phrase de base dans la pratique des enseignants français : choix terminologiques et enjeux théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.33-35. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer par le lexique dans la dimension dramatique du texte théâtral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures sur écran, lectures sur papier Discours et représentations des élèves de 15 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Ahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178, pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de la grammaire dans 20 ans de la revue Repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.17-32. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution de corpus scolaires et universitaires : vers un changement d’échelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 149-150, pp.56-70. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.1702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des connecteurs dans les instructions officielles et les manuels (français L1 / anglais L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Trevise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les connecteurs : description, traduction, apprentissage, 16 (2), pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la langue à l'école et au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 173, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la langue à l’école et au collège. Progressions et contradictions dans les programmes de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un usage raisonné et progressif de la commutation en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.47-70. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un usage raisonné et progressif de la commutation en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beaumanor-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.41-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches actives en grammaire : un apprentissage difficile en formation des maitres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brinker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.57-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00742190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de groupe dans la phrase, une mise à l’épreuve en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brinker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.57-81. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et exploitation de corpus d'écrits scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XII (1), pp. 53-70. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.121.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thématisation, ruptures thématiques et réécriture dans les écrits scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.91-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00243155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du contexte d'enseignement dans la construction de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.81-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs professionnels et spécificités disciplinaires : analyse de mises en commun dans trois disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 75, pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la 6e à la 1e, comment mobilisent-ils leurs connaissances sur la langue dans des tâches d'explication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 125-6, pp.157-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrits exploratoires, écrits à contraintes Quelle complémentarité en classe de 5ème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures et langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une banque de données de textes d'élèves à l'épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 115-116, pp.107-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand on rencontre la langue en travaillant sur le texte et le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 135, pp.44-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un groupement de textes sur la modalisation au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nomenclature de 1975 à la terminologie de 1997, Évolutions et choix du métalangage grammatical au collège et au lycée (2e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 125, pp.122-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nomenclature grammaticale : obstacle ou tremplin pour une réflexion sur la langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gré des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15, pp.180-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la maîtrise de la langue à la maîtrise des discours en France et dans la francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 101-102, pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nomenclature de 1975 à la terminologie de 1997, Évolutions et choix du métalangage grammatical au collège et au lycée (1e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 124, pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les futurs enseignants et l'orthographe : représentations et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 122, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation linguistique pour les futurs professeurs d'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16, pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la mise en œuvre d’un dispositif interroge modèles didactiques et configurations disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles en didactique du français et en formation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire CLLE, université de Toulouse Jean Jaurès, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la langue au collège, au lycée général technologique et au lycée professionnel : le recours au numérique peut-il servir les apprentissages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des IAN (interlocuteurs académiques pour le numérique) de Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Éducation nationale, Jan 2023, PARIS, Ministère de l'Éducation nationale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte le rapport à l'écrit des apprenants D’un recueil d’entretiens auprès d’étudiants à un accompagnement de professeurs stagiaires en production d’écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Nasroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils réflexifs de formation à l’épreuve : Rencontre avec les collègues ayant achevé le master « formation de formateurs » et expérimenté leurs scénarios de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les élèves d'école primaire reconfigurent les collocations en écrivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les élèves d'école primaire reconfigurent les collocations en écrivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition du Congrès Mondial de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Orléans - Laboratoire Ligérien de Linguistique, Jul 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LIRE ET ÉCRIRE À REALANG QUELLES RESSOURCES MÉTHODOLOGIQUES POUR LA FORMATION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Breugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-Prof, un simulateur d’enseignement pour travailler des gestes professionnels inclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHA - Art Handicap Altérités : pratiques artistiques, pratiques inclusives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois du verbe dire dans un corpus d'écrits scolaires : Étude exploratoire pour un lexique-grammaire des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité du CMLF, Jul 2020, Montpelier, France. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois du verbe &amp;quot;dire&amp;quot; dans un corpus d’écrits scolaires : Étude exploratoire pour un lexique-grammaire des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpelier, France. pp.07006, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207807006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif d’analyse des pratiques comme analyseur d’une pratique récurrente dans les classes : l’exemple du « Quart d’heure de lecture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gerlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des modèles didactiques dans les pratiques des enseignant.e.s débutant.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-Prof, un simulateur d'enseignement pour travailler des gestes professionnels inclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts, Handicap, Altérité; Pratiques artistiques, pratiques inclusives?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Discipline », « progression », « gestes didactiques » Echanges croisés autour de trois concepts stratégiques pour les recherches actuelles en didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dezutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dufays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque international de l'AIRDF : Les concepts dans la recherche en didactique du français – Émergence et création d’un champ épistémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception des travaux en didactique de la langue : quelles résistances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception des travaux en didactique de la langue : quelles résistances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction « statistiques » de Tropes : une aide au diagnostic de la cohésion textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fonction « statistiques » de Tropes : une aide au diagnostic de la cohésion textuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nanterre, France. pp. 167-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions orales en classe, un rôle essentiel dans la configuration de genres scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions orales en classe, un rôle essentiel dans la configuration de genres scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nanterre, France. pp. 89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire, écrire, faire écrire : de l'étudiant au stagiaire, quelques itinéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer et interpréter : le mot, la phrase et le texte dans les stratégies des élèves et des futurs professeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.395-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'écriture et réflexion sur la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, pp.193-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énonciation dans les nouveaux sujets de baccalauréat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, pp.115-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation linguistique des enseignants. Le français aujourd'hui n°232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Taous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Taous &amp; M.-L. Elalouf (dir.). Armand Colin, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école Primaire au 21e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion. , 2025, 978-2-7574-4446-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. , 2025, Éducation et didactiques, Cora Cohen-Azria; Abdelkarim Zaid, 12817597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DORISON, C., CHEVALIER, J.-P., BELHADJIN, A., ELALOUF, M.-L., LOPEZ, M. (2018). Des écoles normales à l’ESPE, témoignages de formateurs. Presses universitaires de Grenoble, collection Enseignement et réformes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des écoles normales à l'ESPÉ : témoignages de formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRESSES UNIVERSITAIRES DE GRENOBLE. 2018, Pierre Khan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meskel-Cresta, M., Nordmann, J.-F., Bongrand, Ph., Boré, C., Colinet, S. et Elalouf, M.-L. (2014). École et mutation. Reconfigurations, résistances, émergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meskel-Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nordmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colinet Séverine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BERTHELIER, M & ELALOUF, M.-L. (dir.) (2013) : Enseigner le vocabulaire au collège, recherche-pratiques de classe-outils. Paris, Delagrave.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L., ROBERT, A. BELHADJIN, A ; BISHOP, M.-F. (dir.) (2012): Les didactiques en questions, état des lieux et perspectives pour la recherche et la formation. Bruxelles : De Boeck.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Belhadjin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bishop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L & BERTAGNA, C. (dir.) (2010) : Numérique et enseignement du français à l’Université, Etudes de linguistique appliquée n°160, octobre-décembre 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L. (dir.) (2009) : Le groupe nominal et la construction de la référence, approches linguistiques et didactiques, Dyptique 16, Presses universitaires de Namur, 182 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation au concours de professeur des écoles, Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L.(dir.), (2007) : Thème et thématisation, Linx 55. Paris X-Nanterre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire entre 10 et 14 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRDP de Versailles, pp.174, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L. (coord.) (1998) : Professeur d’école / enseignant de français. Amsterdam, De Werelt, Travaux et recherches en linguistique appliquée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELALOUF, M.-L. (coord.) (1998) : Réfléchir sur la langue pour enseigner le français. Paris, Delagrave / CRDP de Versailles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 2, chapitre 5 – Apports du colloque sur la question des processus et dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12817597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05316811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1e partie, Chapitre 4: Apports du colloque au rapport entre Recherche et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ponté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12817597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05312523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Désiré Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12817597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corriger la ponctuation ou faire expliciter les connexions : enjeux d'une pause métalinguistique en production d'écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.I.E. Peter Lang S.A. Éditions scientifiques internationales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segmenter, connecter, ponctuer à l’écrit : un défi pour l’enseignement .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-8076-1812-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en grille et l’activité résumante : deux dispositifs didactiques pour appréhender la sémantisation de la langue en discours au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gerlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherches en didactique du français. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étude du fonctionnement de la langue dans la discipline Français : quelles articulations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Namur, pp.113-132, 2021, L'étude du fonctionnement de la langue dans la discipline français: quelles articulations?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre recherche et formation, quels usages des corpus de textes scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire et faire écrire dans l’enseignement postobligatoire Enjeux, modèles et pratiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’enseignement de la grammaire en France. Quels liens entre formation, utilisation des manuels et pratiques effectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecaterina Bulea Bronckart; Roxane Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l’enseignement de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-67, 2017, Éducation et didactiques, 978-2-7574-1494-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progression dans l’enseignement de la grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne-G Chartrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suzanne-G. Chartrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux enseigner la grammaire au primaire et au secondaire. Pistes didactiques et activités pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson Erpi, pp.81-98, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01729725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutation de l’École, entre actualité d’un processus et problématicité d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colinet Séverine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meskel-Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meskel-Cresta et al. (dir.), École et mutation. Reconfigurations, résistances, émergences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-16, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes verbales complexes en fin de scolarité obligatoire : enjeux pour l’apprentissage du français écrit et d’autres langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verbe en toute complexité, acquisition, transversalité et apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782343048062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05041018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maitrise de la langue à l’épreuve des mutations scolaires : quels enjeux ? Quelles résistances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École et mutation ; reconfigurations, résistances, émergences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-295, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adjectif enseigné/ l'adjectif employé en français langue première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le groupe nominal et la construction de la référence, approches linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement/ apprentissage des déterminants en français langue première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le groupe nominal et la construction de la référence, approches linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du groupe nominal et de la construction de la référence Descriptions pour l’enseignement du français et d’autres langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Trévise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le groupe nominal et la construction de la référence, approches linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 &amp;quot;Les tâches d'écriture&amp;quot; Chapitre 3 &amp;quot;De l'analyse des écrits scolaires aux questions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Corblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELALOUF, ML. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire entre 10 et 14 ans, un corpus des analyses des repères pour la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP Académie de Versailles CDDP Essonne, p.25-28; 40-47; 49-60; 158-163, 2005, SCEREN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition du lexique à l'épreuve d'un grand corpus d'élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth CALAQUE &amp; Jacuqes DAVID. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du lexique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp. 185-197, 2004, De Boeck Université, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.didle.2004.01.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école primaire aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Connac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ponté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques 586</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tomassone, une femme de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français aujourd'hui 221, Le français dans l'enseignement supérieur et la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.143-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronckart, J.-P. (2022). Activité langagière, textes et discours : pour un interactionisme sociodiscursif. Deuxième édition revue et corrigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ÉMA, écrits scolaires https://www.ortolang.fr/market/corpora/ema-ecrits-scolaires-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelle Koulibali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre production d’écrit et enseignement de la langue dans les manuels de cycle 3 issus des programmes 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNESCO (Conseil national d'évaluation du système scolaire). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages de l’écrit et réflexion métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Nancy, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03973468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à la croisée des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Connac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ponté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 586 (5), pp.18-61, 2023, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.586.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la pensée de Frédéric François pour l'Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carcassonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (3), pp.1-171, 2022, Actualité de la pensée de Frédéric François</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La E-Formation dans le cursus universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Champain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahr Sylviane, Butlen Max, Elalouf Marie-Laure, « Lecture sur écran, lectures sur papier : discours et représentations des élèves de 15 ans », dans L’enseignement des lettres et le numérique, revue Le français aujourd’hui n°178, dir. M. Butlen, C.Bechetti Bizot, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Ahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 178, pp.132, 2012, Le français aujourd'hui</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId250"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561844v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bensadia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Valma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05557981v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539090v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Barka Messaoudi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelle Koulibali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561843v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561840v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805827v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211532v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie P&#233;ret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04393013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gerlaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786456v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jouili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100374ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214303006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5317" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211621v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chailly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.168.0.3289172" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezutter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Goff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.10060" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.198.0035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Taddei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.204.0069" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03131845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie S&#233;vely" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Besnard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.203.0073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105935v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980331v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105929v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.059.0095" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fotr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980934v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezard-Roger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourdet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1167" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567008v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2731" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4081" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cogis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980146v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3150" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01630403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moinard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.184.0477" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.931" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979957v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Combaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266635v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170028v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979693v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.677" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567044v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Ahr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Butlen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567025v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.86" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642748v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourdet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668554v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Trevise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567027v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1702" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567030v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Beaumanoir-Secq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.280" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642741v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumanor-Secq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742190v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brinker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567036v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.370" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156962v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.121.0053" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00243155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tisset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117033v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pommier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589932v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117044v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117055v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117049v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117054v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117058v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Journot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tamine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Tomassone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117061v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Le Goff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741633v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739077v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913345v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Nasroune" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718561v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915708v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Breugghe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine dos Santos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161595v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lopez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161596v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688455v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161552v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161558v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufays" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910569v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560769v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168711v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117074v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117069v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117067v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05557964v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298169v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722492v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorison" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148017v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184389v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meskel-Cresta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colinet S&#233;verine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722504v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722483v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722509v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722512v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722535v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722672v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168713v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722915v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722903v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05312523v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ulrich" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pont&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316811v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321843v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#233;sir&#233; Robert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541813v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541809v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161554v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Perrin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168736v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100949800" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729725v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne-G Chartrand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184411v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05041018v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169973v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915730v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915722v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;vise" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126183v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Corblin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168715v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.didle.2004.01.0185" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211561v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211635v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211652v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161573v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161567v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03973468v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936043v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.586.0018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270600v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706486v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383085v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05557981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539090v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Barka Messaoudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelle Koulibali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bensadia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Valma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561840v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316822v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805827v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273598v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211532v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie P&#233;ret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04393013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gerlaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786456v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jouili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100374ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214303006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5317" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211621v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chailly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.168.0.3289172" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezutter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Goff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.10060" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.198.0035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Taddei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.204.0069" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03131845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie S&#233;vely" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Besnard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.203.0073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105929v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.059.0095" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fotr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezard-Roger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourdet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1167" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567008v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2731" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4081" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cogis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980146v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3150" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01630403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moinard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.184.0477" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.931" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Combaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979957v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170028v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979693v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.677" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567044v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Ahr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Butlen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567025v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.86" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567027v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1702" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668554v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Trevise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642748v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourdet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567030v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Beaumanoir-Secq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.280" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642741v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumanor-Secq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742190v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brinker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567036v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.370" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156962v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.121.0053" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00243155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tisset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117033v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pommier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589932v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117044v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117049v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117054v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117058v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Journot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tamine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Tomassone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117061v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Le Goff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739077v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913013v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Nasroune" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913345v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718561v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915708v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Breugghe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine dos Santos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161596v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688455v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161552v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161595v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lopez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912944v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161558v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufays" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560769v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910569v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168711v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168712v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117074v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117069v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117067v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05557964v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622202v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722492v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorison" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148017v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184389v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meskel-Cresta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colinet S&#233;verine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722504v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722483v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722509v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722512v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722535v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722672v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168713v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722915v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722903v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316811v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05312523v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ulrich" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pont&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321843v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#233;sir&#233; Robert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541813v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541809v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161554v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Perrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168736v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100949800" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729725v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne-G Chartrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184411v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05041018v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169973v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915730v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915722v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915726v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;vise" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126183v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Corblin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168715v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.didle.2004.01.0185" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211635v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211561v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211652v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161573v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161567v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03973468v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936043v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.586.0018" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270600v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706486v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383085v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>