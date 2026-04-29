--- v0 (2026-03-20)
+++ v1 (2026-04-29)
@@ -880,304 +880,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of Scheduling Problem in Single-Machine Flexible Manufacturing System with Cyclic Transportation and Unlimited Buffers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unified matrix approach to solve production-maintenance problems on a single machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Finke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gara-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Malgorzata Sterna</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10957-016-1056-1⟩</w:t>
+              <w:t xml:space="preserve">Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (Part A), pp.140 - 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omega.2016.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621224v1</w:t>
+                <w:t xml:space="preserve">hal-01278209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified matrix approach to solve production-maintenance problems on a single machine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complexity of Scheduling Problem in Single-Machine Flexible Manufacturing System with Cyclic Transportation and Unlimited Buffers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jost</w:t>
+                <w:t xml:space="preserve">Grzegorz Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Moncel</w:t>
+                <w:t xml:space="preserve">Malgorzata Sterna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 66 (Part A), pp.140 - 146. </w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173 (3), pp.1042-1054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omega.2016.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10957-016-1056-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278209v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel-machine scheduling with maintenance: Praising the assignment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Gara-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1249,51 +1249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: &amp;quot;Simultaneously scheduling n jobs and the preventive maintenance on the two-machine flow shop to minimize the makespan&amp;quot; [Int. J. Prod. Econ. 112 (2008) 161-167]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Gara-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 153, pp.361-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1931,51 +1931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2220,51 +2220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General flowshop models: job dependent capacities, job overlapping and deterioration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2651,51 +2651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling vehicles in a cyclic flexible flowshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2772,610 +2772,610 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme génétique pour l'ordonnancement de la production et de la maintenance sur une machine avec indice de santé</w:t>
+                <w:t xml:space="preserve">Improving preemptive relaxation-based filtering for flowtime minimization in single machine scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Badin</w:t>
+                <w:t xml:space="preserve">Camille Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malapert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534988v1</w:t>
+                <w:t xml:space="preserve">hal-05534834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving preemptive relaxation-based filtering for flowtime minimization in single machine scheduling</w:t>
+                <w:t xml:space="preserve">Un algorithme génétique pour l'ordonnancement de la production et de la maintenance sur une machine avec indice de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bonnin</w:t>
+                <w:t xml:space="preserve">Victor Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534834v1</w:t>
+                <w:t xml:space="preserve">hal-05534988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation du délai moyen en présence d'une contrainte de santé de l'équipement : méthodes de résolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimisation du délai moyen en présence d'une contrainte de santé de l'équipement : propriétés structurelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale des ponts et chaussées, Feb 2025, Champs Sur Marne, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2025 - 26ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024111v1</w:t>
+                <w:t xml:space="preserve">hal-05023454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation du délai moyen en présence d'une contrainte de santé de l'équipement : propriétés structurelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ernest Foussard</w:t>
+                <w:t xml:space="preserve">Modèles de gestion de l’usage d’une flotte de bus électriques pour minimiser le vieillissement des batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Mąkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mounié</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025 - 26ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">ROADEF 2025, 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023454v1</w:t>
+                <w:t xml:space="preserve">hal-04998003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de gestion de l’usage d’une flotte de bus électriques pour minimiser le vieillissement des batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joachim Mąkowski</w:t>
+                <w:t xml:space="preserve">Minimisation du délai moyen en présence d'une contrainte de santé de l'équipement : méthodes de résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025, 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale des ponts et chaussées, Feb 2025, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998003v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Global Constraint for Minimizing the Flowtime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3448,51 +3448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimisation du délai moyen : une contrainte globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3556,51 +3556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Series-Parallel digraph based relaxation for the COMPLETION constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dissaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3798,51 +3798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Smith's Rule with Task Mandatory Parts and Release Dates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4023,51 +4023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimisation du délai moyen : relaxations et complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4670,524 +4670,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial subcases of the home health care routing and scheduling problem with ﬁxed services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clea Martinez</w:t>
+                <w:t xml:space="preserve">Taking patients' wishes into account for daily planning in the Home Health Care contex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrine Roufaida Ait Haddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Chapter on Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1010-1015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870962v1</w:t>
+                <w:t xml:space="preserve">hal-01905416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning process for pooling integration in city logistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parisa Dolati Neghabadi</w:t>
+                <w:t xml:space="preserve">Continuity of care in home services: a client-centered heuristic for the home health care routing and scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Logistics Operations Management (GOL 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE - International conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Thessaloniki, Greece. pp.10 Pages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GOL.2018.8378097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01876001v1</w:t>
+                <w:t xml:space="preserve">hal-01870940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking patients' wishes into account for daily planning in the Home Health Care contex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+                <w:t xml:space="preserve">Multimodal itineraries ranking using fuzzy logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Syrine Roufaida Ait Haddadene</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1010-1015</w:t>
+              <w:t xml:space="preserve">operations research 2018 conference (OR2108)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905416v1</w:t>
+                <w:t xml:space="preserve">hal-03325881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuity of care in home services: a client-centered heuristic for the home health care routing and scheduling problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clea Martinez</w:t>
+                <w:t xml:space="preserve">Planning process for pooling integration in city logistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Dolati Neghabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE - International conference on Control, Decision and Information Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Logistics Operations Management (GOL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France. pp.10 Pages, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GOL.2018.8378097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870940v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal itineraries ranking using fuzzy logic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vassilissa Lehoux</w:t>
+                <w:t xml:space="preserve">Polynomial subcases of the home health care routing and scheduling problem with ﬁxed services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">operations research 2018 conference (OR2108)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">European Chapter on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325881v1</w:t>
+                <w:t xml:space="preserve">hal-01870962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation multi-critères d’ensembles d’itinéraires multi-modaux</w:t>
               </w:r>
@@ -5897,347 +5897,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">City logistics : a review and research framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+                <w:t xml:space="preserve">Le wip concurrent : une proposition de file d'attente du point de vue du produit pour caractériser le temps de cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kean Dequeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vialletelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIRL 2016 EPFL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">11th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420815v1</w:t>
+                <w:t xml:space="preserve">hal-01382632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le wip concurrent : une proposition de file d'attente du point de vue du produit pour caractériser le temps de cycle</w:t>
+                <w:t xml:space="preserve">A literature review on variability in semiconductor manufacturing: the next forward leap to Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kean Dequeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vialletelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vialletelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Winter Simulation Conference (WSC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Washington DC, United States. pp.2598 - 2609, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WSC.2016.7822298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382632v1</w:t>
+                <w:t xml:space="preserve">hal-01585891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A literature review on variability in semiconductor manufacturing: the next forward leap to Industry 4.0</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+                <w:t xml:space="preserve">City logistics : a review and research framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Dolati Neghabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Simulation Conference (WSC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RIRL 2016 EPFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WSC.2016.7822298⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01585891v1</w:t>
+                <w:t xml:space="preserve">hal-01420815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Robust Scheduling on Unrelated Parallel Machines: A Scenarios Based Approach</w:t>
               </w:r>
@@ -6318,77 +6318,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes d'ordonnancement sur des machines parallèles avec des périodes de maintenance et un effet de détérioration : Minimisation de la charge totale des machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Gara-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème conférence ROADEF Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6603,51 +6603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-machine flow-shop scheduling with a deteriorating maintenance activity on the second machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Gara-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6783,217 +6783,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact method of daily planning with consideration of temporal constraints to optimize the patient's satisfaction in the home health care context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unrelated parallel-machine scheduling with deterioration effects and multi-maintenance activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gara-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Thiard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE44 &amp; IMSS’14 Proceedings </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Istanbul / Turkey, Oct 2014, Istanbul Turkey. pp.1382 - 1395</w:t>
+              <w:t xml:space="preserve">CIE-44 - 44th International conference on Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey. pp.1080 - 1089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242657v1</w:t>
+                <w:t xml:space="preserve">hal-01083725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unrelated parallel-machine scheduling with deterioration effects and multi-maintenance activities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exact method of daily planning with consideration of temporal constraints to optimize the patient's satisfaction in the home health care context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerd Finke</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE-44 - 44th International conference on Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey. pp.1080 - 1089</w:t>
+              <w:t xml:space="preserve">CIE44 &amp; IMSS’14 Proceedings </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istanbul / Turkey, Oct 2014, Istanbul Turkey. pp.1382 - 1395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083725v1</w:t>
+                <w:t xml:space="preserve">hal-01242657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement robuste sur machines parallèles non liées</w:t>
               </w:r>
@@ -7074,77 +7074,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unrelated parallel-machine scheduling with optional maintenance activity on each machine and general effects of deterioration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Gara-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM 2014 - 10th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7169,51 +7169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes exactes pour la résolution du problème Flow-shop à deux machines avec des contraintes de disponibilité sur la deuxième machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Gara-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7340,388 +7340,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling high multiplicity coupled tasks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Brauner</w:t>
+                <w:t xml:space="preserve">A semi-online algorthm for optimizing the pre-disinfection duration of medical devices in a hospital sterilization service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Ozturk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOLE: Perspectives of Bioinformatics, Operations Research and Machine Learning conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lessah, Austria</w:t>
+              <w:t xml:space="preserve">MOSIM 2012 - 9th International Conference of Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975708v1</w:t>
+                <w:t xml:space="preserve">hal-00730531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-online algorthm for optimizing the pre-disinfection duration of medical devices in a hospital sterilization service</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+                <w:t xml:space="preserve">Scheduling high multiplicity coupled tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Wojciechowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2012 - 9th International Conference of Modeling, Optimization and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. 10 p</w:t>
+              <w:t xml:space="preserve">ICOLE: Perspectives of Bioinformatics, Operations Research and Machine Learning conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lessah, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730531v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal bin-packing algorithm to minimize the number of washing cycles in a hostipal sterilization service.</w:t>
+                <w:t xml:space="preserve">An Online Algorithm for minimizing the Pre-disinfection Excess Time of Medical Devices in Hospital Sterilization Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">András Sebő</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Operational Research Applied to Health Services, (ORAHS'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">ROADEF 2011 - 12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. pp.I-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677269v1</w:t>
+                <w:t xml:space="preserve">hal-00677271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Online Algorithm for minimizing the Pre-disinfection Excess Time of Medical Devices in Hospital Sterilization Services</w:t>
+                <w:t xml:space="preserve">Optimisation du chargement des laveurs dans un service de stérilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
@@ -7739,313 +7739,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011 - 12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. pp.I-311</w:t>
+              <w:t xml:space="preserve">JD-JN-MACS 2011 - 4èmes Journées Doctorales/Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677271v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du chargement des laveurs dans un service de stérilisation</w:t>
+                <w:t xml:space="preserve">An optimal bin-packing algorithm to minimize the number of washing cycles in a hostipal sterilization service.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Sebő</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JD-JN-MACS 2011 - 4èmes Journées Doctorales/Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.6</w:t>
+              <w:t xml:space="preserve">International Conference on Operational Research Applied to Health Services, (ORAHS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677282v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing the sum of job completion times for washing operations in hospital sterilization services</w:t>
+                <w:t xml:space="preserve">Makespan minimization with job splitting on a single parallel batching machine for washing operations of hospital sterilization services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2010 - 8th International Conference on Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">PMS 2010 - 12th International Workshop on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Tours, France. pp.315-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555029v1</w:t>
+                <w:t xml:space="preserve">hal-00555031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makespan minimization with job splitting on a single parallel batching machine for washing operations of hospital sterilization services</w:t>
+                <w:t xml:space="preserve">Optimizing the Makespan of Washing Operations Of Medical Devices in Hospital Sterilization Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
@@ -8063,205 +8063,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMS 2010 - 12th International Workshop on Project Management and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Tours, France. pp.315-319</w:t>
+              <w:t xml:space="preserve">WHCM 2010 - IEEE Workshop on Health Care Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Venise, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555031v1</w:t>
+                <w:t xml:space="preserve">hal-00538393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Makespan of Washing Operations Of Medical Devices in Hospital Sterilization Services</w:t>
+                <w:t xml:space="preserve">Minimisation du temps moyen d'attente des dispositifs médicaux à l'étape de lavage d'un service de stérilisation hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHCM 2010 - IEEE Workshop on Health Care Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Venise, Italy. pp.6</w:t>
+              <w:t xml:space="preserve">GISEH 2010 - Conférence Francophone Gestion et Ingénierie des SystèmEs Hospitaliers (GISEH'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538393v1</w:t>
+                <w:t xml:space="preserve">hal-00572460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation du temps moyen d'attente des dispositifs médicaux à l'étape de lavage d'un service de stérilisation hospitalier</w:t>
+                <w:t xml:space="preserve">Minimizing the sum of job completion times for washing operations in hospital sterilization services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
@@ -8279,73 +8279,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2010 - Conférence Francophone Gestion et Ingénierie des SystèmEs Hospitaliers (GISEH'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">MOSIM 2010 - 8th International Conference on Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572460v1</w:t>
+                <w:t xml:space="preserve">hal-00555029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed integer linear programming framework for optimizing the makespan of washing operations in hospital sterilization services</w:t>
               </w:r>
@@ -8623,809 +8623,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de recuit simulé pour la plannification des vols des appareils d'une compagnie aérienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
+                <w:t xml:space="preserve">A max-min approach to delay load-schedding in power distribution networks despite source-capacity uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence conjointe FRANCORO V/ROADEF 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Intenational Network Optimization Conference (INOC'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Spa, Belgium. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187878v1</w:t>
+                <w:t xml:space="preserve">hal-00187933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A max-min approach to delay load-schedding in power distribution networks despite source-capacity uncertainties</w:t>
+                <w:t xml:space="preserve">Configuration d'un réseau de distribution d'électricité en contexte incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intenational Network Optimization Conference (INOC'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Spa, Belgium. 6 p</w:t>
+              <w:t xml:space="preserve">Conférence conjointe FRANCORO V/ROADEF 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France. pp 9-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187933v1</w:t>
+                <w:t xml:space="preserve">hal-00186280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration d'un réseau de distribution d'électricité en contexte incertain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Aubry</w:t>
+                <w:t xml:space="preserve">A Simulated Annealing Algorithm and Heuristic Approaches to Build Flight and Maintenance Planning for an Airline Company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence conjointe FRANCORO V/ROADEF 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France. pp 9-19</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Beijing, China. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186280v1</w:t>
+                <w:t xml:space="preserve">hal-00186271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simulated Annealing Algorithm and Heuristic Approaches to Build Flight and Maintenance Planning for an Airline Company</w:t>
+                <w:t xml:space="preserve">An heuristic solution method of a quadratical model of aircraft rotation problem based on Dantzig-Wolfe decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Beijing, China. 10 p</w:t>
+              <w:t xml:space="preserve">ECCO XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186271v1</w:t>
+                <w:t xml:space="preserve">hal-00181414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An heuristic solution method of a quadratical model of aircraft rotation problem based on Dantzig-Wolfe decomposition</w:t>
+                <w:t xml:space="preserve">Un algorithme de recuit simulé pour la plannification des vols des appareils d'une compagnie aérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCO XX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">Conférence conjointe FRANCORO V/ROADEF 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00181414v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight and maintenance planning in airlines compagies</w:t>
+                <w:t xml:space="preserve">Planification des vols des appareils d'une compagnie aérienne avec prise en compte de la maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Working Seminar on Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Innsbruck, Austria. pp.1-10</w:t>
+              <w:t xml:space="preserve">7ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la décision (ROADEF'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, --, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375268v1</w:t>
+                <w:t xml:space="preserve">hal-00400804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification des vols des appareils d'une compagnie aérienne avec prise en compte de la maintenance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
+                <w:t xml:space="preserve">Robust Load-Balanced Configuration With Fixed Costs For The Parallel Multi-Purpose Machines Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la décision (ROADEF'2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, -, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400804v1</w:t>
+                <w:t xml:space="preserve">hal-00111111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Load-Balanced Configuration With Fixed Costs For The Parallel Multi-Purpose Machines Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Aubry</w:t>
+                <w:t xml:space="preserve">Flight and maintenance planning in airlines compagies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Working Seminar on Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Innsbruck, Austria. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320779⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00111111v1</w:t>
+                <w:t xml:space="preserve">hal-00375268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About configuration under uncertainty of a power distribution network</w:t>
               </w:r>
@@ -9617,217 +9617,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compromis entre robustesse et coût pour la configuration d'un parc de machines parallèles partiellement multifonctions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One machine scheduling with transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pawel Mrozick</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pawlak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, France. pp.331-338</w:t>
+              <w:t xml:space="preserve">Seminar on sequencing and scheduling German -Polish students</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lessach, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000668v1</w:t>
+                <w:t xml:space="preserve">hal-00384238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One machine scheduling with transportation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimisation des coûts liés à la configuration robuste d'un parc de machines polyvalentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Pawlak</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar on sequencing and scheduling German -Polish students</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lessach, Austria</w:t>
+              <w:t xml:space="preserve">ROADEF 2005 - 6ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384238v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimize the makespan in a cyclic flexible manufacturing system with one machine</w:t>
               </w:r>
@@ -9889,135 +9889,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation des coûts liés à la configuration robuste d'un parc de machines polyvalentes</w:t>
+                <w:t xml:space="preserve">Compromis entre robustesse et coût pour la configuration d'un parc de machines parallèles partiellement multifonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rossi</w:t>
+                <w:t xml:space="preserve">Pawel Mrozick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, France. pp.331-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00377008v1</w:t>
+                <w:t xml:space="preserve">inria-00000668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to solve cutting stock sheets</w:t>
               </w:r>
@@ -10046,358 +10046,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE International Confernce on Sytstems, Man and Cybernetics (IEEE-SMC'2004)</w:t>
+              <w:t xml:space="preserve">SMC 2004 - IEE International Confernce on Sytstems, Man and Cybernetics (IEEE-SMC'2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la configuration d’un atelier de photolitographie : vers une configuration stable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+                <w:t xml:space="preserve">Minimize the makespan in FMS’s with cyclic transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Blazewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème conférence Francophone de MOdélisation et SIMulation (MOSIM’03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ECCO 2003 - XVI Conference of the European Chapter on Combinatorial Optimization (ECCO XVI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Molde, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706817v1</w:t>
+                <w:t xml:space="preserve">hal-01706828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimize the makespan in FMS’s with cyclic transportation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacek Blazewicz</w:t>
+                <w:t xml:space="preserve">New concept of the classic shelf algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Conference of the European Chapter on Combinatorial Optimization (ECCO XVI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Molde, Norway</w:t>
+              <w:t xml:space="preserve">IEPM 2003 - International Conference on Industrial Engineering and Production Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706828v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New concept of the classic shelf algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chengbin Chu</w:t>
+                <w:t xml:space="preserve">Configuration robuste d’un atelier de photolitographie : rayon de stabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Production Management (IEPM’03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ROADEF 2003 - 5ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706810v1</w:t>
+                <w:t xml:space="preserve">hal-01706837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHF : Une nouvelle heuristique pour le problème de découpe guillotine en 2D</w:t>
               </w:r>
@@ -10426,807 +10426,807 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème conférence Francophone de MOdélisation et SIMulation (MOSIM’03)</w:t>
+              <w:t xml:space="preserve">MOSIM 2003 - 4ème conférence Francophone de MOdélisation et SIMulation (MOSIM’03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration robuste d’un atelier de photolitographie : rayon de stabilité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scheduling jobs and one time-dependent unavailability period on one machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Avignon, France</w:t>
+              <w:t xml:space="preserve">MAPSP 2003 - 6th workshop on: Models and Algorithms for Planning and Scheduling Problems (MAPSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706837v1</w:t>
+                <w:t xml:space="preserve">hal-01706832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling jobs and one time-dependent unavailability period on one machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de la configuration d’un atelier de photolitographie : vers une configuration stable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th workshop on: Models and Algorithms for Planning and Scheduling Problems (MAPSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Aussois, France</w:t>
+              <w:t xml:space="preserve">MOSIM 2003 - 4ème conférence Francophone de MOdélisation et SIMulation (MOSIM’03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706832v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche pour le problème de découpe en 2D avec satisfaction de la demande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling tasks in the flexible flow shop with vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Blazewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès de la société française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">XV Conference of the European Chapter on Combinatorial Optimization (ECCO XV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706881v1</w:t>
+                <w:t xml:space="preserve">hal-01706873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling tasks in the flexible flow shop with vehicles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Configuration d’un parc de machines polyvalentes : application à un atelier de photolithographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Conference of the European Chapter on Combinatorial Optimization (ECCO XV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">ROADEF 2002 - 4ème congrès de la société française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706873v1</w:t>
+                <w:t xml:space="preserve">hal-01706877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration d’un parc de machines polyvalentes : application à un atelier de photolithographie</w:t>
+                <w:t xml:space="preserve">Une nouvelle approche pour le problème de découpe en 2D avec satisfaction de la demande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Rossi</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès de la société française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706877v1</w:t>
+                <w:t xml:space="preserve">hal-01706881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bornes inférieures pour l’ordonnancement intégré de la production et du transport dans les FMS avec un seul chariot filoguidé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An analysis of the impact of Hybrid Pedagogical Systems on teacher-student interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 3ème Conférence Francophone de MOdélisation et SIMulation (MOSIM01)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Troyes, France</w:t>
+              <w:t xml:space="preserve">Annual Conference, European Society for Engineering Education (SEFI 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706896v1</w:t>
+                <w:t xml:space="preserve">hal-01706894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of the impact of Hybrid Pedagogical Systems on teacher-student interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bornes inférieures pour l’ordonnancement intégré de la production et du transport dans les FMS avec un seul chariot filoguidé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Moukrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Rohmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference, European Society for Engineering Education (SEFI 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Proc. 3ème Conférence Francophone de MOdélisation et SIMulation (MOSIM01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706894v1</w:t>
+                <w:t xml:space="preserve">hal-01706896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branch and Bound algorithm for finding the minimal number of vehicles in a cyclic FMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Blazewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Pawlak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Operations Research (OR 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Duisburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11251,51 +11251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une approche centrée utilisateur sur l’innovation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11365,51 +11365,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire de la gestion des charges d'une flotte de bus électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Mąkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11773,51 +11773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flexibility and Robustness in Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Wiley, pp.47-64, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12127,90 +12127,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling tasks and vehicles in FMSs-network flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Blazewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operations Research Proceedings 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12227,84 +12227,198 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Integrated job and maintenance scheduling with equipment health index and health requirement for flow time minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Foussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nattaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bin Packing with Thresholds: Mathematical Models and Theoretical Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12345,65 +12459,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId228"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12550,51 +12664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05545684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Foussard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martinovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nattaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.11.036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04206538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106408" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642133v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106763" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhi Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lehoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2021.1890071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Dolati Neghabadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lionet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2021.1914008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107255" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard Samuel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1489153" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Pawlak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Sterna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-016-1056-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gara-Ali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moncel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2016.02.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.12.047" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-435JL512-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.02.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNDNHBZW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Ozturk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.641358" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0257-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7VFF2NBR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messaoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor2007.08.029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Toupet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astolfi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaguang Jiang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-3995.00363" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E085F73490584BB39AB398B0F0A76672552B8B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Formanowicz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239343v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691504v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pawlak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534988v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Badin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534834v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024111v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998003v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M&#261;kowski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Xavier Thivel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604138v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012310200003639" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dissaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;mi Bridonneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean Dequeant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vialletelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.487" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595366v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217743v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352725v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_72" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Radureau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056345v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.104" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876001v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2018.8378097" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905416v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Roufaida Ait Haddadene" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870940v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325881v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731011v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ulloa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gruau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576258v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied El Hajri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01635940v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730969v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Naji" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382632v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585891v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2016.7822298" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692262v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222661v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692266v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222686v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380202" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946448v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242657v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083725v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946408v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083729v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946467v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874505v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozkan Can Erdem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975708v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Wojciechowicz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gabay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730531v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677269v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677271v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677282v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555029v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555031v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538393v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572460v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385635v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374911v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374914v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187878v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187933v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186280v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186271v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181414v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375268v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400804v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111111v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320779" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111106v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00205" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375267v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000668v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Mrozick" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384238v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384290v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377008v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706756v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ben Messaoud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706828v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706810v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706824v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706837v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706832v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706881v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706873v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706877v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706896v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706894v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706903v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726562v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03722843v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1850" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902614.ch1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303439v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374905v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368153v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324048v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691518v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691527v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05230011v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05545684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Foussard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martinovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nattaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.11.036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04206538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106408" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642133v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106763" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhi Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lehoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2021.1890071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Dolati Neghabadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lionet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2021.1914008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107255" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard Samuel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1489153" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gara-Ali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moncel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2016.02.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Pawlak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Sterna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-016-1056-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.12.047" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-435JL512-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.02.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNDNHBZW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Ozturk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.641358" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0257-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7VFF2NBR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messaoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor2007.08.029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Toupet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astolfi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaguang Jiang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-3995.00363" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E085F73490584BB39AB398B0F0A76672552B8B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Formanowicz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239343v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691504v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pawlak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Badin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998003v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M&#261;kowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Xavier Thivel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604138v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012310200003639" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dissaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;mi Bridonneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean Dequeant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vialletelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.487" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595366v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217743v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352725v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_72" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Radureau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056345v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.104" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Roufaida Ait Haddadene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870940v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325881v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876001v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2018.8378097" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870962v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731011v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ulloa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gruau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576258v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied El Hajri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01635940v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730969v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Naji" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382632v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2016.7822298" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420815v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692262v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222661v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692266v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222686v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380202" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946448v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083725v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242657v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946408v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083729v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946467v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874505v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozkan Can Erdem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730531v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975708v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Wojciechowicz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gabay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677282v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677269v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555031v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538393v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572460v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555029v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385635v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374911v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374914v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186280v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186271v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181414v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187878v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400804v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111111v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320779" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375268v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111106v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00205" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375267v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384238v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377008v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384290v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000668v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Mrozick" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706756v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ben Messaoud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706828v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706810v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706837v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706824v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706832v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706817v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706873v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706877v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706881v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706894v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706896v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706903v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726562v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03722843v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1850" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902614.ch1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303439v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374905v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368153v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324048v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691518v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691527v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572543v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05230011v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>