--- v1 (2026-04-29)
+++ v2 (2026-05-23)
@@ -451,248 +451,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itineraries evaluated and ranked using fuzzy logic</w:t>
+                <w:t xml:space="preserve">Impact of operational constraints in city logistics pooling efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lizhi Wang</w:t>
+                <w:t xml:space="preserve">Parisa Dolati Neghabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassilissa Lehoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+                <w:t xml:space="preserve">Emmanuel Lionet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t>
+              <w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15472450.2021.1890071⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13675567.2021.1914008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325796v1</w:t>
+                <w:t xml:space="preserve">hal-03198997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of operational constraints in city logistics pooling efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Itineraries evaluated and ranked using fuzzy logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parisa Dolati Neghabadi</w:t>
+                <w:t xml:space="preserve">Vassilissa Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lionet</w:t>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13675567.2021.1914008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15472450.2021.1890071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198997v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routing and scheduling in Home Health Care: A Literature Survey and Bibliometric Analysis</w:t>
               </w:r>
@@ -782,51 +782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic literature review on city logistics: overview, classification and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Dolati Neghabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3792,468 +3792,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Smith's Rule with Task Mandatory Parts and Release Dates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Malapert</w:t>
+                <w:t xml:space="preserve">Concurrent WIP and an application to clearing functions for complex heterogenous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kean Dequeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vialletelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMS 2022 (18th International Workshop on Project Management and Scheduling)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.696-701, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641789v1</w:t>
+                <w:t xml:space="preserve">hal-03863851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent WIP and an application to clearing functions for complex heterogenous systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kean Dequeant</w:t>
+                <w:t xml:space="preserve">Extending Smith's Rule with Task Mandatory Parts and Release Dates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nattaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vialletelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PMS 2022 (18th International Workshop on Project Management and Scheduling)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.487⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03863851v1</w:t>
+                <w:t xml:space="preserve">hal-03641789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation du délai moyen : relaxations et complexité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Bonnin</w:t>
+                <w:t xml:space="preserve">Ordonnancement de la production et de la maintenance sur une machine multicomposant: étude de complexité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Foussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595331v1</w:t>
+                <w:t xml:space="preserve">hal-03595366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement de la production et de la maintenance sur une machine multicomposant: étude de complexité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ernest Foussard</w:t>
+                <w:t xml:space="preserve">Minimisation du délai moyen : relaxations et complexité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nattaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595366v1</w:t>
+                <w:t xml:space="preserve">hal-03595331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie circulaire et planification de maintenances pour optimiser la durée de vie d'un produit</w:t>
               </w:r>
@@ -4866,90 +4866,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal itineraries ranking using fuzzy logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizhi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">operations research 2018 conference (OR2108)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4968,878 +4968,878 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning process for pooling integration in city logistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parisa Dolati Neghabadi</w:t>
+                <w:t xml:space="preserve">Polynomial subcases of the home health care routing and scheduling problem with ﬁxed services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Logistics Operations Management (GOL 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Chapter on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Fribourg, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876001v1</w:t>
+                <w:t xml:space="preserve">hal-01870962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial subcases of the home health care routing and scheduling problem with ﬁxed services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clea Martinez</w:t>
+                <w:t xml:space="preserve">Planning process for pooling integration in city logistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Dolati Neghabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Chapter on Combinatorial Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Logistics Operations Management (GOL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France. pp.10 Pages, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GOL.2018.8378097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870962v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation multi-critères d’ensembles d’itinéraires multi-modaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vassilissa Lehoux</w:t>
+                <w:t xml:space="preserve">Planning in Home Health Care Structures:A literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Ulloa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+                <w:t xml:space="preserve">Zied El Hajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF, 18ème conférence ROADEF de la Société française de recherche opérationnelle et d’aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">20th IFAC World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. pp.4654-4659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731011v1</w:t>
+                <w:t xml:space="preserve">hal-01576258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision-making tool for the calculation of a robust planning for Home Service employees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+                <w:t xml:space="preserve">Evaluation multi-critères d’ensembles d’itinéraires multi-modaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Radureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Health Care Systems Engineering (HCSE), Florence, Italie. 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Florence, Italy. pp.167-177</w:t>
+              <w:t xml:space="preserve">ROADEF, 18ème conférence ROADEF de la Société française de recherche opérationnelle et d’aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576252v1</w:t>
+                <w:t xml:space="preserve">hal-01731011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning in Home Health Care Structures:A literature review</w:t>
+                <w:t xml:space="preserve">A decision-making tool for the calculation of a robust planning for Home Service employees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied El Hajri</w:t>
+                <w:t xml:space="preserve">Pierre Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Radureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. pp.4654-4659</w:t>
+              <w:t xml:space="preserve">Third International Conference on Health Care Systems Engineering (HCSE), Florence, Italie. 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Florence, Italy. pp.167-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576258v1</w:t>
+                <w:t xml:space="preserve">hal-01576252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of variability induced by events dependency in microelectronic production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+                <w:t xml:space="preserve">Robust preemptive scheduling on unrelated parallel machines under uncertain processing times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vialletelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saarebrücke, Germany. pp.323-329</w:t>
+              <w:t xml:space="preserve">IEEE 4th International Conference on Control, Decision and Information Technologies, CoDIT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Barcelona, Spain. pp.6 Pages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635940v1</w:t>
+                <w:t xml:space="preserve">hal-01730969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust preemptive scheduling on unrelated parallel machines under uncertain processing times</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Robust parallel machine scheduling with job splitting under uncertain processing times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widad Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 4th International Conference on Control, Decision and Information Technologies, CoDIT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Barcelona, Spain. pp.6 Pages</w:t>
+              <w:t xml:space="preserve">IESM 2017, International Conference on INdustrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Saarebrücke, Germany. pp.279-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730969v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust parallel machine scheduling with job splitting under uncertain processing times</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Widad Naji</w:t>
+                <w:t xml:space="preserve">A study of variability induced by events dependency in microelectronic production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kean Dequeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vialletelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IESM 2017, International Conference on INdustrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Saarebrücke, Germany. pp.279-285</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saarebrücke, Germany. pp.323-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730955v1</w:t>
+                <w:t xml:space="preserve">hal-01635940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-objective Model for Home Service Assignment and Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied El Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5903,90 +5903,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le wip concurrent : une proposition de file d'attente du point de vue du produit pour caractériser le temps de cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kean Dequeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vialletelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montreal, Canada. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6011,77 +6011,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A literature review on variability in semiconductor manufacturing: the next forward leap to Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kean Dequeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kean Dequeant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Vialletelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6128,51 +6128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">City logistics : a review and research framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Dolati Neghabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6223,77 +6223,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Robust Scheduling on Unrelated Parallel Machines: A Scenarios Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widad Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCO (Modelling, Computation and Optimization in Information System and Management Sciences)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Metz, France. pp.343-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6312,403 +6312,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes d'ordonnancement sur des machines parallèles avec des périodes de maintenance et un effet de détérioration : Minimisation de la charge totale des machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Gara-Ali</w:t>
+                <w:t xml:space="preserve">Ordonnancement robuste sur machines parallèles non liées avec contrôle du compromis performance-robustesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème conférence ROADEF Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
+              <w:t xml:space="preserve">16ème conférence ROADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222661v1</w:t>
+                <w:t xml:space="preserve">hal-01186063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement robuste sur machines parallèles non liées avec contrôle du compromis performance-robustesse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+                <w:t xml:space="preserve">Problèmes d'ordonnancement sur des machines parallèles avec des périodes de maintenance et un effet de détérioration : Minimisation de la charge totale des machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gara-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème conférence ROADEF</w:t>
+              <w:t xml:space="preserve">16ème conférence ROADEF Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186063v1</w:t>
+                <w:t xml:space="preserve">hal-01222661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis of Scenarios based Solutions for Robust Unrelated Parallel Machines Scheduling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+                <w:t xml:space="preserve">A two-machine flow-shop scheduling with a deteriorating maintenance activity on the second machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gara-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the European Chapter of Combinatorial Optimization (ECCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IESM 2015 - International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Seville, Oct 2015, Séville, Spain. pp.481 - 488, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IESM.2015.7380202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692266v1</w:t>
+                <w:t xml:space="preserve">hal-01222686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-machine flow-shop scheduling with a deteriorating maintenance activity on the second machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Gara-Ali</w:t>
+                <w:t xml:space="preserve">Stability Analysis of Scenarios based Solutions for Robust Unrelated Parallel Machines Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IESM 2015 - International Conference on Industrial Engineering and Systems Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference of the European Chapter of Combinatorial Optimization (ECCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Catania, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IESM.2015.7380202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01222686v1</w:t>
+                <w:t xml:space="preserve">hal-01692266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode exacte de planification quotidienne avec prise en compte de contraintes temporelles afin d'optimiser la satisfaction du patient dans le cadre de l'hospitalisation à domicile</w:t>
               </w:r>
@@ -6783,273 +6783,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unrelated parallel-machine scheduling with deterioration effects and multi-maintenance activities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exact method of daily planning with consideration of temporal constraints to optimize the patient's satisfaction in the home health care context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerd Finke</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE-44 - 44th International conference on Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey. pp.1080 - 1089</w:t>
+              <w:t xml:space="preserve">CIE44 &amp; IMSS’14 Proceedings </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istanbul / Turkey, Oct 2014, Istanbul Turkey. pp.1382 - 1395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083725v1</w:t>
+                <w:t xml:space="preserve">hal-01242657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact method of daily planning with consideration of temporal constraints to optimize the patient's satisfaction in the home health care context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unrelated parallel-machine scheduling with deterioration effects and multi-maintenance activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gara-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Thiard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE44 &amp; IMSS’14 Proceedings </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Istanbul / Turkey, Oct 2014, Istanbul Turkey. pp.1382 - 1395</w:t>
+              <w:t xml:space="preserve">CIE-44 - 44th International conference on Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey. pp.1080 - 1089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242657v1</w:t>
+                <w:t xml:space="preserve">hal-01083725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement robuste sur machines parallèles non liées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widad Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7340,256 +7340,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-online algorthm for optimizing the pre-disinfection duration of medical devices in a hospital sterilization service</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+                <w:t xml:space="preserve">Scheduling high multiplicity coupled tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Wojciechowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2012 - 9th International Conference of Modeling, Optimization and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. 10 p</w:t>
+              <w:t xml:space="preserve">ICOLE: Perspectives of Bioinformatics, Operations Research and Machine Learning conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lessah, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730531v1</w:t>
+                <w:t xml:space="preserve">hal-00975708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling high multiplicity coupled tasks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Brauner</w:t>
+                <w:t xml:space="preserve">A semi-online algorthm for optimizing the pre-disinfection duration of medical devices in a hospital sterilization service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Ozturk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOLE: Perspectives of Bioinformatics, Operations Research and Machine Learning conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lessah, Austria</w:t>
+              <w:t xml:space="preserve">MOSIM 2012 - 9th International Conference of Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975708v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Online Algorithm for minimizing the Pre-disinfection Excess Time of Medical Devices in Hospital Sterilization Services</w:t>
               </w:r>
@@ -8623,312 +8623,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A max-min approach to delay load-schedding in power distribution networks despite source-capacity uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Aubry</w:t>
+                <w:t xml:space="preserve">A Simulated Annealing Algorithm and Heuristic Approaches to Build Flight and Maintenance Planning for an Airline Company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intenational Network Optimization Conference (INOC'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Spa, Belgium. 6 p</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Beijing, China. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187933v1</w:t>
+                <w:t xml:space="preserve">hal-00186271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration d'un réseau de distribution d'électricité en contexte incertain</w:t>
+                <w:t xml:space="preserve">A max-min approach to delay load-schedding in power distribution networks despite source-capacity uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence conjointe FRANCORO V/ROADEF 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France. pp 9-19</w:t>
+              <w:t xml:space="preserve">Intenational Network Optimization Conference (INOC'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Spa, Belgium. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186280v1</w:t>
+                <w:t xml:space="preserve">hal-00187933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simulated Annealing Algorithm and Heuristic Approaches to Build Flight and Maintenance Planning for an Airline Company</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
+                <w:t xml:space="preserve">Configuration d'un réseau de distribution d'électricité en contexte incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Beijing, China. 10 p</w:t>
+              <w:t xml:space="preserve">Conférence conjointe FRANCORO V/ROADEF 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France. pp 9-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186271v1</w:t>
+                <w:t xml:space="preserve">hal-00186280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An heuristic solution method of a quadratical model of aircraft rotation problem based on Dantzig-Wolfe decomposition</w:t>
               </w:r>
@@ -9111,533 +9111,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification des vols des appareils d'une compagnie aérienne avec prise en compte de la maintenance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
+                <w:t xml:space="preserve">Robust Load-Balanced Configuration With Fixed Costs For The Parallel Multi-Purpose Machines Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la décision (ROADEF'2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, -, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400804v1</w:t>
+                <w:t xml:space="preserve">hal-00111111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Load-Balanced Configuration With Fixed Costs For The Parallel Multi-Purpose Machines Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Aubry</w:t>
+                <w:t xml:space="preserve">Flight and maintenance planning in airlines compagies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Working Seminar on Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Innsbruck, Austria. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320779⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00111111v1</w:t>
+                <w:t xml:space="preserve">hal-00375268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight and maintenance planning in airlines compagies</w:t>
+                <w:t xml:space="preserve">Planification des vols des appareils d'une compagnie aérienne avec prise en compte de la maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Working Seminar on Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Innsbruck, Austria. pp.1-10</w:t>
+              <w:t xml:space="preserve">7ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la décision (ROADEF'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, --, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375268v1</w:t>
+                <w:t xml:space="preserve">hal-00400804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About configuration under uncertainty of a power distribution network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Aubry</w:t>
+                <w:t xml:space="preserve">A two-step heuristic to build flight and maintenance planning in a rolling horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Raison</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">-</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2006 International Conference on Services Systems and Services Management (ICSSSM'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111106v1</w:t>
+                <w:t xml:space="preserve">hal-00375267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-step heuristic to build flight and maintenance planning in a rolling horizon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
+                <w:t xml:space="preserve">About configuration under uncertainty of a power distribution network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 International Conference on Services Systems and Services Management (ICSSSM'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, -, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375267v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One machine scheduling with transportation</w:t>
               </w:r>
@@ -9699,217 +9699,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation des coûts liés à la configuration robuste d'un parc de machines polyvalentes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Aubry</w:t>
+                <w:t xml:space="preserve">Minimize the makespan in a cyclic flexible manufacturing system with one machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2005 - 6ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">Models and Algorithms for Planning and Scheduling Problems (MAPSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Sienne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00377008v1</w:t>
+                <w:t xml:space="preserve">hal-00384290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimize the makespan in a cyclic flexible manufacturing system with one machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Pawlak</w:t>
+                <w:t xml:space="preserve">Minimisation des coûts liés à la configuration robuste d'un parc de machines polyvalentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Models and Algorithms for Planning and Scheduling Problems (MAPSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Sienne, Italy</w:t>
+              <w:t xml:space="preserve">ROADEF 2005 - 6ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384290v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compromis entre robustesse et coût pour la configuration d'un parc de machines parallèles partiellement multifonctions</w:t>
               </w:r>
@@ -10092,407 +10092,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimize the makespan in FMS’s with cyclic transportation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacek Blazewicz</w:t>
+                <w:t xml:space="preserve">New concept of the classic shelf algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCO 2003 - XVI Conference of the European Chapter on Combinatorial Optimization (ECCO XVI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Molde, Norway</w:t>
+              <w:t xml:space="preserve">IEPM 2003 - International Conference on Industrial Engineering and Production Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706828v1</w:t>
+                <w:t xml:space="preserve">hal-01706810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New concept of the classic shelf algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chengbin Chu</w:t>
+                <w:t xml:space="preserve">Minimize the makespan in FMS’s with cyclic transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Blazewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEPM 2003 - International Conference on Industrial Engineering and Production Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ECCO 2003 - XVI Conference of the European Chapter on Combinatorial Optimization (ECCO XVI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Molde, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706810v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration robuste d’un atelier de photolitographie : rayon de stabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Rossi</w:t>
+                <w:t xml:space="preserve">SHF : Une nouvelle heuristique pour le problème de découpe guillotine en 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2003 - 5ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Avignon, France</w:t>
+              <w:t xml:space="preserve">MOSIM 2003 - 4ème conférence Francophone de MOdélisation et SIMulation (MOSIM’03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706837v1</w:t>
+                <w:t xml:space="preserve">hal-01706824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHF : Une nouvelle heuristique pour le problème de découpe guillotine en 2D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chengbin Chu</w:t>
+                <w:t xml:space="preserve">Configuration robuste d’un atelier de photolitographie : rayon de stabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2003 - 4ème conférence Francophone de MOdélisation et SIMulation (MOSIM’03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2003 - 5ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706824v1</w:t>
+                <w:t xml:space="preserve">hal-01706837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling jobs and one time-dependent unavailability period on one machine</w:t>
               </w:r>
@@ -10681,51 +10681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling tasks in the flexible flow shop with vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Blazewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10947,247 +10947,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of the impact of Hybrid Pedagogical Systems on teacher-student interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bornes inférieures pour l’ordonnancement intégré de la production et du transport dans les FMS avec un seul chariot filoguidé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Moukrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Rohmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference, European Society for Engineering Education (SEFI 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Proc. 3ème Conférence Francophone de MOdélisation et SIMulation (MOSIM01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706894v1</w:t>
+                <w:t xml:space="preserve">hal-01706896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bornes inférieures pour l’ordonnancement intégré de la production et du transport dans les FMS avec un seul chariot filoguidé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An analysis of the impact of Hybrid Pedagogical Systems on teacher-student interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 3ème Conférence Francophone de MOdélisation et SIMulation (MOSIM01)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Troyes, France</w:t>
+              <w:t xml:space="preserve">Annual Conference, European Society for Engineering Education (SEFI 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706896v1</w:t>
+                <w:t xml:space="preserve">hal-01706894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branch and Bound algorithm for finding the minimal number of vehicles in a cyclic FMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Blazewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11251,51 +11251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une approche centrée utilisateur sur l’innovation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11773,51 +11773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flexibility and Robustness in Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Wiley, pp.47-64, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12127,51 +12127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling tasks and vehicles in FMSs-network flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Blazewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12261,255 +12261,255 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated job and maintenance scheduling with equipment health index and health requirement for flow time minimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bin Packing with Thresholds: Mathematical Models and Theoretical Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Martinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572543v1</w:t>
+                <w:t xml:space="preserve">hal-05230011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Packing with Thresholds: Mathematical Models and Theoretical Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated job and maintenance scheduling with equipment health index and health requirement for flow time minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Martinovic</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nattaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230011v1</w:t>
+                <w:t xml:space="preserve">hal-05572543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12664,51 +12664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05545684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Foussard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martinovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nattaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.11.036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04206538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106408" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642133v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106763" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhi Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lehoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2021.1890071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Dolati Neghabadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lionet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2021.1914008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107255" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard Samuel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1489153" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gara-Ali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moncel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2016.02.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Pawlak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Sterna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-016-1056-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.12.047" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-435JL512-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.02.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNDNHBZW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Ozturk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.641358" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0257-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7VFF2NBR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messaoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor2007.08.029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Toupet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astolfi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaguang Jiang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-3995.00363" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E085F73490584BB39AB398B0F0A76672552B8B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Formanowicz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239343v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691504v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pawlak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Badin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998003v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M&#261;kowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Xavier Thivel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604138v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012310200003639" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dissaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;mi Bridonneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean Dequeant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vialletelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.487" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595366v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217743v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352725v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_72" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Radureau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056345v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.104" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Roufaida Ait Haddadene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870940v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325881v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876001v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2018.8378097" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870962v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731011v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ulloa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gruau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576258v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied El Hajri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01635940v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730969v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Naji" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382632v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2016.7822298" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420815v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692262v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222661v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692266v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222686v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380202" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946448v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083725v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242657v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946408v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083729v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946467v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874505v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozkan Can Erdem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730531v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975708v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Wojciechowicz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gabay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677282v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677269v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555031v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538393v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572460v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555029v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385635v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374911v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374914v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186280v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186271v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181414v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187878v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400804v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111111v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320779" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375268v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111106v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00205" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375267v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384238v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377008v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384290v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000668v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Mrozick" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706756v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ben Messaoud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706828v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706810v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706837v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706824v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706832v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706817v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706873v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706877v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706881v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706894v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706896v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706903v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726562v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03722843v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1850" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902614.ch1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303439v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374905v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368153v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324048v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691518v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691527v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572543v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05230011v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05545684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Foussard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martinovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nattaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.11.036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04206538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106408" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642133v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106763" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Dolati Neghabadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lionet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2021.1914008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhi Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lehoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2021.1890071" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107255" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard Samuel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1489153" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gara-Ali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moncel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2016.02.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Pawlak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Sterna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-016-1056-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.12.047" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-435JL512-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.02.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNDNHBZW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Ozturk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.641358" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0257-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7VFF2NBR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messaoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor2007.08.029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Toupet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astolfi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaguang Jiang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-3995.00363" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E085F73490584BB39AB398B0F0A76672552B8B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Formanowicz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239343v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691504v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pawlak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Badin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998003v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M&#261;kowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Xavier Thivel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604138v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012310200003639" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dissaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;mi Bridonneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean Dequeant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vialletelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.487" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641789v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595331v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217743v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352725v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_72" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Radureau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056345v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.104" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Roufaida Ait Haddadene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870940v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325881v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876001v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2018.8378097" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576258v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied El Hajri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731011v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ulloa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576252v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gruau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730969v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Naji" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730955v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01635940v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382632v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2016.7822298" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420815v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692262v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186063v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222661v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380202" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692266v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946448v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242657v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083725v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946408v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083729v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946467v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874505v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozkan Can Erdem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975708v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Wojciechowicz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gabay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730531v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677282v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677269v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555031v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538393v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572460v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555029v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385635v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374911v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374914v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186271v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187933v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186280v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181414v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187878v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111111v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320779" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375268v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400804v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375267v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00205" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384238v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384290v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377008v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000668v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Mrozick" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706756v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ben Messaoud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706810v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706828v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706824v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706837v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706832v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706817v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706873v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706877v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706881v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706896v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706894v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706903v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726562v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03722843v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1850" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902614.ch1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303439v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374905v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368153v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324048v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691518v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691527v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05230011v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572543v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>