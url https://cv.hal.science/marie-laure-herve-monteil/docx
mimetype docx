--- v0 (2026-03-26)
+++ v1 (2026-05-14)
@@ -1013,334 +1013,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Langon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valves de moules et figurines en terre cuite de l’agglomération romaine de Villevieille (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Léger, Stéphanie Raux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.172-175, 2021, 978-2-491924-14-0</w:t>
+              <w:t xml:space="preserve">Des objets et des hommes : Études offertes à Michel Feugère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.715-730, 2021, Monographie Instrumentum, 978-2-35518-109-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687498v1</w:t>
+                <w:t xml:space="preserve">hal-03208694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valves de moules et figurines en terre cuite de l’agglomération romaine de Villevieille (Gard)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Langon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Houix</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Claire Léger, Stéphanie Raux. </w:t>
+                <w:t xml:space="preserve">Jérôme Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des objets et des hommes : Études offertes à Michel Feugère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 71, </w:t>
+              <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Mergoil</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.715-730, 2021, Monographie Instrumentum, 978-2-35518-109-2</w:t>
+                <w:t xml:space="preserve">Éditions LIBEL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.172-175, 2021, 978-2-491924-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208694v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tombes et nécropoles romaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions LIBEL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.212-221, 2021, 978-2-491924-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1395,51 +1395,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions LIBEL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.222-225, 2021, 978-2-491924-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1467,91 +1467,91 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agglomérations romaines en Vendée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions LIBEL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.164-170, 2021, 978-2-491924-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1951,51 +1951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248811v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929225v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Archer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440387v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henigfeld" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rouzic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129791v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Boulaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Gueguen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037168v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687519v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vialet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687495v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248811v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929225v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Archer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440387v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henigfeld" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rouzic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129791v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Boulaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Gueguen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037168v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687519v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vialet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687495v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>