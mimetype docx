--- v0 (2026-05-05)
+++ v1 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Laure Lambert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités à l’érosion littorale : cartographie de quatre cas antillais et métropolitains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, varia (136), pp. 97-116. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.9043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice climatique et démocratie environnementale - Les inégalités d’accès au droit des populations vulnérables aux risques littoraux – quelques éléments de comparaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.24149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques littoraux : à la recherche d'une juste indemnisation par le fonds Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard-Bouissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44, p. 89-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité des relocalisations des biens face à l’élévation du niveau de la mer : perceptions de nouveaux dispositifs de gouvernance du foncier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Vianey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (2018/3), pp.359--379. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2018.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité économique et sociale, facteur d’invisibilité des risques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riseo : risques études et observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RISEO, 2017-2, pp.97-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of legal vulnerability on environmental inequalities. A case study of coastal populations in Guadeloupe (French Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cé Cilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 349 (6-7), pp.351 - 358. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ZIEE - un nouveau moyen d'imposer des projets économiques dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°222, p.150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier risques sanitaires liés aux sols pollués et renouvellement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la prise en compte des sols dans les documents d’urbanisme : application à deux communes du bassin minier de Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les Observatoires Hommes-Milieux, 33, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plan Climat Energie Territorial, nouvel outil des politiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.7-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté d'expression et risques contentieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 173, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGM : des transpositions tant attendues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lamy - Droit de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 et 61, non précisées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00253879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau droit des sols pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de France nature environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00253873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment introduire des critères de développement durable dans les opérations d'aménagement urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.759-765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation des outils de protection : quels risques pour le patrimoine montagnard ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation constitutionnelle et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00253834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer des modèles juridiques pour faire advenir des modes de sobriété plus justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir habiter la terre et ses limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Future Earth, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04837255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sobriété énergétique, préalable indispensable des politiques publiques de transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2023 de l’OHM BMP et Transition énergétique en région Sud-PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Meyreuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZAN (Zéro Artificialisation Nette) - Cadre réglementaire, concepts et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'objectif ZAN, nouvel horizon du réaménagement des territoires ? - journée d'étude du LIEU - UR889</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03868480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participative gis to increase resilience of coastal environments with non-structural measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANEXT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participative process to decrease coastal vulnerabilities and optimize land use transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th ERSA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ajmone-Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorités économiques contre limitation des émissions de CO2 : la prise en compte ambiguë du changement climatique par le juge administratif français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle du juge dans le développement du droit de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réhabilitation des sites pollués : erreurs du passé, enjeux du futur, balbutiements du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à la Faculté de droit et de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00285356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des cosmétiques et des parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde sur « la responsabilité des fabricants de produits cosmétiques au service de la protection des consommateurs et de l'environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00285362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des quartiers durables dans une cité harmonieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens territoriaux de Strasbourg - Association des urbanistes des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00285365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux de la gestion des déchets urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communauté d'Agglomération Toulon Provence Méditerranée (TPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00285366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil quality assessment for spatial planning in urban and periurban areas (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress of the European Confederation of Soil Science Societies (EUROSOIL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter les territoires au changement climatique -outils juridiques d'urbanisme et d'aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Demazeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Doze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Cobourg-Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Debrye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Territorial Editions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre du &amp;quot;droit climatique&amp;quot; dans les territoires : le rôle des collectivités décentralisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique d'un droit climatique au service de la trajectoire 1.5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Pedone, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre d'un « droit climatique » dans les territoires : le rôle des collectivités décentralisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Doze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique d’un droit climatique au service de la trajectoire « 1.5 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pédone, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04354085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication des vulnérabilités littorales et inégalités environnementales. Une comparaison entre deux communes de France hexagonale et d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Laval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner les ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9782763735085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et renoncement -réflexions sur la complexité du droit des risques environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille - PUAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9782731408898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit du commerce international des produits chimiques: le rôle des lobbies industriels dans la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une société internationale en mutation: quels acteurs pour une nouvelle gouvernance?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.209-226, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes de produits entre le droit de l'OMC, le droit communautaire et le droit français (éco-certification, emballages)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'Organisation Mondiale du Commerce (OMC) et protection de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.265-287, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste pour un droit du piéton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04299489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques littoraux : à la recherche d’une « juste » indemnisation par le fonds Barnier - Réflexions à propos de la décision QPC n° 2018-698 QPC du 6 avril 2018, Syndicat secondaire Le Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard-Bouissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01943410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat urbain, énergie et droit de l’urbanisme – PLU(i) – Orientations d’Aménagement et de Programmation (OAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Demazeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gallafrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01354288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat urbain, énergie et droit de l’urbanisme – Règlement du PLU(i)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Demazeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallafrio Manon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01354285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat urbain, énergie et droit de l'urbanisme - le SCoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Demazeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gallafrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01354275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat urbain, énergie et droit de l'urbanisme – PLU(i) Rapport de présentation et PADD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Demazeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gallafrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01354282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat urbain, énergie et droit de l’urbanisme – Fiche exemple Agen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Demazeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gallafrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01354293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux bouleversements climatiques. Penser ces changements en région Provence-Alpes-Côte d’Azur (Cahier du GREC-SUD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Mias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Aubail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR Climat). 2024, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des outils et politiques de gestion des risques littoraux en termes d'inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Doze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Interdisciplinaire en Environnement et Urbanisme (LIEU); Projet Inégalitto-Fondation de France 2020 - Quels littoraux pour demain?. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités du LIEU 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Aix Marseille Univ, LIEU. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Laure Lambert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités à l’érosion littorale : cartographie de quatre cas antillais et métropolitains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, varia (136), pp. 97-116. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.9043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques littoraux : à la recherche d'une juste indemnisation par le fonds Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard-Bouissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44, p. 89-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice climatique et démocratie environnementale - Les inégalités d’accès au droit des populations vulnérables aux risques littoraux – quelques éléments de comparaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.24149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité des relocalisations des biens face à l’élévation du niveau de la mer : perceptions de nouveaux dispositifs de gouvernance du foncier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Vianey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (2018/3), pp.359--379. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2018.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité économique et sociale, facteur d’invisibilité des risques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riseo : risques études et observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RISEO, 2017-2, pp.97-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of legal vulnerability on environmental inequalities. A case study of coastal populations in Guadeloupe (French Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cé Cilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 349 (6-7), pp.351 - 358. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier risques sanitaires liés aux sols pollués et renouvellement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ZIEE - un nouveau moyen d'imposer des projets économiques dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°222, p.150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la prise en compte des sols dans les documents d’urbanisme : application à deux communes du bassin minier de Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les Observatoires Hommes-Milieux, 33, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plan Climat Energie Territorial, nouvel outil des politiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.7-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté d'expression et risques contentieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 173, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGM : des transpositions tant attendues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lamy - Droit de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 et 61, non précisées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00253879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau droit des sols pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de France nature environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00253873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment introduire des critères de développement durable dans les opérations d'aménagement urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.759-765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation des outils de protection : quels risques pour le patrimoine montagnard ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation constitutionnelle et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00253834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer des modèles juridiques pour faire advenir des modes de sobriété plus justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir habiter la terre et ses limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Future Earth, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04837255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sobriété énergétique, préalable indispensable des politiques publiques de transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2023 de l’OHM BMP et Transition énergétique en région Sud-PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Meyreuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZAN (Zéro Artificialisation Nette) - Cadre réglementaire, concepts et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'objectif ZAN, nouvel horizon du réaménagement des territoires ? - journée d'étude du LIEU - UR889</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03868480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participative gis to increase resilience of coastal environments with non-structural measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANEXT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participative process to decrease coastal vulnerabilities and optimize land use transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th ERSA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ajmone-Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorités économiques contre limitation des émissions de CO2 : la prise en compte ambiguë du changement climatique par le juge administratif français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle du juge dans le développement du droit de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des cosmétiques et des parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde sur « la responsabilité des fabricants de produits cosmétiques au service de la protection des consommateurs et de l'environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00285362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réhabilitation des sites pollués : erreurs du passé, enjeux du futur, balbutiements du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à la Faculté de droit et de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00285356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des quartiers durables dans une cité harmonieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens territoriaux de Strasbourg - Association des urbanistes des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00285365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux de la gestion des déchets urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communauté d'Agglomération Toulon Provence Méditerranée (TPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00285366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil quality assessment for spatial planning in urban and periurban areas (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress of the European Confederation of Soil Science Societies (EUROSOIL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter les territoires au changement climatique -outils juridiques d'urbanisme et d'aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Demazeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Doze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Cobourg-Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Debrye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Territorial Editions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre du &amp;quot;droit climatique&amp;quot; dans les territoires : le rôle des collectivités décentralisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique d'un droit climatique au service de la trajectoire 1.5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Pedone, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre d'un « droit climatique » dans les territoires : le rôle des collectivités décentralisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Doze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique d’un droit climatique au service de la trajectoire « 1.5 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pédone, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04354085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication des vulnérabilités littorales et inégalités environnementales. Une comparaison entre deux communes de France hexagonale et d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Laval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner les ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9782763735085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et renoncement -réflexions sur la complexité du droit des risques environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille - PUAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9782731408898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit du commerce international des produits chimiques: le rôle des lobbies industriels dans la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une société internationale en mutation: quels acteurs pour une nouvelle gouvernance?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.209-226, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes de produits entre le droit de l'OMC, le droit communautaire et le droit français (éco-certification, emballages)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'Organisation Mondiale du Commerce (OMC) et protection de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.265-287, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste pour un droit du piéton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04299489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques littoraux : à la recherche d’une « juste » indemnisation par le fonds Barnier - Réflexions à propos de la décision QPC n° 2018-698 QPC du 6 avril 2018, Syndicat secondaire Le Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard-Bouissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01943410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat urbain, énergie et droit de l'urbanisme – PLU(i) Rapport de présentation et PADD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Demazeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gallafrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01354282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat urbain, énergie et droit de l’urbanisme – Fiche exemple Agen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Demazeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gallafrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01354293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat urbain, énergie et droit de l’urbanisme – Règlement du PLU(i)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Demazeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallafrio Manon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01354285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat urbain, énergie et droit de l'urbanisme - le SCoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Demazeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gallafrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01354275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat urbain, énergie et droit de l’urbanisme – PLU(i) – Orientations d’Aménagement et de Programmation (OAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Demazeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gallafrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01354288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux bouleversements climatiques. Penser ces changements en région Provence-Alpes-Côte d’Azur (Cahier du GREC-SUD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Mias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Aubail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR Climat). 2024, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des outils et politiques de gestion des risques littoraux en termes d'inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Doze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Interdisciplinaire en Environnement et Urbanisme (LIEU); Projet Inégalitto-Fondation de France 2020 - Quels littoraux pour demain?. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités du LIEU 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Aix Marseille Univ, LIEU. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.9043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473004v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernard-Bouissi&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2018.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768725v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233; Cilia Claeys" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080064v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ferrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227192v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert-Habib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourlier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heinzlef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285362v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03124103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Demazeux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Doze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Cobourg-Goz&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Debrye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03608239v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rouadjia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-03079287v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110316v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04299489v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354288v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gallafrio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallafrio Manon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354275v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354293v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03164270v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487070v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.9043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474930v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernard-Bouissi&#232;res" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473004v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24149" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2018.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768725v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233; Cilia Claeys" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ferrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert-Habib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourlier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heinzlef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03124103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Demazeux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Doze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Cobourg-Goz&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Debrye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03608239v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rouadjia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-03079287v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110316v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04299489v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354282v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gallafrio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallafrio Manon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354275v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03164270v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487070v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>