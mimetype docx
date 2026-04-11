--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High host density promotes ash dieback</w:t>
+                <w:t xml:space="preserve">Modeling plant phenotypic plasticity and its underlying genetic architecture: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sebastian Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 74 (5), pp.1366-1375. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (8), pp.2239-2251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.14099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012488v1</w:t>
+                <w:t xml:space="preserve">hal-05087340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling plant phenotypic plasticity and its underlying genetic architecture: a comparative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High host density promotes ash dieback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Arenas</w:t>
+                <w:t xml:space="preserve">François Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Djabali</w:t>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Rincent</w:t>
+                <w:t xml:space="preserve">Noël Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cubry</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 76 (8), pp.2239-2251. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (5), pp.1366-1375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.14099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087340v1</w:t>
+                <w:t xml:space="preserve">hal-05012488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCQR : Enhancing the Processing and Analysis of Quantitative Proteomics Data by Incorporating Chromatography and Mass Spectrometry Information</w:t>
               </w:r>
@@ -409,51 +409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -543,51 +543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -651,51 +651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-off between predictive performance and FDR control for high-dimensional Gaussian model selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (2), pp.2886-2930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -723,940 +723,940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978309v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity QTLs specifically contribute to the genotype × water availability interaction in maize</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of cell-wall related genes is highly variable and correlates with sepal morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diego A Hartasánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Battu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Soraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Delgado-Vaquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-023-04458-z⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (93), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002996v2</w:t>
+                <w:t xml:space="preserve">hal-04248384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A localized osmotic stress activates systemic responses to N-limitation in Medicago truncatula-Sinorhizobium symbiotic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Tancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1288070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2023.1288070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of cell-wall related genes is highly variable and correlates with sepal morphology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charline Soraru</w:t>
+                <w:t xml:space="preserve">Plasticity QTLs specifically contribute to the genotype × water availability interaction in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abigail Delgado-Vaquera</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (93), </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136 (11), pp.228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-023-04458-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248384v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002996v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cell wall-associated gene network shapes leaf boundary domains</w:t>
+                <w:t xml:space="preserve">Analyzing Multifactorial RNA-Seq Experiments with DiCoExpress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bouré</w:t>
+                <w:t xml:space="preserve">Kevin Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+                <w:t xml:space="preserve">Christine Paysant-Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Goussot</w:t>
+                <w:t xml:space="preserve">Benoît Castandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Adroher</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.200359⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185, pp.e62566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/62566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737566v1</w:t>
+                <w:t xml:space="preserve">hal-04274577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive map of preferentially located motifs reveals distinct proximal cis -regulatory elements in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rozière</w:t>
+                <w:t xml:space="preserve">Cécile Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Guichard</w:t>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coursol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.976371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2022.976371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Multifactorial RNA-Seq Experiments with DiCoExpress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Untargeted metabolomic analyses reveal the diversity and plasticity of the specialized metabolome in seeds of different Camelina sativa genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Baudry</w:t>
+                <w:t xml:space="preserve">Léa Barreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Paysant-Le Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Colella</w:t>
+                <w:t xml:space="preserve">François Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Castandet</w:t>
+                <w:t xml:space="preserve">Jean‐chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Mauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 185, pp.e62566. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (1), pp.147-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/62566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274577v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomic analyses reveal the diversity and plasticity of the specialized metabolome in seeds of different Camelina sativa genotypes</w:t>
+                <w:t xml:space="preserve">A cell wall-associated gene network shapes leaf boundary domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
+                <w:t xml:space="preserve">Nathalie Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Barreda</w:t>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Perreau</w:t>
+                <w:t xml:space="preserve">Magali Goussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐chrisologue Totozafy</w:t>
+                <w:t xml:space="preserve">Bernard Adroher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Mauve</w:t>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 110 (1), pp.147-165. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (11), pp.dev200359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.15662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.200359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738690v1</w:t>
+                <w:t xml:space="preserve">hal-03737566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusarium graminearum infection strategy in wheat involves a highly conserved genetic program that controls the expression of a core effectome</w:t>
               </w:r>
@@ -1681,51 +1681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Alouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1910,64 +1910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic control of nodule formation by plant nitrogen demand requires autoregulation-dependent and independent mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2070,51 +2070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Perduca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2289,230 +2289,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune-focused multi-omics analysis of prostate cancer: leukocyte Ig-Like receptors are associated with disease progression</w:t>
+                <w:t xml:space="preserve">Omics data reveal putative regulators of einkorn grain protein composition under sulfur deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Vittrant</w:t>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bergeron</w:t>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Eduardo Molina</w:t>
+                <w:t xml:space="preserve">Victor Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Leclercq</w:t>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier-Philippe Légaré</w:t>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (1), pp.1851950. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (2), pp.501-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2020.1851950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219229v1</w:t>
+                <w:t xml:space="preserve">hal-02553742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiCoExpress: a tool to process multifactorial RNAseq experiments from quality controls to co-expression analysis through differential analysis based on contrasts inside GLM models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paysant-Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2540,1276 +2540,1276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immediate targets of ETTIN suggest a key role for pectin methylesterase inhibitors in the control of Arabidopsis gynecium development</w:t>
+                <w:t xml:space="preserve">Landscape of the Noncoding Transcriptome Response of Two Arabidopsis Ecotypes to Phosphate Starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Andres Robin</w:t>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu C Reymond</w:t>
+                <w:t xml:space="preserve">Coline Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Brunoud</w:t>
+                <w:t xml:space="preserve">Thomas Roulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
+                <w:t xml:space="preserve">Marc Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Moneger</w:t>
+                <w:t xml:space="preserve">Laetitia Scalisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (7), pp.1771937. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (3), pp.1058-1072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15592324.2020.1771937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.20.00446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03068443v1</w:t>
+                <w:t xml:space="preserve">cea-02962421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape of the Noncoding Transcriptome Response of Two Arabidopsis Ecotypes to Phosphate Starvation</w:t>
+                <w:t xml:space="preserve">Immediate targets of ETTIN suggest a key role for pectin methylesterase inhibitors in the control of Arabidopsis gynecium development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Blein</w:t>
+                <w:t xml:space="preserve">Amélie Andres Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Balzergue</w:t>
+                <w:t xml:space="preserve">Mathieu C Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Roulé</w:t>
+                <w:t xml:space="preserve">Géraldine Brunoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gabriel</w:t>
+                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Scalisi</w:t>
+                <w:t xml:space="preserve">Françoise Moneger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 183 (3), pp.1058-1072. </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.1771937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.20.00446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15592324.2020.1771937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02962421v1</w:t>
+                <w:t xml:space="preserve">hal-03068443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of mature symbiotic nodules to the whole-plant systemic nitrogen signaling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immune-focused multi-omics analysis of prostate cancer: leukocyte Ig-Like receptors are associated with disease progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Quéré</w:t>
+                <w:t xml:space="preserve">Benjamin Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Clement</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Tauzin</w:t>
+                <w:t xml:space="preserve">Alain Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Eduardo Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier-Philippe Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa221⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.1851950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2020.1851950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921428v1</w:t>
+                <w:t xml:space="preserve">hal-03219229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Consequences of a Disruption in Cyto-Nuclear Coadaptation on the Molecular Response to a Nitrate Starvation in Arabidopsis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">Responses of mature symbiotic nodules to the whole-plant systemic nitrogen signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Aubé</w:t>
+                <w:t xml:space="preserve">Antoine Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Lornac</w:t>
+                <w:t xml:space="preserve">Gilles Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (5), pp.573. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (16), pp.5039-5052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants9050573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959209v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Transcriptomic Prognostic Signature by Machine Learning Using a Combination of Small Cohorts of Prostate Cancer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Consequences of a Disruption in Cyto-Nuclear Coadaptation on the Molecular Response to a Nitrate Starvation in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Collins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Bergeron</w:t>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Lornac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2020.550894⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants9050573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269716v1</w:t>
+                <w:t xml:space="preserve">hal-02959209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression predictions and networks in natural populations supports the omnigenic theory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">Identification of a Transcriptomic Prognostic Signature by Machine Learning Using a Combination of Small Cohorts of Prostate Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+                <w:t xml:space="preserve">Colin Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-06809-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2020.550894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902844v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics data reveal putative regulators of einkorn grain protein composition under sulfur deficiency</w:t>
+                <w:t xml:space="preserve">Gene expression predictions and networks in natural populations supports the omnigenic theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martre</w:t>
+                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Hatte</w:t>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leroy</w:t>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 183 (2), pp.501-516. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.19.00842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-06809-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553742v1</w:t>
+                <w:t xml:space="preserve">hal-02902844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ transcriptomic and metabolomic study of the loss of photosynthesis in the leaves of mixotrophic plants exploiting fungi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-Scale Automatic Feature Selection for Biomarker Discovery in High-Dimensional OMICs Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Lallemand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Gilard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Gilard</w:t>
+                <w:t xml:space="preserve">Marie Pier Scott Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Gakière</w:t>
+                <w:t xml:space="preserve">Olivier Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98 (5), pp.826-841. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.14276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.00452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617745v1</w:t>
+                <w:t xml:space="preserve">hal-02623625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Automatic Feature Selection for Biomarker Discovery in High-Dimensional OMICs Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ transcriptomic and metabolomic study of the loss of photosynthesis in the leaves of mixotrophic plants exploiting fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+                <w:t xml:space="preserve">Félix Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pier Scott Boyer</w:t>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perin</w:t>
+                <w:t xml:space="preserve">Bertrand Gakière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.452. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (5), pp.826-841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2019.00452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623625v1</w:t>
+                <w:t xml:space="preserve">hal-02617745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling uncertainty versus method uncertainty: A general framework with applications to omics biomarker selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Klau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3882,90 +3882,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel cytonuclear combinations modify Arabidopsis thaliana seed physiology and vigor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Boussardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.32. </w:t>
@@ -4029,77 +4029,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (12), pp.e0227011. </w:t>
@@ -4131,429 +4131,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining laser-assisted microdissection (LAM) and RNA-seq allows to perform a comprehensive transcriptomic analysis of epidermal cells of Arabidopsis embryo</w:t>
+                <w:t xml:space="preserve">Genetic variability of the phloem sap metabolite content of maize (Zea mays L.) during the kernel-filling period (vol 252, pg 347, 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaori Sakai</w:t>
+                <w:t xml:space="preserve">Zhazira Yesbergenova-Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+                <w:t xml:space="preserve">Sylvie Dinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néro Borrega</w:t>
+                <w:t xml:space="preserve">Isabelle Quillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+                <w:t xml:space="preserve">Patrick P. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14, pp.10. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 272, pp.207-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13007-018-0275-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625394v1</w:t>
+                <w:t xml:space="preserve">hal-02618059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome reprogramming due to the introduction of a barley telosome into bread wheat affects more barley genes than wheat</w:t>
+                <w:t xml:space="preserve">Combining laser-assisted microdissection (LAM) and RNA-seq allows to perform a comprehensive transcriptomic analysis of epidermal cells of Arabidopsis embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Rey</w:t>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Keeble-Gagnère</w:t>
+                <w:t xml:space="preserve">Néro Borrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslava Karafiatova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan Vrána</w:t>
+                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pbi.12913⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-018-0275-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621747v1</w:t>
+                <w:t xml:space="preserve">hal-02625394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of the phloem sap metabolite content of maize (Zea mays L.) during the kernel-filling period (vol 252, pg 347, 2016)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptome reprogramming due to the introduction of a barley telosome into bread wheat affects more barley genes than wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhazira Yesbergenova-Cuny</w:t>
+                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dinant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Gabriel Keeble-Gagnère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Quillere</w:t>
+                <w:t xml:space="preserve">Miroslava Karafiatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick P. Armengaud</w:t>
+                <w:t xml:space="preserve">Jan Vrána</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 272, pp.207-207. </w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (10), pp.1767-1777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.04.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pbi.12913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618059v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome analysis in Hevea brasiliensis latex revealed changes in hormone signalling pathways during ethephon stimulation and consequent Tapping Panel Dryness</w:t>
               </w:r>
@@ -4712,51 +4712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Pateyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Krapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4801,747 +4801,747 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the estimation of mixtures of Poisson regression models with large number of components</w:t>
+                <w:t xml:space="preserve">Cytonuclear interactions affect adaptive traits of the annual plant Arabidopsis thaliana in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Papastamoulis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+                <w:t xml:space="preserve">Fabrice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elise Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Wenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Botran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2014.07.005⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (13), pp.3687-3682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1520687113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532512v1</w:t>
+                <w:t xml:space="preserve">hal-01294000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic data sets for the identification of key ingredients for RNA-seq differential analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (1), pp.65-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bib/bbw092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of the phloem sap metabolite content of maize ([i]Zea mays[/i] L.) during the kernel-filling period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhazira Yesbergenova-Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Quillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 252, pp.347-357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plantsci.2016.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered DNA methylation associated with an abnormal liver phenotype in a cattle model with a high incidence of perinatal pathologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the estimation of mixtures of Poisson regression models with large number of components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Panagiotis Papastamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep38869⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.97-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2014.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633915v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytonuclear interactions affect adaptive traits of the annual plant Arabidopsis thaliana in the field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered DNA methylation associated with an abnormal liver phenotype in a cattle model with a high incidence of perinatal pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Barillot</w:t>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Wenes</w:t>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Botran</w:t>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113 (13), pp.3687-3682. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.38869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1520687113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep38869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294000v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-expression analysis of high-throughput transcriptome sequencing data with Poisson mixture models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5640,51 +5640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Tariq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (Database issue), pp.D1010-D1017. </w:t>
@@ -5716,472 +5716,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpectedly low nitrogen acquisition and absence of root architecture adaptation to nitrate supply in a [i]Medicago truncatula[/i] highly branched root mutant</w:t>
+                <w:t xml:space="preserve">Salmonella enterica Flagellin Is Recognized via FLS2 and Activates PAMP-Triggered Immunity in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bourion</w:t>
+                <w:t xml:space="preserve">Ana Victoria Garcia Malervi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Martin</w:t>
+                <w:t xml:space="preserve">Amélie Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri de Larambergue</w:t>
+                <w:t xml:space="preserve">Adam Schikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Jacquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Aubert</w:t>
+                <w:t xml:space="preserve">Jean Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Pateyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru124⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.657 - 674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mp/sst145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197628v1</w:t>
+                <w:t xml:space="preserve">hal-01197624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of Arabidopsis immune-related MAPKs uncovers a role for MPK3 as negative regulator of inducible defences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpectedly low nitrogen acquisition and absence of root architecture adaptation to nitrate supply in a [i]Medicago truncatula[/i] highly branched root mutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
+                <w:t xml:space="preserve">Chantal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Victoria Garcia</w:t>
+                <w:t xml:space="preserve">Henri de Larambergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bigeard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rim Zaag</w:t>
+                <w:t xml:space="preserve">Françoise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Bueso</w:t>
+                <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (6), pp.R87. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (9), pp.2365-2380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2014-15-6-r87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631808v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella enterica Flagellin Is Recognized via FLS2 and Activates PAMP-Triggered Immunity in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Functional analysis of Arabidopsis immune-related MAPKs uncovers a role for MPK3 as negative regulator of inducible defences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Victoria Garcia Malervi</w:t>
+                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Charrier</w:t>
+                <w:t xml:space="preserve">Anna Victoria Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Schikora</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Pateyron</w:t>
+                <w:t xml:space="preserve">Eduardo Bueso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (4), pp.657 - 674. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (6), pp.R87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mp/sst145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/gb-2014-15-6-r87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197624v1</w:t>
+                <w:t xml:space="preserve">hal-02631808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Model Selection and Regularization Approaches to Variable Selection in Model-Based Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Maugis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6258,51 +6258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stevenn Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6745,830 +6745,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiChIPmixHMM: an R package for ChIP-chip data analysis modeling spatial dependencies and multiple replicates</w:t>
+                <w:t xml:space="preserve">Genetic variability of berry size in grapevine (Vitis vinifera L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Berard</w:t>
+                <w:t xml:space="preserve">Cléa Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Seifert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane D. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-14-271⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (2), pp.208-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajgw.12021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190745v1</w:t>
+                <w:t xml:space="preserve">hal-01223540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of berry size in grapevine (Vitis vinifera L.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">MultiChIPmixHMM: an R package for ChIP-chip data analysis modeling spatial dependencies and multiple replicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (2), pp.208-220. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ajgw.12021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-14-271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223540v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gene-phenotype network based on genetic variability for drought responses reveals key physiological processes in controlled and natural environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SelvarClustMV: Variable selection approach in model-based clustering allowing for missing values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rengel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pelletier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (2), pp.21-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644423v1</w:t>
+                <w:t xml:space="preserve">hal-00972003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SelvarClustMV: Variable selection approach in model-based clustering allowing for missing values</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Light-Regulated Genetic Module Was Recruited to Carpel Development in Arabidopsis following a Structural Change to SPATULA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Brunoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime F. Martinez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (7), pp.2812 - 2825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.112.097915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00972003v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Light-Regulated Genetic Module Was Recruited to Carpel Development in Arabidopsis following a Structural Change to SPATULA</w:t>
+                <w:t xml:space="preserve">Inférence de réseaux de régulation de gènes au travers de scores étendus dans les réseaux bayésiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+                <w:t xml:space="preserve">Jimmy Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Brunoud</w:t>
+                <w:t xml:space="preserve">Brigitte Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chauvet</w:t>
+                <w:t xml:space="preserve">Matthieu Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime F. Martinez-Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+                <w:t xml:space="preserve">Damien Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.112.097915⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (6), pp.679-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.26.679-708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003413v1</w:t>
+                <w:t xml:space="preserve">hal-01197611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférence de réseaux de régulation de gènes au travers de scores étendus dans les réseaux bayésiens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A gene-phenotype network based on genetic variability for drought responses reveals key physiological processes in controlled and natural environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vignes</w:t>
+                <w:t xml:space="preserve">David Rengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Leroux</w:t>
+                <w:t xml:space="preserve">Sandrine Arribat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Loudet</w:t>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ria.26.679-708⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e45249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01197611v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression variation in connected recombinant populations of Arabidopsis thaliana highlights distinct transcriptome architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Cubillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Yansouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmid Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7775,51 +7775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Maugis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (10), pp.1374-1387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7878,51 +7878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter to the Editor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Maugis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7967,291 +7967,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Classification for Tiling Arrays: ChIP-chip and Transcriptome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of BAC end sequences in oak, a keystone forest tree species, providing insight into the composition of its genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Brunaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Robin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Boussardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2202/1544-6115.1692⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190201v1</w:t>
+                <w:t xml:space="preserve">hal-02646702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of BAC end sequences in oak, a keystone forest tree species, providing insight into the composition of its genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+                <w:t xml:space="preserve">Unsupervised Classification for Tiling Arrays: ChIP-chip and Transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lesur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Boussardon</w:t>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Bitton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12, 13 p. </w:t>
+              <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2202/1544-6115.1692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646702v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive inheritance of histone modifications in Arabidopsis thaliana intra-specific hybrids</w:t>
               </w:r>
@@ -8263,77 +8263,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali M. Banaei Moghaddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 67 (4), pp.691-700. </w:t>
@@ -8384,51 +8384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter to the editor: ''{A} framework for feature selection in clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Maugis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8482,2053 +8482,2053 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00666845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic approach to study floral development genes in Rosa sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikhlak Ahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bérard</w:t>
+                <w:t xml:space="preserve">Annick Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Sarazin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+                <w:t xml:space="preserve">Arnaud A. Remay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383147v1</w:t>
+                <w:t xml:space="preserve">hal-00753396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic approach to study floral development genes in Rosa sp.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annick Dubois</w:t>
+                <w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud A. Remay</w:t>
+                <w:t xml:space="preserve">Ikhlak Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Raymond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chauvet</w:t>
+                <w:t xml:space="preserve">Alexis Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (12), </w:t>
+              <w:t xml:space="preserve">The EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (10), pp.1928-1938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753396v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic Analysis Highlights Time-specific Embryonic Adaptation of Mice to the Lack of PrP</w:t>
+                <w:t xml:space="preserve">Brain transcriptional stability upon prion protein-encoding gene invalidation in zygotic or adult mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manal Khalife</w:t>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sead Chadi</w:t>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Lefevre</w:t>
+                <w:t xml:space="preserve">Gaëlle Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/pri.12773⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, online (july), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339362v1</w:t>
+                <w:t xml:space="preserve">hal-01193445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain transcriptional stability upon prion protein-encoding gene invalidation in zygotic or adult mouse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+                <w:t xml:space="preserve">Comparative transcriptomics of drought responses in Populus: a meta-analysis of genome-wide expression profiling in mature leaves and root apices across two genotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Tilly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederique Bitton</w:t>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 11, online (july), Non paginé. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-448⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193445v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomics of drought responses in Populus: a meta-analysis of genome-wide expression profiling in mature leaves and root apices across two genotypes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic Analysis Highlights Time-specific Embryonic Adaptation of Mice to the Lack of PrP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+                <w:t xml:space="preserve">Manal Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Tisserant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Lucas Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (1), pp.630. </w:t>
+              <w:t xml:space="preserve">Prion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (3), Non spécifié. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/pri.12773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663875v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de variables pour la classification par mélanges gaussiens pour prédire la fonction des gènes orphelins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Identification of germinal disk region derived genes potentially involved in hen fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Lecharny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue MODULAD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76 (11), pp.1043-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.21062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197529v1</w:t>
+                <w:t xml:space="preserve">hal-02666532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of germinal disk region derived genes potentially involved in hen fertility</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Mélanges gaussiens bidimensionnels pour la comparaison de deux échantillons de chromatine immunoprécipitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue MODULAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40, pp.53-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666532v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanges gaussiens bidimensionnels pour la comparaison de deux échantillons de chromatine immunoprécipitée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Sélection de variables pour la classification par mélanges gaussiens pour prédire la fonction des gènes orphelins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Maugis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra To</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Roudier</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Colot</w:t>
+                <w:t xml:space="preserve">Alain Lecharny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue MODULAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 40, pp.53-68</w:t>
+              <w:t xml:space="preserve">, 2009, 40, pp.69-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197565v1</w:t>
+                <w:t xml:space="preserve">hal-01197529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome Analysis Describing New Immunity and Defense Genes in Peripheral Blood Mononuclear Cells of Rheumatoid Arthritis Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of the hazard function in a semiparametric model with covariate measurement error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006803⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.87-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps:2008004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197552v1</w:t>
+                <w:t xml:space="preserve">hal-00480192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the hazard function in a semiparametric model with covariate measurement error</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Transcriptome Analysis Describing New Immunity and Defense Genes in Peripheral Blood Mononuclear Cells of Rheumatoid Arthritis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Olaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lasbleiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13, pp.87-114. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (8), pp.e6803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ps:2008004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480192v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential gene expression of the honey bee Apis mellifera associated with Varroa destructor infection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ChIPmix: mixture model of regressions for two-color ChIP-chip analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-301⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (16), pp.i181-i186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659274v1</w:t>
+                <w:t xml:space="preserve">hal-01197653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChIPmix: mixture model of regressions for two-color ChIP-chip analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differential gene expression of the honey bee Apis mellifera associated with Varroa destructor infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Navajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E. Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (16), pp.i181-i186. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197653v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic Signaling of the Plant Nitrogen Status Triggers Specific Transcriptome Responses Depending on the Nitrogen Source in Medicago truncatula.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Normalization for triple-target microarray experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Freixes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Elftieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Jeudy</w:t>
+                <w:t xml:space="preserve">Fréderic Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.107.115667⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-9-216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275798v1</w:t>
+                <w:t xml:space="preserve">hal-01197566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalization for triple-target microarray experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+                <w:t xml:space="preserve">Transcriptional and Metabolic Adjustments in ADP-Glucose pyrophosphorylase -deficient bt2 Maize kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Cossegal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Aubert</w:t>
+                <w:t xml:space="preserve">Pierre Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Magniette</w:t>
+                <w:t xml:space="preserve">Sylvie Mbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-9-216⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 146 (4), pp.1553-1570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.107.112698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197566v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional and Metabolic Adjustments in ADP-Glucose pyrophosphorylase -deficient bt2 Maize kernels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systemic Signaling of the Plant Nitrogen Status Triggers Specific Transcriptome Responses Depending on the Nitrogen Source in Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Cossegal</w:t>
+                <w:t xml:space="preserve">Sandra Freixes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chambrier</w:t>
+                <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mbelo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 146 (4), pp.1553-1570. </w:t>
+              <w:t xml:space="preserve">, 2008, 146 (4), pp.2020-2035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.107.112698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.107.115667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412597v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for the genes involved in oocyte maturation and early embryo development in the hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9, pp.1-20. </w:t>
@@ -10592,77 +10592,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36, pp.D986-D990. </w:t>
@@ -10713,77 +10713,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-scale Arabidopsis promoter array identifies targets of the histone acetyltransferase GCN5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Benhamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Servet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10847,90 +10847,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of CATMA transcriptome data identifies hundreds of novel functional genes and improves gene models in the Arabidopsis genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (401), pp.1-9. </w:t>
@@ -11007,51 +11007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Farrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11141,64 +11141,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sulmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Cabello-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8, pp.450. </w:t>
@@ -11275,64 +11275,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice de Almeida Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (3), pp.447-458. </w:t>
@@ -11540,64 +11540,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de données biologiques. Approches informatiques et statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-1789480306</w:t>
             </w:r>
           </w:p>
@@ -11656,77 +11656,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering of co-expressed genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Choice and Model Aggregation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11764,64 +11764,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques statistique pour l’analyse du transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique pour l’analyse du transcriptome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11891,51 +11891,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival data: 1) taking into account the measurement error of the covariate 2) non-parametric estimation of the hazard function by model slection. Application to the Hiroshima data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. 2001. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11994,51 +11994,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches statistiques pour l'analyse de données génomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université d'Évry-Val-d'Essonne, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12225,51 +12225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Arenas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c01119" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501202v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rocher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Philippe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01852-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978309v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lacroix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJS2260" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002996v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04458-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tancelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1288070" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248384v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A Hartas&#225;nchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Battu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Soraru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Delgado-Vaquera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.327" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bour&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200359" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rozi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.976371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baudry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Castandet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62566" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barreda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15662" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Alouane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031914" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica de Marco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Thorpe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020745" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tauzin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Karouani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Nigg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab374" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03357461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blanchard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2020-0105" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Arnal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219229v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vittrant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergeron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Eduardo Molina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Leclercq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Philippe L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1851950" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00611-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068443v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres Robin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C Reymond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brunoud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moneger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2020.1771937" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02962421v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roul&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Scalisi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00446" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921428v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa221" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959209v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aub&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9050573" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269716v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Collins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.550894" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617745v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lallemand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14276" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623625v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pier Scott Boyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00452" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Klau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boulesteix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hoffmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201800309" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557423v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benamar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Keeble-Gagn&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Karafiatova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12913" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618059v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhazira Yesbergenova-Cuny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quillere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Armengaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.04.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624945v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Montoro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangyang Wu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Favreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Herlinawati" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labrune" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26854-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625219v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Farjad" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pateyron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Krapp" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113364" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532512v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papastamoulis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2014.07.005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1SM7D6T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armengaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.08.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN6Z6FLH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633915v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38869" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294000v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Barillot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Wenes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Botran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520687113" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108821v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu845" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197628v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru124" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197624v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Victoria Garcia Malervi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst145" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E. Raftery" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609312v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9383-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197631v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lange" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Sement" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chicher" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004564" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063227v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pasquet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaouch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macadr&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balzergue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huguet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-629" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209978v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bruneau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12787" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190745v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seifert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-271" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223540v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Nicolas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12021" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644423v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arribat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hourlier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045249" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972003v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Sandra" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003413v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Brunoud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime F. Martinez-Garcia" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.097915" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197611v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.679-708" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B3C9A0582820211B101310072FAA078F98BA15E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189696v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Khalili" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-117" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000046v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2012.01.027" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666826v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2011.05.004" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KM7N46B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944081v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raftery Adrian" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190201v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1692" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646702v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-292" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645621v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M. Banaei Moghaddam" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04628.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666845v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2011.tm10681" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04383147v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753396v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028455" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339362v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Khalife" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lefevre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.12773" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193445v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-448" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197529v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecharny" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197565v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197552v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Teixeira" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lasbleiz" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacq" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006803" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480192v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Taupin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008004" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659274v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Navajas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Migeon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alaux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Robinson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-301" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197653v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn280" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275798v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.115667" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197566v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Magniette" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-216" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412597v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cossegal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mbelo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.112698" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203869v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagnot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm757" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659090v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Servet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03606.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668276v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Aubourg" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-401" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663914v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Turck" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Farrona" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030086" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264268v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ramel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-450" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682347v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jammes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida Engler" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02532.x" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679636v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaoui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175499v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/integration-de-donnees-biologiques/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789928v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2247/model-choice-and-model-aggregation.html" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222881v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/sciences-de-la-vie/informatique-pour-l-analyse-du-transcriptome/boulicaut/descriptif-9782746208506" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832527v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806029v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Arenas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c01119" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501202v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rocher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Philippe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01852-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978309v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lacroix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJS2260" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248384v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A Hartas&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Battu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Soraru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Delgado-Vaquera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.327" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Lambert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tancelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1288070" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002996v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04458-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baudry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Castandet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62566" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400803v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rozi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.976371" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barreda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15662" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737566v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bour&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200359" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Alouane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031914" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica de Marco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Thorpe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020745" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tauzin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Karouani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Nigg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab374" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03357461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blanchard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2020-0105" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Arnal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00611-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02962421v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roul&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Scalisi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00446" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres Robin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C Reymond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brunoud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moneger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2020.1771937" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vittrant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergeron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Eduardo Molina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Leclercq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Philippe L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1851950" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa221" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aub&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9050573" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269716v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Collins" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.550894" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623625v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pier Scott Boyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00452" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lallemand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14276" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Klau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boulesteix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hoffmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201800309" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557423v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benamar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618059v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhazira Yesbergenova-Cuny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quillere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Armengaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.04.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621747v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Keeble-Gagn&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Karafiatova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12913" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624945v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Montoro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangyang Wu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Favreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Herlinawati" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labrune" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26854-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625219v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Farjad" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pateyron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Krapp" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113364" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294000v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Barillot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Wenes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Botran" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520687113" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363555v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armengaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.08.007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN6Z6FLH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532512v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papastamoulis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2014.07.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1SM7D6T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633915v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38869" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108821v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu845" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197624v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Victoria Garcia Malervi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst145" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197628v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru124" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E. Raftery" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609312v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9383-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197631v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lange" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Sement" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chicher" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004564" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063227v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pasquet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaouch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macadr&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balzergue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huguet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-629" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209978v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bruneau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12787" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223540v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Nicolas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12021" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190745v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seifert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-271" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972003v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Sandra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003413v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Brunoud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime F. Martinez-Garcia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.097915" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197611v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.679-708" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B3C9A0582820211B101310072FAA078F98BA15E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644423v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arribat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hourlier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045249" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189696v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Khalili" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-117" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000046v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2012.01.027" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666826v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2011.05.004" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KM7N46B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944081v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raftery Adrian" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646702v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-292" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190201v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1692" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645621v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M. Banaei Moghaddam" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04628.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666845v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2011.tm10681" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753396v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028455" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04383147v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193445v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-448" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339362v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Khalife" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lefevre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.12773" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197565v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197529v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecharny" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480192v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Taupin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008004" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197552v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Teixeira" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lasbleiz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacq" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006803" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197653v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn280" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659274v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Navajas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Migeon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alaux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Robinson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-301" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197566v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Magniette" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-216" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412597v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cossegal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mbelo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.112698" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275798v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.115667" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203869v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagnot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm757" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659090v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Servet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03606.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668276v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Aubourg" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-401" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663914v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Turck" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Farrona" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030086" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264268v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ramel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-450" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682347v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jammes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida Engler" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02532.x" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679636v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaoui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175499v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/integration-de-donnees-biologiques/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789928v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2247/model-choice-and-model-aggregation.html" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222881v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/sciences-de-la-vie/informatique-pour-l-analyse-du-transcriptome/boulicaut/descriptif-9782746208506" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832527v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806029v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>