--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling plant phenotypic plasticity and its underlying genetic architecture: a comparative study</w:t>
+                <w:t xml:space="preserve">High host density promotes ash dieback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Arenas</w:t>
+                <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Djabali</w:t>
+                <w:t xml:space="preserve">François Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Rincent</w:t>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cubry</w:t>
+                <w:t xml:space="preserve">Noël Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 76 (8), pp.2239-2251. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (5), pp.1366-1375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.14099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087340v1</w:t>
+                <w:t xml:space="preserve">hal-05012488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High host density promotes ash dieback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling plant phenotypic plasticity and its underlying genetic architecture: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 74 (5), pp.1366-1375. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (8), pp.2239-2251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.14099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012488v1</w:t>
+                <w:t xml:space="preserve">hal-05087340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCQR : Enhancing the Processing and Analysis of Quantitative Proteomics Data by Incorporating Chromatography and Mass Spectrometry Information</w:t>
               </w:r>
@@ -409,51 +409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -543,51 +543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -651,51 +651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-off between predictive performance and FDR control for high-dimensional Gaussian model selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (2), pp.2886-2930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -723,940 +723,940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978309v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of cell-wall related genes is highly variable and correlates with sepal morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasticity QTLs specifically contribute to the genotype × water availability interaction in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego A Hartasánchez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.327⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136 (11), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-023-04458-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248384v1</w:t>
+                <w:t xml:space="preserve">hal-04002996v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A localized osmotic stress activates systemic responses to N-limitation in Medicago truncatula-Sinorhizobium symbiotic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Tancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1288070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2023.1288070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity QTLs specifically contribute to the genotype × water availability interaction in maize</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin</w:t>
+                <w:t xml:space="preserve">Expression of cell-wall related genes is highly variable and correlates with sepal morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego A Hartasánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Battu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Soraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abigail Delgado-Vaquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 136 (11), pp.228. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (93), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-023-04458-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002996v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Multifactorial RNA-Seq Experiments with DiCoExpress</w:t>
+                <w:t xml:space="preserve">A cell wall-associated gene network shapes leaf boundary domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Baudry</w:t>
+                <w:t xml:space="preserve">Nathalie Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Paysant-Le Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Colella</w:t>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Castandet</w:t>
+                <w:t xml:space="preserve">Magali Goussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Adroher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/62566⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (11), pp.dev200359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.200359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274577v1</w:t>
+                <w:t xml:space="preserve">hal-03737566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive map of preferentially located motifs reveals distinct proximal cis -regulatory elements in plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing Multifactorial RNA-Seq Experiments with DiCoExpress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Guichard</w:t>
+                <w:t xml:space="preserve">Kevin Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin</w:t>
+                <w:t xml:space="preserve">Christine Paysant-Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Coursol</w:t>
+                <w:t xml:space="preserve">Benoît Castandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.976371⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185, pp.e62566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/62566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400803v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomic analyses reveal the diversity and plasticity of the specialized metabolome in seeds of different Camelina sativa genotypes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comprehensive map of preferentially located motifs reveals distinct proximal cis -regulatory elements in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Barreda</w:t>
+                <w:t xml:space="preserve">Julien Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Perreau</w:t>
+                <w:t xml:space="preserve">Cécile Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐chrisologue Totozafy</w:t>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Mauve</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Coursol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 110 (1), pp.147-165. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.976371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.15662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.976371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738690v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cell wall-associated gene network shapes leaf boundary domains</w:t>
+                <w:t xml:space="preserve">Untargeted metabolomic analyses reveal the diversity and plasticity of the specialized metabolome in seeds of different Camelina sativa genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bouré</w:t>
+                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+                <w:t xml:space="preserve">Léa Barreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Goussot</w:t>
+                <w:t xml:space="preserve">François Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Adroher</w:t>
+                <w:t xml:space="preserve">Jean‐chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+                <w:t xml:space="preserve">Caroline Mauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 149 (11), pp.dev200359. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (1), pp.147-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.200359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737566v1</w:t>
+                <w:t xml:space="preserve">hal-03738690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusarium graminearum infection strategy in wheat involves a highly conserved genetic program that controls the expression of a core effectome</w:t>
               </w:r>
@@ -1681,51 +1681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Alouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1910,64 +1910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic control of nodule formation by plant nitrogen demand requires autoregulation-dependent and independent mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2070,51 +2070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Perduca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2289,230 +2289,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics data reveal putative regulators of einkorn grain protein composition under sulfur deficiency</w:t>
+                <w:t xml:space="preserve">Immune-focused multi-omics analysis of prostate cancer: leukocyte Ig-Like receptors are associated with disease progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+                <w:t xml:space="preserve">Benjamin Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martre</w:t>
+                <w:t xml:space="preserve">Alain Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Hatte</w:t>
+                <w:t xml:space="preserve">Oscar Eduardo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+                <w:t xml:space="preserve">Mickael Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leroy</w:t>
+                <w:t xml:space="preserve">Xavier-Philippe Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 183 (2), pp.501-516. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.1851950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.19.00842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2020.1851950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553742v1</w:t>
+                <w:t xml:space="preserve">hal-03219229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiCoExpress: a tool to process multifactorial RNAseq experiments from quality controls to co-expression analysis through differential analysis based on contrasts inside GLM models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paysant-Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2808,740 +2808,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune-focused multi-omics analysis of prostate cancer: leukocyte Ig-Like receptors are associated with disease progression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses of mature symbiotic nodules to the whole-plant systemic nitrogen signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Vittrant</w:t>
+                <w:t xml:space="preserve">Antoine Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bergeron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier-Philippe Légaré</w:t>
+                <w:t xml:space="preserve">Gilles Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2020.1851950⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (16), pp.5039-5052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219229v1</w:t>
+                <w:t xml:space="preserve">hal-02921428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of mature symbiotic nodules to the whole-plant systemic nitrogen signaling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Pervent</w:t>
+                <w:t xml:space="preserve">The Consequences of a Disruption in Cyto-Nuclear Coadaptation on the Molecular Response to a Nitrate Starvation in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Quéré</w:t>
+                <w:t xml:space="preserve">Fabien Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Clement</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Tauzin</w:t>
+                <w:t xml:space="preserve">Aurélia Lornac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 71 (16), pp.5039-5052. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants9050573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921428v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Consequences of a Disruption in Cyto-Nuclear Coadaptation on the Molecular Response to a Nitrate Starvation in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a Transcriptomic Prognostic Signature by Machine Learning Using a Combination of Small Cohorts of Prostate Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chardon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Lornac</w:t>
+                <w:t xml:space="preserve">Colin Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants9050573⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2020.550894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959209v1</w:t>
+                <w:t xml:space="preserve">hal-03269716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Transcriptomic Prognostic Signature by Machine Learning Using a Combination of Small Cohorts of Prostate Cancer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Gene expression predictions and networks in natural populations supports the omnigenic theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Collins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Bergeron</w:t>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2020.550894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-06809-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269716v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression predictions and networks in natural populations supports the omnigenic theory</w:t>
+                <w:t xml:space="preserve">Omics data reveal putative regulators of einkorn grain protein composition under sulfur deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Rogier</w:t>
+                <w:t xml:space="preserve">Victor Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (2), pp.501-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-06809-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902844v1</w:t>
+                <w:t xml:space="preserve">hal-02553742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Scale Automatic Feature Selection for Biomarker Discovery in High-Dimensional OMICs Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3631,51 +3631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ transcriptomic and metabolomic study of the loss of photosynthesis in the leaves of mixotrophic plants exploiting fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3765,51 +3765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling uncertainty versus method uncertainty: A general framework with applications to omics biomarker selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Klau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3882,90 +3882,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel cytonuclear combinations modify Arabidopsis thaliana seed physiology and vigor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Boussardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.32. </w:t>
@@ -4029,77 +4029,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (12), pp.e0227011. </w:t>
@@ -4131,429 +4131,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of the phloem sap metabolite content of maize (Zea mays L.) during the kernel-filling period (vol 252, pg 347, 2016)</w:t>
+                <w:t xml:space="preserve">Combining laser-assisted microdissection (LAM) and RNA-seq allows to perform a comprehensive transcriptomic analysis of epidermal cells of Arabidopsis embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhazira Yesbergenova-Cuny</w:t>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dinant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Quillere</w:t>
+                <w:t xml:space="preserve">Néro Borrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick P. Armengaud</w:t>
+                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 272, pp.207-207. </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.04.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13007-018-0275-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618059v1</w:t>
+                <w:t xml:space="preserve">hal-02625394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining laser-assisted microdissection (LAM) and RNA-seq allows to perform a comprehensive transcriptomic analysis of epidermal cells of Arabidopsis embryo</w:t>
+                <w:t xml:space="preserve">Transcriptome reprogramming due to the introduction of a barley telosome into bread wheat affects more barley genes than wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaori Sakai</w:t>
+                <w:t xml:space="preserve">Elodie Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néro Borrega</w:t>
+                <w:t xml:space="preserve">Gabriel Keeble-Gagnère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+                <w:t xml:space="preserve">Miroslava Karafiatova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vrána</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-018-0275-x⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (10), pp.1767-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbi.12913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625394v1</w:t>
+                <w:t xml:space="preserve">hal-02621747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome reprogramming due to the introduction of a barley telosome into bread wheat affects more barley genes than wheat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic variability of the phloem sap metabolite content of maize (Zea mays L.) during the kernel-filling period (vol 252, pg 347, 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
+                <w:t xml:space="preserve">Zhazira Yesbergenova-Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Keeble-Gagnère</w:t>
+                <w:t xml:space="preserve">Sylvie Dinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslava Karafiatova</w:t>
+                <w:t xml:space="preserve">Isabelle Quillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Vrána</w:t>
+                <w:t xml:space="preserve">Patrick P. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (10), pp.1767-1777. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 272, pp.207-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbi.12913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621747v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome analysis in Hevea brasiliensis latex revealed changes in hormone signalling pathways during ethephon stimulation and consequent Tapping Panel Dryness</w:t>
               </w:r>
@@ -4712,51 +4712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Pateyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Krapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4801,734 +4801,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytonuclear interactions affect adaptive traits of the annual plant Arabidopsis thaliana in the field</w:t>
+                <w:t xml:space="preserve">On the estimation of mixtures of Poisson regression models with large number of components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+                <w:t xml:space="preserve">Panagiotis Papastamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Barillot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1520687113⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.97-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2014.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294000v1</w:t>
+                <w:t xml:space="preserve">hal-01532512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic data sets for the identification of key ingredients for RNA-seq differential analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Rigaill</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+                <w:t xml:space="preserve">Eddy Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (1), pp.65-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bib/bbw092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of the phloem sap metabolite content of maize ([i]Zea mays[/i] L.) during the kernel-filling period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhazira Yesbergenova-Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Quillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 252, pp.347-357. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2016.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2016.08.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the estimation of mixtures of Poisson regression models with large number of components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered DNA methylation associated with an abnormal liver phenotype in a cattle model with a high incidence of perinatal pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Papastamoulis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2014.07.005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.38869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep38869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01532512v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered DNA methylation associated with an abnormal liver phenotype in a cattle model with a high incidence of perinatal pathologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytonuclear interactions affect adaptive traits of the annual plant Arabidopsis thaliana in the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Fabrice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+                <w:t xml:space="preserve">Elise Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+                <w:t xml:space="preserve">Estelle Wenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+                <w:t xml:space="preserve">Lucy Botran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.38869. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (13), pp.3687-3682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep38869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1520687113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633915v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-expression analysis of high-throughput transcriptome sequencing data with Poisson mixture models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5640,51 +5640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Tariq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (Database issue), pp.D1010-D1017. </w:t>
@@ -5716,472 +5716,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella enterica Flagellin Is Recognized via FLS2 and Activates PAMP-Triggered Immunity in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Unexpectedly low nitrogen acquisition and absence of root architecture adaptation to nitrate supply in a [i]Medicago truncatula[/i] highly branched root mutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Victoria Garcia Malervi</w:t>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Charrier</w:t>
+                <w:t xml:space="preserve">Chantal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Schikora</w:t>
+                <w:t xml:space="preserve">Henri de Larambergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bigeard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Pateyron</w:t>
+                <w:t xml:space="preserve">Françoise Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mp/sst145⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (9), pp.2365-2380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197624v1</w:t>
+                <w:t xml:space="preserve">hal-01197628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpectedly low nitrogen acquisition and absence of root architecture adaptation to nitrate supply in a [i]Medicago truncatula[/i] highly branched root mutant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional analysis of Arabidopsis immune-related MAPKs uncovers a role for MPK3 as negative regulator of inducible defences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Martin</w:t>
+                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri de Larambergue</w:t>
+                <w:t xml:space="preserve">Anna Victoria Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Jacquin</w:t>
+                <w:t xml:space="preserve">Jean Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Aubert</w:t>
+                <w:t xml:space="preserve">Eduardo Bueso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65 (9), pp.2365-2380. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (6), pp.R87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/gb-2014-15-6-r87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197628v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of Arabidopsis immune-related MAPKs uncovers a role for MPK3 as negative regulator of inducible defences</w:t>
+                <w:t xml:space="preserve">Salmonella enterica Flagellin Is Recognized via FLS2 and Activates PAMP-Triggered Immunity in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
+                <w:t xml:space="preserve">Ana Victoria Garcia Malervi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Victoria Garcia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Amélie Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Schikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Bueso</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Pateyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (6), pp.R87. </w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.657 - 674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2014-15-6-r87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mp/sst145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631808v1</w:t>
+                <w:t xml:space="preserve">hal-01197624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Model Selection and Regularization Approaches to Variable Selection in Model-Based Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Maugis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6258,51 +6258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stevenn Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6343,1232 +6343,1232 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RNA helicases AtMTR4 and HEN2 target specific subsets of nuclear transcripts for degradation by the nuclear exosome in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Differential gene expression and metabolomic analyses of Brachypodium distachyon infected by deoxynivalenol producing and non-producing strains of Fusarium graminearum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heike Lange</w:t>
+                <w:t xml:space="preserve">J.C. Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Zuber</w:t>
+                <w:t xml:space="preserve">S. Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François M. Sement</w:t>
+                <w:t xml:space="preserve">C. Macadré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Chicher</w:t>
+                <w:t xml:space="preserve">S. Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Kuhn</w:t>
+                <w:t xml:space="preserve">S. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (8), pp.e1004564. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197631v1</w:t>
+                <w:t xml:space="preserve">hal-01063227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential gene expression and metabolomic analyses of Brachypodium distachyon infected by deoxynivalenol producing and non-producing strains of Fusarium graminearum.</w:t>
+                <w:t xml:space="preserve">Widespread anti-sense transcription in apple is correlated with siRNA production and indicates a large potential for transcriptional and/or post-transcriptional control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Pasquet</w:t>
+                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chaouch</w:t>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Macadré</w:t>
+                <w:t xml:space="preserve">Maryline Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Balzergue</w:t>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Huguet</w:t>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15, pp.629. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 203 (1), pp.287-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.12787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063227v1</w:t>
+                <w:t xml:space="preserve">hal-01209978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread anti-sense transcription in apple is correlated with siRNA production and indicates a large potential for transcriptional and/or post-transcriptional control</w:t>
+                <w:t xml:space="preserve">The RNA helicases AtMTR4 and HEN2 target specific subsets of nuclear transcripts for degradation by the nuclear exosome in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
+                <w:t xml:space="preserve">Heike Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+                <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Bruneau</w:t>
+                <w:t xml:space="preserve">François M. Sement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+                <w:t xml:space="preserve">Johanna Chicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+                <w:t xml:space="preserve">Lauriane Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 203 (1), pp.287-299. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (8), pp.e1004564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209978v1</w:t>
+                <w:t xml:space="preserve">hal-01197631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of berry size in grapevine (Vitis vinifera L.)</w:t>
+                <w:t xml:space="preserve">MultiChIPmixHMM: an R package for ChIP-chip data analysis modeling spatial dependencies and multiple replicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cléa Houel</w:t>
+                <w:t xml:space="preserve">Caroline Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajgw.12021⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-14-271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223540v1</w:t>
+                <w:t xml:space="preserve">hal-01190745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiChIPmixHMM: an R package for ChIP-chip data analysis modeling spatial dependencies and multiple replicates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variability of berry size in grapevine (Vitis vinifera L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane D. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Berard</w:t>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Seifert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loic Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14, </w:t>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (2), pp.208-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-14-271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ajgw.12021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190745v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SelvarClustMV: Variable selection approach in model-based clustering allowing for missing values</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Light-Regulated Genetic Module Was Recruited to Carpel Development in Arabidopsis following a Structural Change to SPATULA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelletier Sandra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Brunoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime F. Martinez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (7), pp.2812 - 2825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.112.097915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00972003v1</w:t>
+                <w:t xml:space="preserve">hal-01003413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Light-Regulated Genetic Module Was Recruited to Carpel Development in Arabidopsis following a Structural Change to SPATULA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+                <w:t xml:space="preserve">Inférence de réseaux de régulation de gènes au travers de scores étendus dans les réseaux bayésiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.112.097915⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (6), pp.679-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.26.679-708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003413v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférence de réseaux de régulation de gènes au travers de scores étendus dans les réseaux bayésiens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Loudet</w:t>
+                <w:t xml:space="preserve">A gene-phenotype network based on genetic variability for drought responses reveals key physiological processes in controlled and natural environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Arribat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e45249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ria.26.679-708⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01197611v1</w:t>
+                <w:t xml:space="preserve">hal-02644423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gene-phenotype network based on genetic variability for drought responses reveals key physiological processes in controlled and natural environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SelvarClustMV: Variable selection approach in model-based clustering allowing for missing values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelletier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (2), pp.21-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644423v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression variation in connected recombinant populations of Arabidopsis thaliana highlights distinct transcriptome architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Cubillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Yansouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmid Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7775,51 +7775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Maugis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (10), pp.1374-1387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7878,51 +7878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter to the Editor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Maugis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8025,51 +8025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Boussardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, 13 p. </w:t>
@@ -8107,90 +8107,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Classification for Tiling Arrays: ChIP-chip and Transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8263,77 +8263,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali M. Banaei Moghaddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 67 (4), pp.691-700. </w:t>
@@ -8384,51 +8384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter to the editor: ''{A} framework for feature selection in clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Maugis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8540,51 +8540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (12), </w:t>
@@ -8750,429 +8750,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain transcriptional stability upon prion protein-encoding gene invalidation in zygotic or adult mouse</w:t>
+                <w:t xml:space="preserve">Transcriptomic Analysis Highlights Time-specific Embryonic Adaptation of Mice to the Lack of PrP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manal Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sead Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederique Bitton</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-448⟩</w:t>
+              <w:t xml:space="preserve">Prion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (3), Non spécifié. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/pri.12773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193445v1</w:t>
+                <w:t xml:space="preserve">hal-03339362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomics of drought responses in Populus: a meta-analysis of genome-wide expression profiling in mature leaves and root apices across two genotypes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Cohen</w:t>
+                <w:t xml:space="preserve">Brain transcriptional stability upon prion protein-encoding gene invalidation in zygotic or adult mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Gaëlle Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 11 (1), pp.630. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-630⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 11, online (july), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663875v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic Analysis Highlights Time-specific Embryonic Adaptation of Mice to the Lack of PrP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative transcriptomics of drought responses in Populus: a meta-analysis of genome-wide expression profiling in mature leaves and root apices across two genotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manal Khalife</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Lefevre</w:t>
+                <w:t xml:space="preserve">Emilie Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (3), Non spécifié. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/pri.12773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339362v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of germinal disk region derived genes potentially involved in hen fertility</w:t>
               </w:r>
@@ -9210,51 +9210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 76 (11), pp.1043-1055. </w:t>
@@ -9304,64 +9304,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanges gaussiens bidimensionnels pour la comparaison de deux échantillons de chromatine immunoprécipitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9442,51 +9442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection de variables pour la classification par mélanges gaussiens pour prédire la fonction des gènes orphelins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Maugis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9554,51 +9554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the hazard function in a semiparametric model with covariate measurement error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9805,51 +9805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9935,51 +9935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10203,64 +10203,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 146 (4), pp.1553-1570. </w:t>
@@ -10484,51 +10484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9, pp.1-20. </w:t>
@@ -10618,51 +10618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36, pp.D986-D990. </w:t>
@@ -10713,64 +10713,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-scale Arabidopsis promoter array identifies targets of the histone acetyltransferase GCN5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Benhamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10847,77 +10847,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of CATMA transcriptome data identifies hundreds of novel functional genes and improves gene models in the Arabidopsis genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11007,51 +11007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Farrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11141,64 +11141,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sulmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Cabello-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8, pp.450. </w:t>
@@ -11288,51 +11288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice de Almeida Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (3), pp.447-458. </w:t>
@@ -11396,51 +11396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11553,51 +11553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-1789480306</w:t>
             </w:r>
           </w:p>
@@ -11656,77 +11656,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering of co-expressed genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Choice and Model Aggregation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11891,51 +11891,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival data: 1) taking into account the measurement error of the covariate 2) non-parametric estimation of the hazard function by model slection. Application to the Hiroshima data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. 2001. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11994,51 +11994,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches statistiques pour l'analyse de données génomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université d'Évry-Val-d'Essonne, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12225,51 +12225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Arenas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c01119" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501202v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rocher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Philippe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01852-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978309v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lacroix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJS2260" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248384v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A Hartas&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Battu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Soraru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Delgado-Vaquera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.327" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Lambert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tancelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1288070" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002996v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04458-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baudry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Castandet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62566" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400803v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rozi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.976371" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barreda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15662" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737566v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bour&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200359" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Alouane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031914" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica de Marco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Thorpe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020745" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tauzin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Karouani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Nigg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab374" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03357461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blanchard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2020-0105" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Arnal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00611-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02962421v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roul&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Scalisi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00446" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres Robin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C Reymond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brunoud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moneger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2020.1771937" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vittrant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergeron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Eduardo Molina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Leclercq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Philippe L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1851950" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa221" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aub&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9050573" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269716v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Collins" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.550894" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623625v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pier Scott Boyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00452" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lallemand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14276" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Klau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boulesteix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hoffmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201800309" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557423v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benamar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618059v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhazira Yesbergenova-Cuny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quillere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Armengaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.04.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621747v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Keeble-Gagn&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Karafiatova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12913" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624945v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Montoro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangyang Wu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Favreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Herlinawati" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labrune" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26854-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625219v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Farjad" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pateyron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Krapp" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113364" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294000v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Barillot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Wenes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Botran" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520687113" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363555v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armengaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.08.007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN6Z6FLH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532512v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papastamoulis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2014.07.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1SM7D6T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633915v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38869" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108821v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu845" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197624v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Victoria Garcia Malervi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst145" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197628v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru124" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E. Raftery" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609312v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9383-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197631v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lange" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Sement" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chicher" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004564" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063227v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pasquet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaouch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macadr&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balzergue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huguet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-629" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209978v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bruneau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12787" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223540v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Nicolas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12021" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190745v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seifert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-271" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972003v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Sandra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003413v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Brunoud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime F. Martinez-Garcia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.097915" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197611v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.679-708" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B3C9A0582820211B101310072FAA078F98BA15E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644423v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arribat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hourlier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045249" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189696v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Khalili" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-117" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000046v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2012.01.027" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666826v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2011.05.004" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KM7N46B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944081v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raftery Adrian" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646702v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-292" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190201v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1692" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645621v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M. Banaei Moghaddam" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04628.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666845v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2011.tm10681" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753396v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028455" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04383147v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193445v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-448" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339362v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Khalife" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lefevre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.12773" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197565v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197529v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecharny" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480192v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Taupin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008004" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197552v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Teixeira" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lasbleiz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacq" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006803" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197653v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn280" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659274v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Navajas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Migeon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alaux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Robinson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-301" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197566v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Magniette" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-216" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412597v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cossegal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mbelo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.112698" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275798v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.115667" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203869v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagnot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm757" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659090v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Servet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03606.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668276v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Aubourg" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-401" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663914v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Turck" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Farrona" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030086" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264268v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ramel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-450" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682347v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jammes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida Engler" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02532.x" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679636v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaoui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175499v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/integration-de-donnees-biologiques/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789928v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2247/model-choice-and-model-aggregation.html" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222881v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/sciences-de-la-vie/informatique-pour-l-analyse-du-transcriptome/boulicaut/descriptif-9782746208506" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832527v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806029v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Arenas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c01119" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501202v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rocher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Philippe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01852-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978309v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lacroix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJS2260" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002996v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04458-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tancelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1288070" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248384v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A Hartas&#225;nchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Battu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Soraru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Delgado-Vaquera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.327" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bour&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200359" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baudry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Castandet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62566" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400803v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rozi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.976371" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barreda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15662" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Alouane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031914" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica de Marco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Thorpe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020745" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tauzin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Karouani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Nigg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab374" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03357461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blanchard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2020-0105" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Arnal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219229v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vittrant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergeron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Eduardo Molina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Leclercq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Philippe L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1851950" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00611-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02962421v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roul&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Scalisi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00446" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres Robin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C Reymond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brunoud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moneger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2020.1771937" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921428v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa221" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959209v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aub&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9050573" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269716v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Collins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.550894" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623625v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pier Scott Boyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00452" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lallemand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14276" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Klau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boulesteix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hoffmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201800309" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557423v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benamar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Keeble-Gagn&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Karafiatova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12913" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618059v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhazira Yesbergenova-Cuny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quillere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Armengaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.04.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624945v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Montoro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangyang Wu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Favreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Herlinawati" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labrune" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26854-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625219v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Farjad" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pateyron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Krapp" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113364" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532512v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papastamoulis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2014.07.005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1SM7D6T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armengaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.08.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN6Z6FLH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633915v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38869" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294000v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Barillot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Wenes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Botran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520687113" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108821v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu845" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197628v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru124" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197624v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Victoria Garcia Malervi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst145" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E. Raftery" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609312v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9383-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063227v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pasquet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaouch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macadr&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balzergue" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huguet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-629" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209978v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bruneau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12787" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197631v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lange" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Sement" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chicher" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004564" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190745v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seifert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-271" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223540v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Nicolas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12021" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003413v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Brunoud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime F. Martinez-Garcia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.097915" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197611v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.679-708" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B3C9A0582820211B101310072FAA078F98BA15E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644423v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arribat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hourlier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045249" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972003v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Sandra" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189696v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Khalili" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-117" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000046v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2012.01.027" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666826v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2011.05.004" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KM7N46B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944081v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raftery Adrian" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646702v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-292" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190201v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1692" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645621v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M. Banaei Moghaddam" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04628.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666845v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2011.tm10681" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753396v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028455" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04383147v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339362v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Khalife" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lefevre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.12773" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193445v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-448" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197565v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197529v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecharny" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480192v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Taupin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008004" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197552v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Teixeira" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lasbleiz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacq" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006803" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197653v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn280" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659274v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Navajas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Migeon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alaux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Robinson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-301" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197566v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Magniette" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-216" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412597v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cossegal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mbelo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.112698" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275798v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.115667" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203869v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagnot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm757" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659090v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Servet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03606.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668276v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Aubourg" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-401" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663914v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Turck" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Farrona" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030086" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264268v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ramel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-450" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682347v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jammes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida Engler" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02532.x" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679636v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaoui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175499v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/integration-de-donnees-biologiques/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789928v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2247/model-choice-and-model-aggregation.html" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222881v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/sciences-de-la-vie/informatique-pour-l-analyse-du-transcriptome/boulicaut/descriptif-9782746208506" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832527v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806029v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>