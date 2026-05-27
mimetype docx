--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -66,191 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High host density promotes ash dieback</w:t>
+                <w:t xml:space="preserve">On the importance of being powerful to detecting specific regulations in omics studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Martin</w:t>
+                <w:t xml:space="preserve">Jeremy Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ningre</w:t>
+                <w:t xml:space="preserve">Virginie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+                <w:t xml:space="preserve">Axel de Zelicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Le Goff</w:t>
+                <w:t xml:space="preserve">Michael Hodges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Marçais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Gilbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 74 (5), pp.1366-1375. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.14099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-026-02303-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012488v1</w:t>
+                <w:t xml:space="preserve">hal-05614052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling plant phenotypic plasticity and its underlying genetic architecture: a comparative study</w:t>
               </w:r>
@@ -288,981 +292,977 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 76 (8), pp.2239-2251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/eraf013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCQR : Enhancing the Processing and Analysis of Quantitative Proteomics Data by Incorporating Chromatography and Mass Spectrometry Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">High host density promotes ash dieback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Frambourg</w:t>
+                <w:t xml:space="preserve">François Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Langella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin</w:t>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Zivy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noël Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.4c01119⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (5), pp.1366-1375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.14099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05087344v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative systems biology of wheat susceptibility to Fusarium graminearum uncovers a conserved gene regulatory network and identifies master regulators targeted by fungal core effectors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MCQR : Enhancing the Processing and Analysis of Quantitative Proteomics Data by Incorporating Chromatography and Mass Spectrometry Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Dou</w:t>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Philippe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Anne Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Label</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-024-01852-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.4c01119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501202v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-off between predictive performance and FDR control for high-dimensional Gaussian model selection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Integrative systems biology of wheat susceptibility to Fusarium graminearum uncovers a conserved gene regulatory network and identifies master regulators targeted by fungal core effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/24-EJS2260⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-024-01852-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978309v3</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity QTLs specifically contribute to the genotype × water availability interaction in maize</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Trade-off between predictive performance and FDR control for high-dimensional Gaussian model selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-023-04458-z⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (2), pp.2886-2930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/24-EJS2260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002996v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978309v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A localized osmotic stress activates systemic responses to N-limitation in Medicago truncatula-Sinorhizobium symbiotic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Tancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1288070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2023.1288070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of cell-wall related genes is highly variable and correlates with sepal morphology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charline Soraru</w:t>
+                <w:t xml:space="preserve">Plasticity QTLs specifically contribute to the genotype × water availability interaction in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abigail Delgado-Vaquera</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (93), </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136 (11), pp.228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-023-04458-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248384v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002996v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cell wall-associated gene network shapes leaf boundary domains</w:t>
+                <w:t xml:space="preserve">Expression of cell-wall related genes is highly variable and correlates with sepal morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bouré</w:t>
+                <w:t xml:space="preserve">Diego A Hartasánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Goussot</w:t>
+                <w:t xml:space="preserve">Virginie Battu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Adroher</w:t>
+                <w:t xml:space="preserve">Charline Soraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+                <w:t xml:space="preserve">Abigail Delgado-Vaquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 149 (11), pp.dev200359. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (93), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.200359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737566v1</w:t>
+                <w:t xml:space="preserve">hal-04248384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Multifactorial RNA-Seq Experiments with DiCoExpress</w:t>
               </w:r>
@@ -1274,51 +1274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paysant-Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Castandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1417,51 +1417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coursol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1636,870 +1636,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusarium graminearum infection strategy in wheat involves a highly conserved genetic program that controls the expression of a core effectome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A cell wall-associated gene network shapes leaf boundary domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Alouane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Label</w:t>
+                <w:t xml:space="preserve">Nathalie Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Goussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Adroher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23031914⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (11), pp.dev200359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.200359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583788v1</w:t>
+                <w:t xml:space="preserve">hal-03737566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of SUT1 and SUT2 Sugar Transporters in the Impairment of Sugar Transport and Changes in Phloem Exudate Contents in Phytoplasma-Infected Plants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Razan</w:t>
+                <w:t xml:space="preserve">Fusarium graminearum infection strategy in wheat involves a highly conserved genetic program that controls the expression of a core effectome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+                <w:t xml:space="preserve">Tarek Alouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (2), pp.745. </w:t>
+              <w:t xml:space="preserve">, 2022, 23 (3), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22020745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23031914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935915v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic control of nodule formation by plant nitrogen demand requires autoregulation-dependent and independent mechanisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Involvement of SUT1 and SUT2 Sugar Transporters in the Impairment of Sugar Transport and Changes in Phloem Exudate Contents in Phytoplasma-Infected Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Tauzin</w:t>
+                <w:t xml:space="preserve">Federica de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Karouani</w:t>
+                <w:t xml:space="preserve">Brigitte Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Nigg</w:t>
+                <w:t xml:space="preserve">Michael R. Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Razan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erab374⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22020745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596911v1</w:t>
+                <w:t xml:space="preserve">hal-02935915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error rate control for classification rules in multiclass mixture models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Systemic control of nodule formation by plant nitrogen demand requires autoregulation-dependent and independent mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Blanchard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Karouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Nigg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international journal of biostatistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ijb-2020-0105⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (22), pp.7942-7956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erab374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357461v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Case of Gene Fragmentation in Plant Mitochondria Fixed by the Selection of a Compensatory Restorer of Fertility-Like PPR Gene</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Error rate control for classification rules in multiclass mixture models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Dahan</w:t>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Arnal</w:t>
+                <w:t xml:space="preserve">Vittorio Perduca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (8), pp.3445 - 3458. </w:t>
+              <w:t xml:space="preserve">The international journal of biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), pp.381-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msab115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ijb-2020-0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250764v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune-focused multi-omics analysis of prostate cancer: leukocyte Ig-Like receptors are associated with disease progression</w:t>
+                <w:t xml:space="preserve">A Case of Gene Fragmentation in Plant Mitochondria Fixed by the Selection of a Compensatory Restorer of Fertility-Like PPR Gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Vittrant</w:t>
+                <w:t xml:space="preserve">Tan-Trung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bergeron</w:t>
+                <w:t xml:space="preserve">Noelya Planchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Eduardo Molina</w:t>
+                <w:t xml:space="preserve">Jennifer Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Leclercq</w:t>
+                <w:t xml:space="preserve">Nadège Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier-Philippe Légaré</w:t>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (1), pp.1851950. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (8), pp.3445 - 3458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2020.1851950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msab115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219229v1</w:t>
+                <w:t xml:space="preserve">hal-05250764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiCoExpress: a tool to process multifactorial RNAseq experiments from quality controls to co-expression analysis through differential analysis based on contrasts inside GLM models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paysant-Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2808,8702 +2808,8836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of mature symbiotic nodules to the whole-plant systemic nitrogen signaling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immune-focused multi-omics analysis of prostate cancer: leukocyte Ig-Like receptors are associated with disease progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Quéré</w:t>
+                <w:t xml:space="preserve">Benjamin Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Clement</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Tauzin</w:t>
+                <w:t xml:space="preserve">Alain Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Eduardo Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier-Philippe Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa221⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.1851950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2020.1851950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921428v1</w:t>
+                <w:t xml:space="preserve">hal-03219229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Consequences of a Disruption in Cyto-Nuclear Coadaptation on the Molecular Response to a Nitrate Starvation in Arabidopsis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">Responses of mature symbiotic nodules to the whole-plant systemic nitrogen signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Aubé</w:t>
+                <w:t xml:space="preserve">Antoine Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Lornac</w:t>
+                <w:t xml:space="preserve">Gilles Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (5), pp.573. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (16), pp.5039-5052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants9050573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959209v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Transcriptomic Prognostic Signature by Machine Learning Using a Combination of Small Cohorts of Prostate Cancer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Consequences of a Disruption in Cyto-Nuclear Coadaptation on the Molecular Response to a Nitrate Starvation in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Collins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Bergeron</w:t>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Lornac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2020.550894⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants9050573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269716v1</w:t>
+                <w:t xml:space="preserve">hal-02959209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression predictions and networks in natural populations supports the omnigenic theory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">Identification of a Transcriptomic Prognostic Signature by Machine Learning Using a Combination of Small Cohorts of Prostate Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+                <w:t xml:space="preserve">Colin Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-06809-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2020.550894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902844v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics data reveal putative regulators of einkorn grain protein composition under sulfur deficiency</w:t>
+                <w:t xml:space="preserve">Gene expression predictions and networks in natural populations supports the omnigenic theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martre</w:t>
+                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Hatte</w:t>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leroy</w:t>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 183 (2), pp.501-516. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.19.00842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-06809-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553742v1</w:t>
+                <w:t xml:space="preserve">hal-02902844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Automatic Feature Selection for Biomarker Discovery in High-Dimensional OMICs Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Omics data reveal putative regulators of einkorn grain protein composition under sulfur deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pier Scott Boyer</w:t>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perin</w:t>
+                <w:t xml:space="preserve">Victor Hatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2019.00452⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (2), pp.501-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623625v1</w:t>
+                <w:t xml:space="preserve">hal-02553742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ transcriptomic and metabolomic study of the loss of photosynthesis in the leaves of mixotrophic plants exploiting fungi</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise Gilard</w:t>
+                <w:t xml:space="preserve">Large-Scale Automatic Feature Selection for Biomarker Discovery in High-Dimensional OMICs Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Gakière</w:t>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pier Scott Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.14276⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.00452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617745v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling uncertainty versus method uncertainty: A general framework with applications to omics biomarker selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Klau</w:t>
+                <w:t xml:space="preserve">In situ transcriptomic and metabolomic study of the loss of photosynthesis in the leaves of mixotrophic plants exploiting fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gakière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bimj.201800309⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (5), pp.826-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618372v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel cytonuclear combinations modify Arabidopsis thaliana seed physiology and vigor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Boussardon</w:t>
+                <w:t xml:space="preserve">Sampling uncertainty versus method uncertainty: A general framework with applications to omics biomarker selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Klau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00032⟩</w:t>
+              <w:t xml:space="preserve">Biometrical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (3), pp.670-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bimj.201800309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557423v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology approach uncovers a gene co-expression network associated with cell wall degradability in maize</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel cytonuclear combinations modify Arabidopsis thaliana seed physiology and vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Joets</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">Clément Boussardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429157v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining laser-assisted microdissection (LAM) and RNA-seq allows to perform a comprehensive transcriptomic analysis of epidermal cells of Arabidopsis embryo</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A systems biology approach uncovers a gene co-expression network associated with cell wall degradability in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néro Borrega</w:t>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
+                <w:t xml:space="preserve">Aurélie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Joets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-018-0275-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0227011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625394v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome reprogramming due to the introduction of a barley telosome into bread wheat affects more barley genes than wheat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic variability of the phloem sap metabolite content of maize (Zea mays L.) during the kernel-filling period (vol 252, pg 347, 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
+                <w:t xml:space="preserve">Zhazira Yesbergenova-Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Keeble-Gagnère</w:t>
+                <w:t xml:space="preserve">Sylvie Dinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslava Karafiatova</w:t>
+                <w:t xml:space="preserve">Isabelle Quillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Vrána</w:t>
+                <w:t xml:space="preserve">Patrick P. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (10), pp.1767-1777. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 272, pp.207-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbi.12913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621747v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of the phloem sap metabolite content of maize (Zea mays L.) during the kernel-filling period (vol 252, pg 347, 2016)</w:t>
+                <w:t xml:space="preserve">Combining laser-assisted microdissection (LAM) and RNA-seq allows to perform a comprehensive transcriptomic analysis of epidermal cells of Arabidopsis embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhazira Yesbergenova-Cuny</w:t>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dinant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Quillere</w:t>
+                <w:t xml:space="preserve">Néro Borrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick P. Armengaud</w:t>
+                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 272, pp.207-207. </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.04.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13007-018-0275-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618059v1</w:t>
+                <w:t xml:space="preserve">hal-02625394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome analysis in Hevea brasiliensis latex revealed changes in hormone signalling pathways during ethephon stimulation and consequent Tapping Panel Dryness</w:t>
+                <w:t xml:space="preserve">Transcriptome reprogramming due to the introduction of a barley telosome into bread wheat affects more barley genes than wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Montoro</w:t>
+                <w:t xml:space="preserve">Elodie Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuangyang Wu</w:t>
+                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Favreau</w:t>
+                <w:t xml:space="preserve">Gabriel Keeble-Gagnère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Herlinawati</w:t>
+                <w:t xml:space="preserve">Miroslava Karafiatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Labrune</w:t>
+                <w:t xml:space="preserve">Jan Vrána</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.8483. </w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (10), pp.1767-1777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-26854-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pbi.12913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624945v1</w:t>
+                <w:t xml:space="preserve">hal-02621747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen limitation alters the response of specific genes to biotic stress</w:t>
+                <w:t xml:space="preserve">Transcriptome analysis in Hevea brasiliensis latex revealed changes in hormone signalling pathways during ethephon stimulation and consequent Tapping Panel Dryness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahsa Farjad</w:t>
+                <w:t xml:space="preserve">Pascal Montoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Rigault</w:t>
+                <w:t xml:space="preserve">Shuangyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Pateyron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Bénédicte Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemarie Krapp</w:t>
+                <w:t xml:space="preserve">Eva Herlinawati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19113364⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.8483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-26854-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625219v1</w:t>
+                <w:t xml:space="preserve">hal-02624945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the estimation of mixtures of Poisson regression models with large number of components</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen limitation alters the response of specific genes to biotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mahsa Farjad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Pateyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Krapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2014.07.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (11), pp.3364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19113364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01532512v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic data sets for the identification of key ingredients for RNA-seq differential analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (1), pp.65-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bib/bbw092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of the phloem sap metabolite content of maize ([i]Zea mays[/i] L.) during the kernel-filling period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhazira Yesbergenova-Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Quillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 252, pp.347-357. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2016.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered DNA methylation associated with an abnormal liver phenotype in a cattle model with a high incidence of perinatal pathologies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the estimation of mixtures of Poisson regression models with large number of components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+                <w:t xml:space="preserve">Panagiotis Papastamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.97-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2014.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep38869⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02633915v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytonuclear interactions affect adaptive traits of the annual plant Arabidopsis thaliana in the field</w:t>
+                <w:t xml:space="preserve">Altered DNA methylation associated with an abnormal liver phenotype in a cattle model with a high incidence of perinatal pathologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Barillot</w:t>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Wenes</w:t>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Botran</w:t>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1520687113⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.38869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep38869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294000v1</w:t>
+                <w:t xml:space="preserve">hal-02633915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-expression analysis of high-throughput transcriptome sequencing data with Poisson mixture models</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cytonuclear interactions affect adaptive traits of the annual plant Arabidopsis thaliana in the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Wenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Botran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btu845⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (13), pp.3687-3682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1520687113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108821v2</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEM2Net: from gene expression modeling to -omics networks, a new CATdb module to investigate Arabidopsis thaliana genes involved in stress response</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-expression analysis of high-throughput transcriptome sequencing data with Poisson mixture models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gku1155⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (9), pp.1420-1427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btu845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137554v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108821v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpectedly low nitrogen acquisition and absence of root architecture adaptation to nitrate supply in a [i]Medicago truncatula[/i] highly branched root mutant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GEM2Net: from gene expression modeling to -omics networks, a new CATdb module to investigate Arabidopsis thaliana genes involved in stress response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Martin</w:t>
+                <w:t xml:space="preserve">Rim Zaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri de Larambergue</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Jacquin</w:t>
+                <w:t xml:space="preserve">Cecile Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Aubert</w:t>
+                <w:t xml:space="preserve">Zakia Tariq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65 (9), pp.2365-2380. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (Database issue), pp.D1010-D1017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku1155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197628v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of Arabidopsis immune-related MAPKs uncovers a role for MPK3 as negative regulator of inducible defences</w:t>
+                <w:t xml:space="preserve">Salmonella enterica Flagellin Is Recognized via FLS2 and Activates PAMP-Triggered Immunity in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
+                <w:t xml:space="preserve">Ana Victoria Garcia Malervi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Victoria Garcia</w:t>
+                <w:t xml:space="preserve">Amélie Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adam Schikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Bueso</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Pateyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (6), pp.R87. </w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.657 - 674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2014-15-6-r87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mp/sst145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631808v1</w:t>
+                <w:t xml:space="preserve">hal-01197624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella enterica Flagellin Is Recognized via FLS2 and Activates PAMP-Triggered Immunity in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Unexpectedly low nitrogen acquisition and absence of root architecture adaptation to nitrate supply in a [i]Medicago truncatula[/i] highly branched root mutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Victoria Garcia Malervi</w:t>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Charrier</w:t>
+                <w:t xml:space="preserve">Chantal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Schikora</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Pateyron</w:t>
+                <w:t xml:space="preserve">Henri de Larambergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mp/sst145⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (9), pp.2365-2380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197624v1</w:t>
+                <w:t xml:space="preserve">hal-01197628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Model Selection and Regularization Approaches to Variable Selection in Model-Based Clustering</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional analysis of Arabidopsis immune-related MAPKs uncovers a role for MPK3 as negative regulator of inducible defences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Victoria Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Bueso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (6), pp.R87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2014-15-6-r87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943473v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Markov Models with mixtures as emission distributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bérard</w:t>
+                <w:t xml:space="preserve">Comparing Model Selection and Regularization Approaches to Variable Selection in Model-Based Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Robin</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Maugis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian E. Raftery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 155 (2), pp.57-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11222-013-9383-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04609312v1</w:t>
+                <w:t xml:space="preserve">hal-00943473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential gene expression and metabolomic analyses of Brachypodium distachyon infected by deoxynivalenol producing and non-producing strains of Fusarium graminearum.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hidden Markov Models with mixtures as emission distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Macadré</w:t>
+                <w:t xml:space="preserve">Stevenn Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Balzergue</w:t>
+                <w:t xml:space="preserve">Caroline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Huguet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15, pp.629. </w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (4), pp.493-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11222-013-9383-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063227v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread anti-sense transcription in apple is correlated with siRNA production and indicates a large potential for transcriptional and/or post-transcriptional control</w:t>
+                <w:t xml:space="preserve">The RNA helicases AtMTR4 and HEN2 target specific subsets of nuclear transcripts for degradation by the nuclear exosome in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
+                <w:t xml:space="preserve">Heike Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+                <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Bruneau</w:t>
+                <w:t xml:space="preserve">François M. Sement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+                <w:t xml:space="preserve">Johanna Chicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+                <w:t xml:space="preserve">Lauriane Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 203 (1), pp.287-299. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (8), pp.e1004564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209978v1</w:t>
+                <w:t xml:space="preserve">hal-01197631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RNA helicases AtMTR4 and HEN2 target specific subsets of nuclear transcripts for degradation by the nuclear exosome in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Differential gene expression and metabolomic analyses of Brachypodium distachyon infected by deoxynivalenol producing and non-producing strains of Fusarium graminearum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heike Lange</w:t>
+                <w:t xml:space="preserve">J.C. Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Zuber</w:t>
+                <w:t xml:space="preserve">S. Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François M. Sement</w:t>
+                <w:t xml:space="preserve">C. Macadré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Chicher</w:t>
+                <w:t xml:space="preserve">S. Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Kuhn</w:t>
+                <w:t xml:space="preserve">S. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (8), pp.e1004564. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197631v1</w:t>
+                <w:t xml:space="preserve">hal-01063227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiChIPmixHMM: an R package for ChIP-chip data analysis modeling spatial dependencies and multiple replicates</w:t>
+                <w:t xml:space="preserve">Widespread anti-sense transcription in apple is correlated with siRNA production and indicates a large potential for transcriptional and/or post-transcriptional control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Berard</w:t>
+                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Seifert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-14-271⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 203 (1), pp.287-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190745v1</w:t>
+                <w:t xml:space="preserve">hal-01209978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of berry size in grapevine (Vitis vinifera L.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">MultiChIPmixHMM: an R package for ChIP-chip data analysis modeling spatial dependencies and multiple replicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajgw.12021⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-14-271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223540v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Light-Regulated Genetic Module Was Recruited to Carpel Development in Arabidopsis following a Structural Change to SPATULA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic variability of berry size in grapevine (Vitis vinifera L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Brunoud</w:t>
+                <w:t xml:space="preserve">Cléa Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chauvet</w:t>
+                <w:t xml:space="preserve">Stéphane D. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime F. Martinez-Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.112.097915⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (2), pp.208-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajgw.12021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003413v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférence de réseaux de régulation de gènes au travers de scores étendus dans les réseaux bayésiens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Vandel</w:t>
+                <w:t xml:space="preserve">SelvarClustMV: Variable selection approach in model-based clustering allowing for missing values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Mangin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pelletier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (2), pp.21-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01197611v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gene-phenotype network based on genetic variability for drought responses reveals key physiological processes in controlled and natural environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault Hourlier</w:t>
+                <w:t xml:space="preserve">A Light-Regulated Genetic Module Was Recruited to Carpel Development in Arabidopsis following a Structural Change to SPATULA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Brunoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime F. Martinez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045249⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (7), pp.2812 - 2825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.112.097915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644423v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SelvarClustMV: Variable selection approach in model-based clustering allowing for missing values</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inférence de réseaux de régulation de gènes au travers de scores étendus dans les réseaux bayésiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (6), pp.679-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.26.679-708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00972003v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression variation in connected recombinant populations of Arabidopsis thaliana highlights distinct transcriptome architectures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A gene-phenotype network based on genetic variability for drought responses reveals key physiological processes in controlled and natural environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmid Khalili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">David Rengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Elftieh</w:t>
+                <w:t xml:space="preserve">Sandrine Arribat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-117⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e45249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189696v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Bayes approach for model aggregation in unsupervised classification with Markovian dependency</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expression variation in connected recombinant populations of Arabidopsis thaliana highlights distinct transcriptome architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cubillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmid Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Elftieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2012.01.027⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000046v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable selection in model-based discriminant analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Variational Bayes approach for model aggregation in unsupervised classification with Markovian dependency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevenn Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2011.05.004⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (8), pp.2375-2387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2012.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00666826v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the Editor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Variable selection in model-based discriminant analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Maugis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raftery Adrian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (10), pp.1374-1387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2011.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944081v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of BAC end sequences in oak, a keystone forest tree species, providing insight into the composition of its genome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederique Bitton</w:t>
+                <w:t xml:space="preserve">Letter to the Editor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Maugis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raftery Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.383-383</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646702v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Classification for Tiling Arrays: ChIP-chip and Transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (1), pp.50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2202/1544-6115.1692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive inheritance of histone modifications in Arabidopsis thaliana intra-specific hybrids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bérard</w:t>
+                <w:t xml:space="preserve">Analysis of BAC end sequences in oak, a keystone forest tree species, providing insight into the composition of its genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Boussardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04628.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645621v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the editor: ''{A} framework for feature selection in clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Celeux</w:t>
+                <w:t xml:space="preserve">Additive inheritance of histone modifications in Arabidopsis thaliana intra-specific hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali M. Banaei Moghaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1198/jasa.2011.tm10681⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (4), pp.691-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04628.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00666845v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic approach to study floral development genes in Rosa sp.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Raymond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chauvet</w:t>
+                <w:t xml:space="preserve">François Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlak Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028455⟩</w:t>
+              <w:t xml:space="preserve">The EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (10), pp.1928-1938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753396v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Letter to the editor: ''{A} framework for feature selection in clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Maugis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian E. Raftery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (493), pp.383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1198/jasa.2011.tm10681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383147v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic Analysis Highlights Time-specific Embryonic Adaptation of Mice to the Lack of PrP</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic approach to study floral development genes in Rosa sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sead Chadi</w:t>
+                <w:t xml:space="preserve">Annick Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+                <w:t xml:space="preserve">Arnaud A. Remay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Lefevre</w:t>
+                <w:t xml:space="preserve">Olivier Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (3), Non spécifié. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/pri.12773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339362v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain transcriptional stability upon prion protein-encoding gene invalidation in zygotic or adult mouse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic Analysis Highlights Time-specific Embryonic Adaptation of Mice to the Lack of PrP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sead Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederique Bitton</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-448⟩</w:t>
+              <w:t xml:space="preserve">Prion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (3), Non spécifié. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/pri.12773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193445v1</w:t>
+                <w:t xml:space="preserve">hal-03339362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomics of drought responses in Populus: a meta-analysis of genome-wide expression profiling in mature leaves and root apices across two genotypes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain transcriptional stability upon prion protein-encoding gene invalidation in zygotic or adult mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cohen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 11 (1), pp.630. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 11, online (july), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-630⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663875v1</w:t>
+                <w:t xml:space="preserve">hal-01193445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of germinal disk region derived genes potentially involved in hen fertility</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative transcriptomics of drought responses in Populus: a meta-analysis of genome-wide expression profiling in mature leaves and root apices across two genotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Couty</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrd.21062⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666532v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanges gaussiens bidimensionnels pour la comparaison de deux échantillons de chromatine immunoprécipitée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Berard</w:t>
+                <w:t xml:space="preserve">Identification of germinal disk region derived genes potentially involved in hen fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue MODULAD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76 (11), pp.1043-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.21062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197565v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de variables pour la classification par mélanges gaussiens pour prédire la fonction des gènes orphelins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cathy Maugis</w:t>
+                <w:t xml:space="preserve">Mélanges gaussiens bidimensionnels pour la comparaison de deux échantillons de chromatine immunoprécipitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Lecharny</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue MODULAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 40, pp.69-80</w:t>
+              <w:t xml:space="preserve">, 2009, 40, pp.53-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197529v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the hazard function in a semiparametric model with covariate measurement error</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sélection de variables pour la classification par mélanges gaussiens pour prédire la fonction des gènes orphelins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Maugis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecharny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue MODULAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40, pp.69-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480192v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome Analysis Describing New Immunity and Defense Genes in Peripheral Blood Mononuclear Cells of Rheumatoid Arthritis Patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of the hazard function in a semiparametric model with covariate measurement error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006803⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.87-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps:2008004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197552v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChIPmix: mixture model of regressions for two-color ChIP-chip analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Transcriptome Analysis Describing New Immunity and Defense Genes in Peripheral Blood Mononuclear Cells of Rheumatoid Arthritis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Olaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lasbleiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (8), pp.e6803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01197653v1</w:t>
+                <w:t xml:space="preserve">hal-01197552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential gene expression of the honey bee Apis mellifera associated with Varroa destructor infection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ChIPmix: mixture model of regressions for two-color ChIP-chip analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (16), pp.i181-i186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02659274v1</w:t>
+                <w:t xml:space="preserve">hal-01197653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalization for triple-target microarray experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential gene expression of the honey bee Apis mellifera associated with Varroa destructor infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samira Elftieh</w:t>
+                <w:t xml:space="preserve">Maria Navajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Magniette</w:t>
+                <w:t xml:space="preserve">Alain Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-9-216⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197566v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional and Metabolic Adjustments in ADP-Glucose pyrophosphorylase -deficient bt2 Maize kernels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chambrier</w:t>
+                <w:t xml:space="preserve">Normalization for triple-target microarray experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mbelo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Elftieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.107.112698⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-9-216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412597v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic Signaling of the Plant Nitrogen Status Triggers Specific Transcriptome Responses Depending on the Nitrogen Source in Medicago truncatula.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional and Metabolic Adjustments in ADP-Glucose pyrophosphorylase -deficient bt2 Maize kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tillard</w:t>
+                <w:t xml:space="preserve">Magalie Cossegal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jeudy</w:t>
+                <w:t xml:space="preserve">Pierre Chambrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 146 (4), pp.2020-2035. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.107.115667⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 146 (4), pp.1553-1570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.107.112698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00275798v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the genes involved in oocyte maturation and early embryo development in the hen</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Systemic Signaling of the Plant Nitrogen Status Triggers Specific Transcriptome Responses Depending on the Nitrogen Source in Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Freixes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-110⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 146 (4), pp.2020-2035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.107.115667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666483v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CATdb: a public access to Arabidopsis transcriptome data from the URGV-CATMA platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+                <w:t xml:space="preserve">Search for the genes involved in oocyte maturation and early embryo development in the hen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Batellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm757⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203869v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-scale Arabidopsis promoter array identifies targets of the histone acetyltransferase GCN5</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">CATdb: a public access to Arabidopsis transcriptome data from the URGV-CATMA platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gagnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Taconnat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Servet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03606.x⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36, pp.D986-D990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659090v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of CATMA transcriptome data identifies hundreds of novel functional genes and improves gene models in the Arabidopsis genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien S. Aubourg</w:t>
+                <w:t xml:space="preserve">Genome-scale Arabidopsis promoter array identifies targets of the histone acetyltransferase GCN5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Benhamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Servet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (3), pp.493-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03606.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668276v1</w:t>
+                <w:t xml:space="preserve">hal-02659090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis TFL2/LHP1 Specifically Associates with Genes Marked by Trimethylation of Histone H3 Lysine 27</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sara Farrona</w:t>
+                <w:t xml:space="preserve">Analysis of CATMA transcriptome data identifies hundreds of novel functional genes and improves gene models in the Arabidopsis genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.0030086⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (401), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663914v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide interacting effects of sucrose and herbicide-mediated stress in Arabidopsis thaliana: novel insights into atrazine toxicity and sucrose-induced tolerance.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arabidopsis TFL2/LHP1 Specifically Associates with Genes Marked by Trimethylation of Histone H3 Lysine 27</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Cabello-Hurtado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+                <w:t xml:space="preserve">Franziska Turck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Farrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-450⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (6), pp.855-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.0030086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264268v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide expression profiling of the host response to root-knot nematode infection in Arabidopsis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide interacting effects of sucrose and herbicide-mediated stress in Arabidopsis thaliana: novel insights into atrazine toxicity and sucrose-induced tolerance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janice de Almeida Engler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederique Bitton</w:t>
+                <w:t xml:space="preserve">Fanny Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sulmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cabello-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2005.02532.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682347v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genome-wide expression profiling of the host response to root-knot nematode infection in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice de Almeida Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (3), pp.447-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2005.02532.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of Arabidopsis pentatricopeptide repeat proteins reveals their essential role in organelle biogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16 (7), pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11513,126 +11647,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de données biologiques. Approches informatiques et statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-1789480306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11642,232 +11776,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering of co-expressed genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Choice and Model Aggregation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Technip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 372 p., 2017, 9782710811770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques statistique pour l’analyse du transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique pour l’analyse du transcriptome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 320 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11877,100 +12011,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival data: 1) taking into account the measurement error of the covariate 2) non-parametric estimation of the hazard function by model slection. Application to the Hiroshima data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. 2001. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02832527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11980,105 +12114,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches statistiques pour l'analyse de données génomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université d'Évry-Val-d'Essonne, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02806029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId469"/>
+      <w:footerReference w:type="default" r:id="rId476"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12225,51 +12359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Arenas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c01119" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501202v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rocher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Philippe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01852-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978309v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lacroix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJS2260" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002996v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04458-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tancelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1288070" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248384v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A Hartas&#225;nchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Battu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Soraru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Delgado-Vaquera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.327" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bour&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200359" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baudry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Castandet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62566" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400803v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rozi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.976371" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barreda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15662" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Alouane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031914" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica de Marco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Thorpe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020745" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tauzin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Karouani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Nigg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab374" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03357461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blanchard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2020-0105" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Arnal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219229v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vittrant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergeron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Eduardo Molina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Leclercq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Philippe L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1851950" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00611-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02962421v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roul&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Scalisi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00446" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres Robin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C Reymond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brunoud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moneger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2020.1771937" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921428v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa221" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959209v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aub&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9050573" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269716v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Collins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.550894" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623625v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pier Scott Boyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00452" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lallemand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14276" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Klau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boulesteix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hoffmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201800309" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557423v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benamar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Keeble-Gagn&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Karafiatova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12913" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618059v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhazira Yesbergenova-Cuny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quillere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Armengaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.04.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624945v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Montoro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangyang Wu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Favreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Herlinawati" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labrune" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26854-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625219v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Farjad" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pateyron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Krapp" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113364" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532512v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papastamoulis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2014.07.005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1SM7D6T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armengaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.08.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN6Z6FLH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633915v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38869" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294000v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Barillot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Wenes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Botran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520687113" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108821v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu845" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197628v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru124" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197624v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Victoria Garcia Malervi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst145" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E. Raftery" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609312v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9383-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063227v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pasquet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaouch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macadr&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balzergue" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huguet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-629" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209978v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bruneau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12787" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197631v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lange" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Sement" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chicher" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004564" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190745v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seifert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-271" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223540v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Nicolas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12021" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003413v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Brunoud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime F. Martinez-Garcia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.097915" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197611v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.679-708" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B3C9A0582820211B101310072FAA078F98BA15E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644423v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arribat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hourlier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045249" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972003v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Sandra" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189696v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Khalili" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-117" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000046v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2012.01.027" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666826v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2011.05.004" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KM7N46B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944081v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raftery Adrian" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646702v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-292" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190201v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1692" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645621v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M. Banaei Moghaddam" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04628.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666845v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2011.tm10681" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753396v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028455" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04383147v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339362v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Khalife" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lefevre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.12773" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193445v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-448" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197565v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197529v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecharny" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480192v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Taupin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008004" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197552v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Teixeira" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lasbleiz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacq" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006803" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197653v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn280" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659274v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Navajas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Migeon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alaux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Robinson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-301" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197566v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Magniette" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-216" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412597v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cossegal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mbelo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.112698" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275798v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.115667" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203869v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagnot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm757" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659090v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Servet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03606.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668276v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Aubourg" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-401" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663914v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Turck" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Farrona" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030086" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264268v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ramel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-450" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682347v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jammes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida Engler" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02532.x" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679636v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaoui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175499v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/integration-de-donnees-biologiques/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789928v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2247/model-choice-and-model-aggregation.html" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222881v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/sciences-de-la-vie/informatique-pour-l-analyse-du-transcriptome/boulicaut/descriptif-9782746208506" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832527v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806029v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ferraro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Zelicourt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gilbault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-026-02303-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Arenas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087344v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c01119" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501202v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rocher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Philippe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01852-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978309v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJS2260" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Lambert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tancelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1288070" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002996v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04458-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A Hartas&#225;nchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Battu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Soraru" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Delgado-Vaquera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.327" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baudry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Castandet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62566" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400803v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rozi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.976371" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barreda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15662" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bour&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200359" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583788v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Alouane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031914" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935915v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica de Marco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Thorpe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020745" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tauzin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Karouani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Nigg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab374" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03357461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blanchard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2020-0105" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250764v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Arnal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab115" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00611-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02962421v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roul&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Scalisi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00446" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres Robin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C Reymond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brunoud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moneger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2020.1771937" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vittrant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergeron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Eduardo Molina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Leclercq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Philippe L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1851950" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa221" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aub&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9050573" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269716v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Collins" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.550894" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623625v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pier Scott Boyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00452" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617745v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lallemand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14276" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618372v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Klau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boulesteix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hoffmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201800309" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557423v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benamar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00032" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618059v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhazira Yesbergenova-Cuny" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quillere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Armengaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.04.022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621747v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Keeble-Gagn&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Karafiatova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12913" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624945v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Montoro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangyang Wu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Favreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Herlinawati" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labrune" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26854-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625219v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Farjad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pateyron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Krapp" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113364" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363555v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armengaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.08.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN6Z6FLH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532512v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papastamoulis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2014.07.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1SM7D6T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633915v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38869" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294000v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Barillot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Wenes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Botran" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520687113" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108821v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu845" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197624v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Victoria Garcia Malervi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst145" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197628v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru124" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943473v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E. Raftery" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609312v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9383-7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197631v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lange" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Sement" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chicher" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004564" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063227v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pasquet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaouch" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macadr&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balzergue" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huguet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-629" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209978v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bruneau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12787" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190745v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seifert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-271" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223540v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Nicolas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12021" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972003v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Sandra" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003413v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Brunoud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime F. Martinez-Garcia" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.097915" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197611v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.679-708" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B3C9A0582820211B101310072FAA078F98BA15E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644423v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arribat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hourlier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045249" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189696v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Khalili" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-117" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000046v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2012.01.027" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666826v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2011.05.004" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KM7N46B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944081v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raftery Adrian" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190201v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1692" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646702v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-292" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645621v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M. Banaei Moghaddam" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04628.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04383147v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666845v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2011.tm10681" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753396v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028455" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339362v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Khalife" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lefevre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.12773" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193445v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-448" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197565v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197529v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecharny" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480192v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Taupin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008004" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197552v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Teixeira" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lasbleiz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacq" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006803" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197653v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn280" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659274v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Navajas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Migeon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alaux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Robinson" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-301" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197566v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Magniette" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-216" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412597v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cossegal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mbelo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.112698" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275798v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.115667" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203869v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagnot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm757" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659090v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Servet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03606.x" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668276v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Aubourg" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-401" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663914v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Turck" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Farrona" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030086" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264268v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ramel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-450" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682347v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jammes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida Engler" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02532.x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679636v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaoui" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175499v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/integration-de-donnees-biologiques/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789928v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2247/model-choice-and-model-aggregation.html" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222881v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/sciences-de-la-vie/informatique-pour-l-analyse-du-transcriptome/boulicaut/descriptif-9782746208506" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832527v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806029v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>