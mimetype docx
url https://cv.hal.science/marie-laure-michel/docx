--- v0 (2026-03-22)
+++ v1 (2026-04-17)
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARD9 in neutrophils protects from colitis and controls mitochondrial metabolism and cell survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rewiring the altered tryptophan metabolism as a novel therapeutic strategy in inflammatory bowel diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Michaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurate Skerniskyte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Planchais</w:t>
+                <w:t xml:space="preserve">Allison Agus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.gutjnl-2022-326917. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-326917⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 1-12, pp.gutjnl-2022-327337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-327337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791244v2</w:t>
+                <w:t xml:space="preserve">hal-03859817v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewiring the altered tryptophan metabolism as a novel therapeutic strategy in inflammatory bowel diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CARD9 in neutrophils protects from colitis and controls mitochondrial metabolism and cell survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Allison Agus</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurate Skerniskyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Magniez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 1-12, pp.gutjnl-2022-327337. </w:t>
+              <w:t xml:space="preserve">, 2022, pp.gutjnl-2022-326917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-327337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-326917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859817v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791244v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Route of Sensitization to Peanut Influences Immune cell recruitment at various mucosal sites in mouse: An integrative analysis</w:t>
               </w:r>
@@ -1440,295 +1440,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Five Filamentous Fungi Used in Food Processes on In Vitro and In Vivo Gut Inflammation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cindy Hugot</w:t>
+                <w:t xml:space="preserve">Deletion of both Dectin-1 and Dectin-2 affects the bacterial but not fungal gut microbiota and susceptibility to colitis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazhou Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Spatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lapiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (9), pp. 893. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof8090893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-022-01273-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795044v1</w:t>
+                <w:t xml:space="preserve">hal-03806427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of both Dectin-1 and Dectin-2 affects the bacterial but not fungal gut microbiota and susceptibility to colitis in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yazhou Wang</w:t>
+                <w:t xml:space="preserve">Effects of Five Filamentous Fungi Used in Food Processes on In Vitro and In Vivo Gut Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Spatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory da Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lapiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (9), pp. 893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-022-01273-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof8090893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806427v1</w:t>
+                <w:t xml:space="preserve">hal-03795044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Help from commensals: β-hex to regulate gut immunity</w:t>
               </w:r>
@@ -2188,325 +2188,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Aryl Hydrocarbon Receptor Ligand Production by the Gut Microbiota Is a Key Factor in Metabolic Syndrome</w:t>
+                <w:t xml:space="preserve">Enterobacteriaceae are essential for the modulation of colitis severity by fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Natividad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Allison Agus</w:t>
+                <w:t xml:space="preserve">Bruno Sovran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolene Straube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Charlotte Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.001⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0538-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895943v1</w:t>
+                <w:t xml:space="preserve">hal-01875950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterobacteriaceae are essential for the modulation of colitis severity by fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sovran</w:t>
+                <w:t xml:space="preserve">Impaired Aryl Hydrocarbon Receptor Ligand Production by the Gut Microbiota Is a Key Factor in Metabolic Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Natividad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Agus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Jegou</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolene Straube</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lamas</w:t>
+                <w:t xml:space="preserve">Anne Charlotte Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.152. </w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 28 (5), pp.737-749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-018-0538-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875950v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilophila wadsworthia aggravates high fat diet induced metabolic dysfunctions in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Natividad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5903,51 +5903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Oliveira Formiga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Zhao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Augusto Campos Ribeiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Guarino-Vignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2025.09.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05390470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puchois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar Ahmad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01396-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678119v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01798-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04331068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00841-23" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Landemaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Francis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Morand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1098160" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lapiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1087715" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225488v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Ventin-Holmberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01516-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791244v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-326917" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859817v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-327337" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589190v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hazebrouck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14040790" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795044v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090893" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01273-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2022.09.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03282473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolhion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109332" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618622v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Mara Villa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03281" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14748" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01895943v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Jarry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sovran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jegou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolene Straube" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0538-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960210v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Phuong Pham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05249-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01586076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Phuong Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2017-314195" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314089v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lenoir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Massot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Diem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pasquier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201646313" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630460v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar Ohnmacht" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1302089" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deena Gibbons" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleming" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Virasami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J Sebire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.3670" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Gasse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vacher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023185" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190801v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gautron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beaudoin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201141751" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Leite-De-Moraes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ohtsu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin L Thurmond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.182.3.1233" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665775v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Mendes-Da-Cruz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Castro Keller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lochner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806472105" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664887v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Fujio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trottein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20061551" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682186v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hachem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Lisbonne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukit Roongapinun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200535268" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167255v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rolhion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Danne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Creusot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Formiga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjae190.0259" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295547v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295544v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295502v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295516v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296729v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296731v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786832v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lavie-Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785302v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795617v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796262v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04398409v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296725v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795779v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793964v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Oliveira Formiga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Zhao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Augusto Campos Ribeiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Guarino-Vignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2025.09.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05390470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puchois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar Ahmad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01396-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678119v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01798-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04331068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00841-23" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Landemaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Francis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Morand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1098160" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lapiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1087715" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225488v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Ventin-Holmberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01516-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859817v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-327337" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791244v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-326917" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589190v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hazebrouck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14040790" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01273-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090893" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2022.09.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03282473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolhion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109332" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618622v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Mara Villa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03281" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14748" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sovran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jegou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolene Straube" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0538-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01895943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Jarry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960210v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Phuong Pham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05249-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01586076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Phuong Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2017-314195" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314089v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lenoir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Massot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Diem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pasquier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201646313" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630460v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar Ohnmacht" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1302089" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deena Gibbons" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleming" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Virasami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J Sebire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.3670" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Gasse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vacher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023185" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190801v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gautron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beaudoin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201141751" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Leite-De-Moraes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ohtsu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin L Thurmond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.182.3.1233" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665775v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Mendes-Da-Cruz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Castro Keller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lochner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806472105" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664887v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Fujio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trottein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20061551" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682186v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hachem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Lisbonne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukit Roongapinun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200535268" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167255v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rolhion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Danne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Creusot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Formiga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjae190.0259" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295547v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295544v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295502v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295516v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296729v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296731v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786832v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lavie-Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785302v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795617v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796262v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04398409v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296725v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795779v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793964v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>