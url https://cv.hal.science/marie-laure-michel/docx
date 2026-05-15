--- v1 (2026-04-17)
+++ v2 (2026-05-15)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus epidermidis isolates from atopic or healthy skin have opposite effect on skin cells: potential implication of the AHR pathway modulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saccharomyces boulardii CNCM I-745 supplementation during and after antibiotic treatment positively influences the bacterial gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Spatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Landemaine</w:t>
+                <w:t xml:space="preserve">Yazhou Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lapiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Morand</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1098160⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1087715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177128v1</w:t>
+                <w:t xml:space="preserve">hal-04225490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharomyces boulardii CNCM I-745 supplementation during and after antibiotic treatment positively influences the bacterial gut microbiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Spatz</w:t>
+                <w:t xml:space="preserve">Staphylococcus epidermidis isolates from atopic or healthy skin have opposite effect on skin cells: potential implication of the AHR pathway modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Fissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazhou Wang</w:t>
+                <w:t xml:space="preserve">Carine Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Lapiere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chloé Michaudel</w:t>
+                <w:t xml:space="preserve">Stanislas Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp. 100125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1087715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1098160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225490v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotic treatment using amoxicillin-clavulanic acid impairs gut mycobiota development through modification of the bacterial ecosystem</w:t>
               </w:r>
@@ -1038,563 +1038,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewiring the altered tryptophan metabolism as a novel therapeutic strategy in inflammatory bowel diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CARD9 in neutrophils protects from colitis and controls mitochondrial metabolism and cell survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Agus</w:t>
+                <w:t xml:space="preserve">Jurate Skerniskyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Magniez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 1-12, pp.gutjnl-2022-327337. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-327337⟩</w:t>
+              <w:t xml:space="preserve">, 2022, pp.gutjnl-2022-326917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-326917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859817v2</w:t>
+                <w:t xml:space="preserve">hal-03791244v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARD9 in neutrophils protects from colitis and controls mitochondrial metabolism and cell survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rewiring the altered tryptophan metabolism as a novel therapeutic strategy in inflammatory bowel diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Michaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Danne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Michaudel</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Agus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurate Skerniskyte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Magniez</w:t>
+                <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.gutjnl-2022-326917. </w:t>
+              <w:t xml:space="preserve">, 2022, 1-12, pp.gutjnl-2022-327337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-326917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-327337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791244v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859817v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Route of Sensitization to Peanut Influences Immune cell recruitment at various mucosal sites in mouse: An integrative analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Hazebrouck</w:t>
+                <w:t xml:space="preserve">Deletion of both Dectin-1 and Dectin-2 affects the bacterial but not fungal gut microbiota and susceptibility to colitis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazhou Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Spatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Michaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lapiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14040790⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-022-01273-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589190v1</w:t>
+                <w:t xml:space="preserve">hal-03806427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of both Dectin-1 and Dectin-2 affects the bacterial but not fungal gut microbiota and susceptibility to colitis in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexia Lapiere</w:t>
+                <w:t xml:space="preserve">Route of Sensitization to Peanut Influences Immune cell recruitment at various mucosal sites in mouse: An integrative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Grauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hazebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-022-01273-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu14040790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806427v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Five Filamentous Fungi Used in Food Processes on In Vitro and In Vivo Gut Inflammation</w:t>
               </w:r>
@@ -1632,51 +1632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Spatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lapiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (9), pp. 893. </w:t>
@@ -2137,480 +2137,480 @@
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, 2019, 21 (11), pp. 4020-4031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.14748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterobacteriaceae are essential for the modulation of colitis severity by fungi</w:t>
+                <w:t xml:space="preserve">Impaired Aryl Hydrocarbon Receptor Ligand Production by the Gut Microbiota Is a Key Factor in Metabolic Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Sovran</w:t>
+                <w:t xml:space="preserve">Jane Natividad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Agus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Jegou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lamas</w:t>
+                <w:t xml:space="preserve">Anne Charlotte Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-018-0538-9⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 28 (5), pp.737-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875950v1</w:t>
+                <w:t xml:space="preserve">hal-01895943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Aryl Hydrocarbon Receptor Ligand Production by the Gut Microbiota Is a Key Factor in Metabolic Syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilophila wadsworthia aggravates high fat diet induced metabolic dysfunctions in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Natividad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Phuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Natividad</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Charlotte Jarry</w:t>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.001⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.2802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05249-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895943v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilophila wadsworthia aggravates high fat diet induced metabolic dysfunctions in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane Natividad</w:t>
+                <w:t xml:space="preserve">Enterobacteriaceae are essential for the modulation of colitis severity by fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sovran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Planchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolene Straube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.2802. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05249-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0538-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960210v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Card9 mediates susceptibility to intestinal pathogens through microbiota modulation and control of bacterial virulence</w:t>
               </w:r>
@@ -2724,351 +2724,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARD9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias L Richard</w:t>
+                <w:t xml:space="preserve">SLAM-associated protein favors the development of iNKT2 over iNKT17 cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Leducq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Michel</w:t>
+                <w:t xml:space="preserve">Christelle Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Diem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nm.4102⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (9), pp.2162-2174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201646313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314089v1</w:t>
+                <w:t xml:space="preserve">hal-02637107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLAM-associated protein favors the development of iNKT2 over iNKT17 cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CARD9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias L Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang-Phuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Michel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 46 (9), pp.2162-2174. </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (6), pp.598-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.201646313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nm.4102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637107v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLR-induced cytokines promote effective proinflammatory natural Th17 cell responses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Diem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caspar Ohnmacht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3551,51 +3551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting edge: histamine receptor H4 activation positively regulates in vivo IL-4 and IFN-gamma production by invariant NKT cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria C Leite-De-Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Diem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3979,51 +3979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Lisbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Diem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukit Roongapinun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4913,51 +4913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lavie-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4993,277 +4993,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility of Card9-/- mice to intestinal pathogen is partly microbiota dependant.</w:t>
+                <w:t xml:space="preserve">Card9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lavie-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory da Costa</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome Science Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Berchtesgaden, Germany</w:t>
+              <w:t xml:space="preserve">24. United European Gastroenterology Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795617v1</w:t>
+                <w:t xml:space="preserve">hal-02796262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Card9 impacts colitis by altering gut microbiota metabolism of tryptophan into aryl hydrocarbon receptor ligands</w:t>
+                <w:t xml:space="preserve">Susceptibility of Card9-/- mice to intestinal pathogen is partly microbiota dependant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Lavie-Richard</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Mea Natividad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. United European Gastroenterology Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Microbiome Science Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Berchtesgaden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796262v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5541,51 +5541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Mea Natividad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lavie-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5903,51 +5903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Oliveira Formiga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Zhao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Augusto Campos Ribeiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Guarino-Vignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2025.09.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05390470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puchois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar Ahmad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01396-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678119v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01798-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04331068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00841-23" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Landemaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Francis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Morand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1098160" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lapiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1087715" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225488v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Ventin-Holmberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01516-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859817v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-327337" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791244v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-326917" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589190v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hazebrouck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14040790" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01273-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090893" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2022.09.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03282473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolhion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109332" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618622v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Mara Villa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03281" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14748" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sovran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jegou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolene Straube" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0538-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01895943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Jarry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960210v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Phuong Pham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05249-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01586076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Phuong Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2017-314195" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314089v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lenoir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Massot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Diem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pasquier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201646313" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630460v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar Ohnmacht" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1302089" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deena Gibbons" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleming" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Virasami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J Sebire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.3670" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Gasse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vacher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023185" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190801v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gautron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beaudoin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201141751" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Leite-De-Moraes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ohtsu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin L Thurmond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.182.3.1233" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665775v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Mendes-Da-Cruz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Castro Keller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lochner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806472105" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664887v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Fujio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trottein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20061551" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682186v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hachem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Lisbonne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukit Roongapinun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200535268" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167255v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rolhion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Danne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Creusot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Formiga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjae190.0259" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295547v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295544v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295502v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295516v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296729v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296731v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786832v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lavie-Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785302v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795617v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796262v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04398409v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296725v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795779v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793964v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Oliveira Formiga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Zhao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Augusto Campos Ribeiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Guarino-Vignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2025.09.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05390470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puchois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar Ahmad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01396-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678119v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01798-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04331068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00841-23" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lapiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1087715" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177128v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Landemaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Francis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Morand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1098160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225488v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Ventin-Holmberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01516-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791244v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-326917" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859817v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-327337" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01273-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hazebrouck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14040790" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090893" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2022.09.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03282473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolhion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109332" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618622v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Mara Villa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03281" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14748" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01895943v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Jarry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960210v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Phuong Pham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05249-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sovran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jegou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolene Straube" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0538-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01586076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Phuong Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zacharioudaki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2017-314195" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lenoir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Massot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Diem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pasquier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201646313" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4102" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630460v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar Ohnmacht" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1302089" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deena Gibbons" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleming" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Virasami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J Sebire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.3670" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Gasse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vacher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023185" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190801v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gautron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beaudoin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201141751" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Leite-De-Moraes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ohtsu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin L Thurmond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.182.3.1233" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665775v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Mendes-Da-Cruz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Castro Keller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lochner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806472105" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664887v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Fujio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trottein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20061551" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682186v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hachem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Lisbonne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukit Roongapinun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200535268" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167255v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rolhion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Danne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Creusot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Formiga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjae190.0259" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295547v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295544v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295502v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295516v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296729v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296731v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786832v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lavie-Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785302v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795617v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04398409v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296725v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795779v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793964v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>