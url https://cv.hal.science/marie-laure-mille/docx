--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -827,278 +827,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepping in Persons Poststroke: Comparison of Voluntary and Perturbation-Induced Responses</w:t>
+                <w:t xml:space="preserve">Self-triggered assistive stimulus training improves step initiation in persons with Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine M. Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mille</w:t>
+                <w:t xml:space="preserve">Robert A. Creath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunhui Zhang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michelle Prettyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shulman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Hilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2013.06.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-0003-10-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438451v1</w:t>
+                <w:t xml:space="preserve">hal-01438449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-triggered assistive stimulus training improves step initiation in persons with Parkinson's disease</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stepping in Persons Poststroke: Comparison of Voluntary and Perturbation-Induced Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Hilliard</w:t>
+                <w:t xml:space="preserve">Katherine M. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Martinez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yunhui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark W. Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10, </w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (12), pp.2425-2432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1743-0003-10-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2013.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438449v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Step, Two Steps, Three Steps More Directional Vulnerability to Falls in Community-Dwelling Older People</w:t>
               </w:r>
@@ -1110,64 +1110,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Johnson-Hilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine M. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice J. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1231,90 +1231,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posture and Locomotion Coupling: A Target for Rehabilitation Interventions in Persons with Parkinson's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A. Creath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle G. Prettyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Johnson Hilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine M. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PARKINSONS DISEASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
@@ -1378,64 +1378,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark W. Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Johnson Hilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine M. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Simuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1524,77 +1524,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Johnson Hilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine M. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Simuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurologic Physical Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (2), pp.88-95. </w:t>
@@ -2225,51 +2225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rogers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary T Blackinton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samuel Samuel Cheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00711" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tisserand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bariatinsky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.05.010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buloup" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00821" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438447v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Rogers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP271167" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Macaluso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Buloup" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simoneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00436.2014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhui Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2013.06.030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Creath" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Prettyman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shulman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Hilliard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-10-11" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438450v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Johnson-Hilliard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice J. Edwards" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glt062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438452v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle G. Prettyman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Johnson Hilliard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/754186" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Simuni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-010-2504-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBB8TV57-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NPT.0b013e3181a3360d" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joulia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontanari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barthelemy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-1716.2009.01982.x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRM9GPR8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baroni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cincera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bardot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Fitzpatrick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rogers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary T Blackinton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samuel Samuel Cheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00711" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tisserand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bariatinsky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.05.010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buloup" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00821" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438447v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Rogers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP271167" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Macaluso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Buloup" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simoneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00436.2014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Creath" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Prettyman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shulman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Hilliard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Martinez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-10-11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhui Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2013.06.030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438450v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Johnson-Hilliard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice J. Edwards" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glt062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438452v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle G. Prettyman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Johnson Hilliard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/754186" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Simuni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-010-2504-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBB8TV57-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NPT.0b013e3181a3360d" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joulia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontanari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barthelemy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-1716.2009.01982.x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRM9GPR8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baroni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cincera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bardot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Fitzpatrick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>