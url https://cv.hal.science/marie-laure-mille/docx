--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1768,146 +1768,288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Circulatory effects of apnoea in elite breath-hold divers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 197 (1), pp.75 - 82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1748-1716.2009.01982.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Behavioral outcomes following below-knee amputation in the coordination between balance and leg movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cincera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Bardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24, pp.4-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1917,168 +2059,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental vs. model-based comparison of stepping threshold in response to external force-controlled perturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard C. Fitzpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 ISPGR World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, FORT LAUDERDALE, United States. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2225,51 +2367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rogers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary T Blackinton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samuel Samuel Cheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00711" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tisserand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bariatinsky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.05.010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buloup" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00821" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438447v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Rogers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP271167" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Macaluso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Buloup" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simoneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00436.2014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Creath" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Prettyman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shulman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Hilliard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Martinez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-10-11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhui Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2013.06.030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438450v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Johnson-Hilliard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice J. Edwards" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glt062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438452v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle G. Prettyman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Johnson Hilliard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/754186" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Simuni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-010-2504-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBB8TV57-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NPT.0b013e3181a3360d" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joulia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontanari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barthelemy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-1716.2009.01982.x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRM9GPR8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baroni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cincera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bardot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Fitzpatrick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rogers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary T Blackinton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samuel Samuel Cheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00711" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tisserand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bariatinsky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.05.010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buloup" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00821" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438447v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Rogers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP271167" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Macaluso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Buloup" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simoneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00436.2014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Creath" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Prettyman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shulman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Hilliard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Martinez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-10-11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhui Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2013.06.030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438450v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Johnson-Hilliard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice J. Edwards" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glt062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438452v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle G. Prettyman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Johnson Hilliard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/754186" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Simuni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-010-2504-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBB8TV57-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NPT.0b013e3181a3360d" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joulia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontanari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barthelemy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-1716.2009.01982.x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRM9GPR8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808462v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemaitre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baroni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cincera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bardot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791265v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Fitzpatrick" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>