--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -66,1586 +66,1724 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">InTerACT: A Systemic Social Marketing Framework for Equitable Access and Social Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Social Marketing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESMA; MBS School of Business; Institut du Marketing Social, Jul 2026, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser et structurer l'accès inclusif : apports du cadre InTerACT à l'action publique et au marketing social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIRMAP 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRMAP, May 2026, Aix-en -Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marketing social et bien-être des patients chroniques : impact du soutien social des plateformes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41ème Congrès de l'Association Française du Marketin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Nonprofits Use Impact Evaluation: Lesson for Social Marketers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Social Marketing Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Social Marketing Association, Nov 2025, Alicante, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marketing social comme levier d'intervention dans les cas de comorbidité en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40ème Congrès de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing Comorbidity Mitigation Interventions through a Health Literacy and Empowerment Framework Insights from a Qualitative Study on Tobacco and Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Social Marketing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Social Marketing Association, Nov 2024, Ljubljana, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Putting theory into practice to improve social marketing interventions: Examination against Andreasen’s (2002) benchmarking criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Josion-Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Social Marketing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Thessalonique, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amélioration de l'expérience des proches des patients comme nouveau levier de la transformation des organisations de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème congrès ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plateformes communautaires en ligne comme source d'empowerment en santé. Le programme Slow Diabète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Plateformes, communautés et écosystèmes à l’ère du numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Créteil (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le niveau d'attention visuelle portée aux publicités est-il un prédicteur de la mémorisation de marques nouvelles ? Une recherche exploratrice par oculométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35ème Congrès International de l’AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modélisation par équations structurelles basée sur la méthode PLS : une approche intéressante pour la recherche en marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Congrès de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les jeunes adultes savent de la publicité : une étude exploratoire de la connaissance des mécanismes de persuasion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gurviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Venice, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment développer une offre d’alimentation locale en ville ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Emmerder les non-vaccinés » peut-il être efficace pour changer les comportements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gurviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARLOTT' : quel choix stratégique pour cette PME dynamique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCMP Publishing Études de cas - sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771646v1</w:t>
-              </w:r>
-[...811 lines deleted...]
-                <w:t xml:space="preserve">hal-03278664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing a healthy and sustainable diet in diabetes management: a social marketing approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Nascimento Do Ó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (Supplement_3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation locale peut-elle devenir une pratique inclusive en zone urbaine ? Une approche par les community provisioning systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Djedidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07673701241235103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une autre approche pour faciliter les changements comportementaux des patients : le marketing social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’un modèle intégrateur de la résistance aux messages anti-tabac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gurviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0767370115571051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'INDUSTRIE AGRO-ALIMENTAIRE ET LA QUESTION NUTRITIONNELLE Pourquoi Nestlé a opté pour la diversité alimentaire et l'éducation des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1655,185 +1793,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stratégie marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing, Collection Openbook, Dunod</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance aux messages de prévention-santé : modélisation à partir d'une publicité anti-tabac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions EDP Sciences. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir sur les comportements nutritionnels. Réglementation, marketing et influence des communications de santé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017, 978-2-7598-2105-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1980,51 +2118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mourre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710690v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gurviez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771646v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018808v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255349v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643848v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804264v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817308v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696149v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avril" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278657v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribeiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ribeiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nascimento Do &#211;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charvet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.893" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Djedidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241235103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115571051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450632v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mourre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559276v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255349v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643848v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804264v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817308v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gurviez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804213v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribeiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ribeiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nascimento Do &#211;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.893" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Djedidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241235103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115571051" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517502v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>