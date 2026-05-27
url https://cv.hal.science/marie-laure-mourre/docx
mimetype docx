--- v1 (2026-04-07)
+++ v2 (2026-05-27)
@@ -100,165 +100,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InTerACT: A Systemic Social Marketing Framework for Equitable Access and Social Justice</w:t>
+                <w:t xml:space="preserve">Penser et structurer l'accès inclusif : apports du cadre InTerACT à l'action publique et au marketing social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Social Marketing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESMA; MBS School of Business; Institut du Marketing Social, Jul 2026, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AIRMAP 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRMAP, May 2026, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559254v1</w:t>
+                <w:t xml:space="preserve">hal-05559276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser et structurer l'accès inclusif : apports du cadre InTerACT à l'action publique et au marketing social</w:t>
+                <w:t xml:space="preserve">InTerACT: A Systemic Social Marketing Framework for Equitable Access and Social Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRMAP 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIRMAP, May 2026, Aix-en -Provence, France</w:t>
+              <w:t xml:space="preserve">European Social Marketing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESMA; MBS School of Business; Institut du Marketing Social, Jul 2026, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559276v1</w:t>
+                <w:t xml:space="preserve">hal-05559254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing social et bien-être des patients chroniques : impact du soutien social des plateformes numériques</w:t>
               </w:r>
@@ -402,165 +402,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05255349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marketing social comme levier d'intervention dans les cas de comorbidité en santé</w:t>
+                <w:t xml:space="preserve">Enhancing Comorbidity Mitigation Interventions through a Health Literacy and Empowerment Framework Insights from a Qualitative Study on Tobacco and Diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Congrès de l'Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">European Social Marketing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Social Marketing Association, Nov 2024, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643848v1</w:t>
+                <w:t xml:space="preserve">hal-04804264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Comorbidity Mitigation Interventions through a Health Literacy and Empowerment Framework Insights from a Qualitative Study on Tobacco and Diabetes</w:t>
+                <w:t xml:space="preserve">Le marketing social comme levier d'intervention dans les cas de comorbidité en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Social Marketing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Social Marketing Association, Nov 2024, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">40ème Congrès de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804264v1</w:t>
+                <w:t xml:space="preserve">hal-04643848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting theory into practice to improve social marketing interventions: Examination against Andreasen’s (2002) benchmarking criteria</w:t>
               </w:r>
@@ -2118,51 +2118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mourre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559276v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255349v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643848v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804264v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817308v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gurviez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804213v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribeiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ribeiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nascimento Do &#211;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.893" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Djedidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241235103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115571051" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517502v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mourre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559254v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255349v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643848v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817308v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gurviez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804213v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribeiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ribeiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nascimento Do &#211;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.893" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Djedidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241235103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115571051" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517502v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>