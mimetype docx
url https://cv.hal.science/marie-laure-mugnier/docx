--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -3048,256 +3048,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obi-Wan: Ontology-Based RDF Integration of Heterogeneous Data</w:t>
+                <w:t xml:space="preserve">Revisiting RDF storage layouts for efficient query answering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goasdoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Manolescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Merabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLDB 2020 - 46th International Conference on Very Large Data Bases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">SSWS 2020 - 13th International Workshop on Scalable Semantic Web Knowledge Base Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Athène, Greece. pp.17-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921434v1</w:t>
+                <w:t xml:space="preserve">hal-02921457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting RDF storage layouts for efficient query answering</w:t>
+                <w:t xml:space="preserve">Obi-Wan: Ontology-Based RDF Integration of Heterogeneous Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goasdoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Manolescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Merabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSWS 2020 - 13th International Workshop on Scalable Semantic Web Knowledge Base Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Athène, Greece. pp.17-32</w:t>
+              <w:t xml:space="preserve">VLDB 2020 - 46th International Conference on Very Large Data Bases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921457v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-Based RDF Integration of Heterogeneous Data</w:t>
               </w:r>
@@ -3978,248 +3978,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01892353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the k-Boundedness for Existential Rules</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reasoning on Data Workshop Chairs' Welcome and Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Ulliana</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99906-7_4⟩</w:t>
+              <w:t xml:space="preserve">International World Wide Web Conference (WWW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1585-1586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3184558.3192320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01921140v1</w:t>
+                <w:t xml:space="preserve">hal-02608565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning on Data Workshop Chairs' Welcome and Organization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the k-Boundedness for Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stathis Delivorias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Senellart</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International World Wide Web Conference (WWW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1585-1586, </w:t>
+              <w:t xml:space="preserve">RuleML+RR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Luxembourg, Luxembourg. pp.48-64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3184558.3192320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99906-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608565v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01921140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Answering Conjunctive Regular Path Queries over Guarded Existential Rules</w:t>
               </w:r>
@@ -4736,73 +4736,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DL: Description Logics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Cape Town, South Africa. pp.1051-1057</w:t>
+              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Phoenix, United States. pp.1051-1057</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01375093v1</w:t>
+                <w:t xml:space="preserve">lirmm-01242913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-Mediated Queries for NOSQL Databases</w:t>
               </w:r>
@@ -4831,73 +4831,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Phoenix, United States. pp.1051-1057</w:t>
+              <w:t xml:space="preserve">DL: Description Logics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Cape Town, South Africa. pp.1051-1057</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01242913v1</w:t>
+                <w:t xml:space="preserve">lirmm-01375093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Existential Rules and Transitivity: Next Steps</w:t>
               </w:r>
@@ -6083,213 +6083,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00838791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-Based Query Answering with Existential Rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Sound and Complete Backward Chaining Algorithm for Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML: Web Rule Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RR: Web Reasoning and Rule Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.122-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33203-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00763475v1</w:t>
+                <w:t xml:space="preserve">lirmm-00764341v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sound and Complete Backward Chaining Algorithm for Existential Rules</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontology-Based Query Answering with Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RR: Web Reasoning and Rule Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RuleML: Web Rule Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33203-6_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00764341v3</w:t>
+                <w:t xml:space="preserve">lirmm-00763475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Querying Algorithm for Greedy Sets of Existential Rules</w:t>
               </w:r>
@@ -6714,213 +6714,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00618329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking the Complexity Lines for Generalized Guarded Existential Rules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontological Query Answering with Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RR: Web Reasoning and Rule Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Galway, Ireland. pp.2-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23580-1_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00618081v1</w:t>
+                <w:t xml:space="preserve">lirmm-00618296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontological Query Answering with Existential Rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Walking the Complexity Lines for Generalized Guarded Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RR: Web Reasoning and Rule Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.712-717</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23580-1_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00618296v1</w:t>
+                <w:t xml:space="preserve">lirmm-00618081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notions de dépendances pour les règles Existentielles</w:t>
               </w:r>
@@ -6995,238 +6995,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00618090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Containment of Conjunctive Queries with Negation: Algorithms and Experiments</w:t>
+                <w:t xml:space="preserve">Déduction dans le fragment existentiel conjonctif de la logique du premier ordre : algorithme et expérimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2010 - 21st International Conference on Database and Expert Systems Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RFIA: Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00537832v1</w:t>
+                <w:t xml:space="preserve">lirmm-00537824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déduction dans le fragment existentiel conjonctif de la logique du premier ordre : algorithme et expérimentations</w:t>
+                <w:t xml:space="preserve">Containment of Conjunctive Queries with Negation: Algorithms and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA: Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2010 - 21st International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Bilbao, Spain. pp.330-345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15251-1_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00537824v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00537832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking the Decidability Line for Rules with Existential Variables</w:t>
               </w:r>
@@ -7650,350 +7650,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00537351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Decidable Cases for Rules with Existential Variables</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conceptual Graph Rules and Equivalent Rules: A Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.23-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03079-6_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00410130v1</w:t>
+                <w:t xml:space="preserve">lirmm-00410129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Graph Rules and Equivalent Rules: A Synthesis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RDF to Conceptual Graphs Translations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00410129v1</w:t>
+                <w:t xml:space="preserve">lirmm-00410621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDF to Conceptual Graphs Translations</w:t>
+                <w:t xml:space="preserve">Extending Decidable Cases for Rules with Existential Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Salvat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.17</w:t>
+              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Pasadena, CA, United States. pp.677-682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00410621v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00410130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DL-SR: a Lite DL with Expressive Rules: Preliminary Results</w:t>
               </w:r>
@@ -9023,51 +9023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9746,461 +9746,612 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foundations and state of play</w:t>
+                <w:t xml:space="preserve">Systèmes d’information, modélisation sémantique et gestion des connaissances pour l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+                <w:t xml:space="preserve">Sandrine Auzoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+                <w:t xml:space="preserve">Alexandre Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gautron</w:t>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bellon-Maurel V.; Gauche K.,; Enriquez M.L.; Lyon-Caen N. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, </w:t>
+              <w:t xml:space="preserve">Appréhender l'agriculture numérique - 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INRIA</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-62, 2026, 978-2-7592-4254-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609470v2</w:t>
+                <w:t xml:space="preserve">hal-05583828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondements et état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bellon-Maurel Véronique (ed.); Brossard Ludovic (ed.); Garcia Frédérick (ed.); Mitton Nathalie (ed.); Terrier Alexandre (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et numérique : un Livre Blanc d’Inria et INRAE pour construire les bases d’une agriculture numérique responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, INRIA; INRAE, pp.32-82, 2022, Livre blanc / INRIA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning with Ontologies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Foundations and state of play</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRIA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.30-75, 2022, White book Inrira, 978-2-7261-1310-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02922020v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasoning with Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghyn Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-215, 2020, Volume I: Knowledge Representation, Reasoning and Learning, 978-3-030-06163-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-06164-7_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02922020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonner avec des ontologies: logiques de description et graphes conceptuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10229,51 +10380,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de l'Intelligence Artificielle - Ses bases méthodologiques ses développements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (5), Cépaduès, 2014, Représentation des connaissances et formalisation des raisonnements, 978-2-36493-457-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10283,51 +10434,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Data and Knowledge to Support the Selection of Service Plant Species in Agroecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Najm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10349,85 +10500,85 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03879910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10437,51 +10588,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oblivious and Semi-Oblivious Boundedness for Existential Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10537,73 +10688,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02920624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-Based RDF Integration of Heterogeneous Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10642,73 +10793,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] LIX, Ecole polytechnique; Inria Saclay. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Single Approach to Decide Chase Termination on Linear Existential Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10747,100 +10898,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] arXiv:1810.02132. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01892375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst-case Optimal Query Answering for Greedy Sets of Existential Rules and Their Subclasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10852,73 +11003,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01097137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Exploration of the Query Rewriting Space with Existential Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10957,73 +11108,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-13016, Lirmm. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00825634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound, Complete and Minimal UCQ-Rewriting for Existential Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11062,73 +11213,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-13034, Lirmm. 2013, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00903375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sound and Complete Backward Chaining Algorithm for Existential Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11163,73 +11314,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-12016, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00713182v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Querying Algorithm for Greedy Sets of Existential Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11264,73 +11415,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Rudolph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-12006, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00675560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Farsighted Dependencies for Existential Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11352,73 +11503,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-11016, 2011, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00595033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity Boundaries for Generalized Guarded Existential Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11453,73 +11604,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-11006, 2011, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00568935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deduction in Existential Conjunctive First-Order Logic: an Algorithm and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11541,73 +11692,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-10010, 2010, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00463579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking the Decidability Line for Rules with Existential Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11629,73 +11780,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-09030, 2009, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00441907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Complexity of Entailment in Existential Conjunctive First Order Logic with Atomic Negation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11717,223 +11868,223 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-11026, 2009, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00413699v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Rules (Chapter XI)</w:t>
+                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Negation (Chapter XII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-08003, 2008, pp.30</w:t>
+              <w:t xml:space="preserve">RR-08004, 2008, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00260309v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00260311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Negation (Chapter XII)</w:t>
+                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Rules (Chapter XI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-08004, 2008, pp.50</w:t>
+              <w:t xml:space="preserve">RR-08003, 2008, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00260311v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00260309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Complexity of Deduction in the Existential Conjunctive Fragment of FOL with Atomic Negation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11942,73 +12093,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-08013, 2008, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00285475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Structural Properties of the Logic of Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12043,341 +12194,298 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-08016, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00289250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle d'annotation basé sur des ontologies modulaires et des graphes conceptuels emboîtés</w:t>
+                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Simple Conceptual Graphs (chapter III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">RR-07011, 2007, pp.35</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-07034, 2007, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00148889v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00200714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Basic Conceptual Graphs (chapter II)</w:t>
+                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Formal Semantics of Simple Conceptual Graphs (chapter IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-07033, 2007, pp.35</w:t>
+              <w:t xml:space="preserve">RR-07035, 2007, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00200712v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00200721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Semantic Annotation Bases (chapter X)</w:t>
+                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Basic Conceptual Graphs (chapter II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-07041, 2007, pp.16</w:t>
+              <w:t xml:space="preserve">RR-07033, 2007, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00200897v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00200712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Tractable Cases (chapter VII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12386,223 +12494,266 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-07038, 2007, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00200893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Simple Conceptual Graphs (chapter III)</w:t>
+                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Semantic Annotation Bases (chapter X)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-07034, 2007, pp.35</w:t>
+              <w:t xml:space="preserve">RR-07041, 2007, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00200714v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00200897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Formal Semantics of Simple Conceptual Graphs (chapter IV)</w:t>
+                <w:t xml:space="preserve">Un modèle d'annotation basé sur des ontologies modulaires et des graphes conceptuels emboîtés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">RR-07035, 2007, pp.23</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-07011, 2007, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00200721v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00148889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Other Specialization/Generalization Operations (chapter VIII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12611,73 +12762,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-07039, 2007, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00200895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - chapter BG Homomorphism and Other Notions (chapter V)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12686,73 +12837,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-07036, 2007, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00200903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Basic Algorithms for BG Homomorphism (chapter VI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12761,285 +12912,285 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-07037, 2007, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00200725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Nested Graphs (chapter IX)</w:t>
+                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter The BG Family: Facts, Rules and Constraints (chapter XII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-07040, 2007, pp.30</w:t>
+              <w:t xml:space="preserve">RR-07042, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00200896v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00200900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter The BG Family: Facts, Rules and Constraints (chapter XII)</w:t>
+                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Nested Graphs (chapter IX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-07042, 2007</w:t>
+              <w:t xml:space="preserve">RR-07040, 2007, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00200900v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00200896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Pi-2-P Completeness of the Containment Problem of Conjunctive Queries with Negation and Other Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-07004, 2007, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00129534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de Raisonnement dans un Outil de Gestion des Connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13061,73 +13212,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">06011, 2006, 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de Raisonnement dans un Outil de Gestion des Connaissances Basé sur les Topic Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13149,73 +13300,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">06007, 2006, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Graph-Based Reasoning into a Knowledge Management Tool: An Industrial Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13237,315 +13388,315 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">06004, 2006, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OWL-SG : Un Sous-Langage pour la Famille OWL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Graph-Based Study of the Containment Problem of Conjunctive Queries with Negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005</w:t>
+              <w:t xml:space="preserve">05076, 2005, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106548v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-Based Study of the Containment Problem of Conjunctive Queries with Negation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intuitionistic Atomic Negation in Simple Conceptual Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">05076, 2005, 10 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05015, 2005, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106673v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intuitionistic Atomic Negation in Simple Conceptual Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OWL-SG : Un Sous-Langage pour la Famille OWL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">05015, 2005, 6 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106620v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Querying Simple Conceptual Graphs with Negation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13554,236 +13705,236 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">05051, 2005, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation: Computational Foundations of Conceptual Graphs (Part. I)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Chein</w:t>
+                <w:t xml:space="preserve">Introducing Graph-Based Reasoning into Knowledge Management Tool: An Industrial Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Carloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">05068, 2005, 140 p</w:t>
+              <w:t xml:space="preserve">05075, 2005, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106666v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Graph-Based Reasoning into Knowledge Management Tool: An Industrial Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Leclère</w:t>
+                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation: Computational Foundations of Conceptual Graphs (Part. I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">05075, 2005, 10 p</w:t>
+              <w:t xml:space="preserve">05068, 2005, 140 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106672v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types and Conference in Simple Conceptual Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13792,73 +13943,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">04053, 2004, p. 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00109209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intuitionistic Atomic Negation in Simple Conceptual Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13867,127 +14018,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">04004, 2004, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00109212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02201, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00268470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId269"/>
+      <w:footerReference w:type="default" r:id="rId277"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14055,51 +14206,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D40B15A4"/>
+    <w:nsid w:val="C73D336B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14286,51 +14437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-laure-mugnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0574-3693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129977896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04393663v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Najm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M&#233;tral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108594" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04305787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodriguez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3611479.3611481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068420000083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-020-00678-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K&#246;nig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Thomazo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-140153" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00856811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888913000234" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bourguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.01.059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K7BRMCV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00681914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Simonet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2012.03.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00587012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2011.03.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRM2MBT2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carloni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-007-0103-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W5WXVBL5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2006.03.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T465L82-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.918" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05246623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rution-Kihli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05165190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas M&#252;ller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242346v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Charoensit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04304601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04305822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04272014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/42" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04320944v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rudolph" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584372.3588659" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04272033v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.05973" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04315377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Larroque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03785968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Buron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03762686v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2022/11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03405745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2021/16" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goasdou&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921457v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2020.27" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/219" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2019.18" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051413v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892353v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921140v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608565v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3192320" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632224v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632090v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328690v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01412864v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48758-8_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375093v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242913v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Rocher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sipieter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21542-6_21" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089990v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10587-1_6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01097136v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01092757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-39" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838806v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39666-3_10" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00934018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39666-3_22" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3Z8Z7V45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763475v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764341v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33203-6_10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763518v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00768328v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29449-5_5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618779v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mohamed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_35" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RCQ9FCL1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618329v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23580-1_4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618081v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618296v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23580-1_2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618090v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537832v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15251-1_27" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DH8DPMCL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537824v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00535780v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537334v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537836v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15431-7_1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BZL0HR9W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537351v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410130v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410129v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6S5WVLR4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410621v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00389753v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_21" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2C0DS9BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355290v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375091v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355493v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-98ZMWG0D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135448v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11965893_28" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00156532v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112949v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113160v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00156561v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112998v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27769-9_20" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4PDBN2GC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763474v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dbai.tuwien.ac.at/datalog2.0/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32925-8_3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355336v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/gbkrbook/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-286-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367393v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Betaille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delort" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Nanard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nanard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106577v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Dau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Stumme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106575v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02922020v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071032v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03879910v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920624v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266517v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892375v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01097137v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thomazo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825634v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903375v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00713182v3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00675560v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595033v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00568935v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00463579v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00441907v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413699v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00260309v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00260311v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00285475v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00289250v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00148889v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200712v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200897v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200893v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200714v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200721v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200895v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200903v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200725v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200896v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200900v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129534v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102706v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102719v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102684v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106548v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106673v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106620v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106650v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106666v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106672v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109209v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109212v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268470v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-laure-mugnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0574-3693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129977896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04393663v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Najm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M&#233;tral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108594" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04305787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodriguez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3611479.3611481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068420000083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-020-00678-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K&#246;nig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Thomazo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-140153" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00856811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888913000234" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bourguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.01.059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K7BRMCV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00681914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Simonet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2012.03.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00587012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2011.03.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRM2MBT2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carloni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-007-0103-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W5WXVBL5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2006.03.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T465L82-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.918" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05246623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rution-Kihli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05165190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas M&#252;ller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242346v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Charoensit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04304601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04305822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04272014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/42" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04320944v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rudolph" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584372.3588659" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04272033v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.05973" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04315377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Larroque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03785968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Buron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03762686v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2022/11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03405745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2021/16" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goasdou&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921434v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2020.27" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/219" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2019.18" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051413v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892353v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608565v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3192320" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921140v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632224v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632090v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328690v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01412864v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48758-8_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375093v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Rocher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sipieter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21542-6_21" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089990v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10587-1_6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01097136v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01092757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-39" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838806v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39666-3_10" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00934018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39666-3_22" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3Z8Z7V45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764341v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33203-6_10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763475v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763518v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00768328v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29449-5_5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618779v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mohamed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_35" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RCQ9FCL1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618329v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23580-1_4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618296v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23580-1_2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618081v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618090v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537824v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15251-1_27" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DH8DPMCL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00535780v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537334v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537836v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15431-7_1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BZL0HR9W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537351v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410129v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6S5WVLR4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410621v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410130v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00389753v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_21" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2C0DS9BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355290v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375091v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355493v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-98ZMWG0D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135448v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11965893_28" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00156532v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112949v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113160v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00156561v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112998v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27769-9_20" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4PDBN2GC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763474v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dbai.tuwien.ac.at/datalog2.0/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32925-8_3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355336v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/gbkrbook/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-286-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367393v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Betaille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delort" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Nanard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nanard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106577v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Dau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Stumme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106575v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583828v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1989/9782759242559/apprehender-l-agriculture-numerique?oft_id=4195513&amp;amp;oft_k=r5GbKB9Z&amp;amp;oft_lk=UH8taX&amp;amp;oft_d=639112297146400000" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02922020v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071032v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03879910v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920624v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266517v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892375v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01097137v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thomazo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903375v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00713182v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00675560v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595033v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00568935v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00463579v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00441907v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413699v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00260311v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00260309v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00285475v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00289250v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200714v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200721v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200712v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200893v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200897v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00148889v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200895v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200903v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200725v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200900v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200896v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129534v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102706v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102719v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102684v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106673v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106620v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106548v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106650v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106672v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106666v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109209v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109212v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268470v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>