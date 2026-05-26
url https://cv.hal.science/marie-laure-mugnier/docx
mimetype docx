--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -1997,455 +1997,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InteGraal: a Tool for Data-Integration and Reasoning on Heterogeneous and Federated Sources</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Query Rewriting with Disjunctive Existential Rules and Mappings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2023 - 39.Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">KR 2023 - 20th International Conference on Principles of Knowledge Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rhodes, Greece. pp.429-439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/kr.2023/42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04304601v1</w:t>
+                <w:t xml:space="preserve">lirmm-04272014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Reasoning on Document Stores via Instance-Aware Query Rewriting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federico Ulliana</w:t>
+                <w:t xml:space="preserve">Bounded Treewidth and the Infinite Core Chase: Complications and Workarounds toward Decidable Querying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Rudolph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2023 - 39e Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGMOD/PODS 2023 - International Conference on Management of Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Seattle, WA, United States. pp.291-302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3584372.3588659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04305822v1</w:t>
+                <w:t xml:space="preserve">lirmm-04320944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query Rewriting with Disjunctive Existential Rules and Mappings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">InteGraal: a Tool for Data-Integration and Reasoning on Heterogeneous and Federated Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KR 2023 - 20th International Conference on Principles of Knowledge Representation and Reasoning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BDA 2023 - 39.Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04272014v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04304601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded Treewidth and the Infinite Core Chase: Complications and Workarounds toward Decidable Querying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Baget</w:t>
+                <w:t xml:space="preserve">Scalable Reasoning on Document Stores via Instance-Aware Query Rewriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Rudolph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMOD/PODS 2023 - International Conference on Management of Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BDA 2023 - 39e Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3584372.3588659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04320944v1</w:t>
+                <w:t xml:space="preserve">lirmm-04305822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Query Rewriting with Disjunctive Existential Rules and Mappings</w:t>
               </w:r>
@@ -3932,294 +3932,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Workshop on Description Logics (DL)</w:t>
+              <w:t xml:space="preserve">DL 2018 - 31st International Workshop on Description Logics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Tempe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01892353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning on Data Workshop Chairs' Welcome and Organization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the k-Boundedness for Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stathis Delivorias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Senellart</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International World Wide Web Conference (WWW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3184558.3192320⟩</w:t>
+              <w:t xml:space="preserve">RuleML+RR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Luxembourg, Luxembourg. pp.48-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99906-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608565v1</w:t>
+                <w:t xml:space="preserve">lirmm-01921140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the k-Boundedness for Existential Rules</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reasoning on Data Workshop Chairs' Welcome and Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Ulliana</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Luxembourg, Luxembourg. pp.48-64, </w:t>
+              <w:t xml:space="preserve">International World Wide Web Conference (WWW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1585-1586, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99906-7_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3184558.3192320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01921140v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Answering Conjunctive Regular Path Queries over Guarded Existential Rules</w:t>
               </w:r>
@@ -4428,51 +4428,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01632090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Modifier-Based Framework for Inconsistency-Tolerant Query Answering</w:t>
+                <w:t xml:space="preserve">Inconsistency-Tolerant Query Answering: Rationality Properties and Computational Complexity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
@@ -4507,97 +4507,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KR: Principles of Knowledge Representation and Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JELIA: Logics in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus. pp.64-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48758-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01328690v1</w:t>
+                <w:t xml:space="preserve">lirmm-01412864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconsistency-Tolerant Query Answering: Rationality Properties and Computational Complexity Analysis</w:t>
+                <w:t xml:space="preserve">A General Modifier-Based Framework for Inconsistency-Tolerant Query Answering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
@@ -4632,82 +4641,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JELIA: Logics in Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">KR: Principles of Knowledge Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Cape Town, South Africa. pp.513-516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48758-8_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01412864v1</w:t>
+                <w:t xml:space="preserve">lirmm-01328690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-Mediated Queries for NOSQL Databases</w:t>
               </w:r>
@@ -5742,260 +5742,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01090141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Exploration of the Query Rewriting Space with Existential Rules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kiabora: An Analyzer of Existential Rule Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Thomazo</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RR: Web Reasoning and Rule Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2013, Mannheim, Germany. pp.123-137, </w:t>
+              <w:t xml:space="preserve">, Jul 2013, Mannheim, Germany. pp.241-246, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-39666-3_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39666-3_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00838806v1</w:t>
+                <w:t xml:space="preserve">lirmm-00934018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiabora: An Analyzer of Existential Rule Bases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Exploration of the Query Rewriting Space with Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Swan Rocher</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RR: Web Reasoning and Rule Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Mannheim, Germany. pp.241-246, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2013, Mannheim, Germany. pp.123-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39666-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-39666-3_22⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00934018v1</w:t>
+                <w:t xml:space="preserve">lirmm-00838806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound, Complete, and Minimal Query Rewriting for Existential Rules</w:t>
               </w:r>
@@ -6083,213 +6083,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00838791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sound and Complete Backward Chaining Algorithm for Existential Rules</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontology-Based Query Answering with Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RR: Web Reasoning and Rule Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RuleML: Web Rule Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00764341v3</w:t>
+                <w:t xml:space="preserve">lirmm-00763475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-Based Query Answering with Existential Rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Sound and Complete Backward Chaining Algorithm for Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML: Web Rule Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RR: Web Reasoning and Rule Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.122-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33203-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00763475v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00764341v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Querying Algorithm for Greedy Sets of Existential Rules</w:t>
               </w:r>
@@ -6314,51 +6314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Rudolph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KR: Representation and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rome, Italy. pp.096-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6494,433 +6494,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00768328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Theoretical and Experimental Comparison of Algorithms for Containment of Conjunctive Queries with Negation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Leclère</w:t>
+                <w:t xml:space="preserve">Towards Farsighted Dependencies for Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_35⟩</w:t>
+              <w:t xml:space="preserve">RR: Web Reasoning and Rule Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Galway, Ireland. pp.30-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23580-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00618779v1</w:t>
+                <w:t xml:space="preserve">lirmm-00618329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Farsighted Dependencies for Existential Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Baget</w:t>
+                <w:t xml:space="preserve">A Theoretical and Experimental Comparison of Algorithms for Containment of Conjunctive Queries with Negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ben Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RR: Web Reasoning and Rule Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.466-480, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23580-1_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00618329v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00618779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontological Query Answering with Existential Rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Walking the Complexity Lines for Generalized Guarded Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RR: Web Reasoning and Rule Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.712-717</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00618296v1</w:t>
+                <w:t xml:space="preserve">lirmm-00618081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking the Complexity Lines for Generalized Guarded Existential Rules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontological Query Answering with Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RR: Web Reasoning and Rule Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Galway, Ireland. pp.2-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23580-1_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00618081v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00618296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notions de dépendances pour les règles Existentielles</w:t>
               </w:r>
@@ -6995,238 +6995,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00618090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déduction dans le fragment existentiel conjonctif de la logique du premier ordre : algorithme et expérimentations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Containment of Conjunctive Queries with Negation: Algorithms and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA: Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2010 - 21st International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Bilbao, Spain. pp.330-345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15251-1_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00537824v1</w:t>
+                <w:t xml:space="preserve">lirmm-00537832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Containment of Conjunctive Queries with Negation: Algorithms and Experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Déduction dans le fragment existentiel conjonctif de la logique du premier ordre : algorithme et expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2010 - 21st International Conference on Database and Expert Systems Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RFIA: Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00537832v1</w:t>
+                <w:t xml:space="preserve">lirmm-00537824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking the Decidability Line for Rules with Existential Variables</w:t>
               </w:r>
@@ -7415,51 +7415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deduction in Existential Conjunctive First-Order Logic: an Algorithm and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7650,133 +7650,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00537351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Graph Rules and Equivalent Rules: A Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extending Decidable Cases for Rules with Existential Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Pasadena, CA, United States. pp.677-682</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00410129v1</w:t>
+                <w:t xml:space="preserve">lirmm-00410130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RDF to Conceptual Graphs Translations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7798,202 +7816,184 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00410621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Decidable Cases for Rules with Existential Variables</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conceptual Graph Rules and Equivalent Rules: A Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.23-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03079-6_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00410130v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00410129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DL-SR: a Lite DL with Expressive Rules: Preliminary Results</w:t>
               </w:r>
@@ -8233,51 +8233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la déduction dans le fragment {Existe,Et,Neg} de la logique du premier ordre à SAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8611,519 +8611,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00135448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Reasoning into a Knowledge Management Tool: An Industrial Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Carloni</w:t>
+                <w:t xml:space="preserve">Mapping Contexts to Vocabularies to Represent Intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA-AIE'06: Advances in Applied Artificial Intelligence, 19th International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Annecy (France), pp.590-599</w:t>
+              <w:t xml:space="preserve">ECAI: European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.44-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00156532v1</w:t>
+                <w:t xml:space="preserve">lirmm-00112949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Contexts to Vocabularies to Represent Intentions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+                <w:t xml:space="preserve">Simple Conceptual Graphs with Atomic Negation and Difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI: European Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.44-46</w:t>
+              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Aalborg, Denmark. pp.331-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00112949v1</w:t>
+                <w:t xml:space="preserve">lirmm-00113160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Conceptual Graphs with Atomic Negation and Difference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing Reasoning into a Knowledge Management Tool: An Industrial Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Carloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Aalborg, Denmark. pp.331-345</w:t>
+              <w:t xml:space="preserve">IEA-AIE'06: Advances in Applied Artificial Intelligence, 19th International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Annecy (France), pp.590-599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00113160v1</w:t>
+                <w:t xml:space="preserve">lirmm-00156532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de raisonnement dans un outil de gestion de connaissances basé sur les Topic Maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Benchmarks for Conceptual Graphs Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2006 - 17es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PFIA, Jun 2006, Nantes, France. pp.17-27</w:t>
+              <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Aalborg, Denmark. pp.72-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00156561v1</w:t>
+                <w:t xml:space="preserve">lirmm-00112998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Benchmarks for Conceptual Graphs Tools</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction de raisonnement dans un outil de gestion de connaissances basé sur les Topic Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Aalborg, Denmark. pp.72-86</w:t>
+              <w:t xml:space="preserve">IC 2006 - 17es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jun 2006, Nantes, France. pp.17-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00112998v1</w:t>
+                <w:t xml:space="preserve">lirmm-00156561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept Type and Coreference in Simple Conceptual Graphs</w:t>
               </w:r>
@@ -10934,51 +10934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst-case Optimal Query Answering for Greedy Sets of Existential Rules and Their Subclasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11389,51 +11389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Rudolph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-12006, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11565,51 +11565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11640,51 +11640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deduction in Existential Conjunctive First-Order Logic: an Algorithm and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11898,177 +11898,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00413699v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Negation (Chapter XII)</w:t>
+                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Rules (Chapter XI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-08004, 2008, pp.50</w:t>
+              <w:t xml:space="preserve">RR-08003, 2008, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00260311v1</w:t>
+                <w:t xml:space="preserve">lirmm-00260309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Rules (Chapter XI)</w:t>
+                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Negation (Chapter XII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-08003, 2008, pp.30</w:t>
+              <w:t xml:space="preserve">RR-08004, 2008, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00260309v1</w:t>
+                <w:t xml:space="preserve">lirmm-00260311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Complexity of Deduction in the Existential Conjunctive Fragment of FOL with Atomic Negation</w:t>
               </w:r>
@@ -12224,268 +12224,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00289250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Simple Conceptual Graphs (chapter III)</w:t>
+                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Basic Conceptual Graphs (chapter II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-07034, 2007, pp.35</w:t>
+              <w:t xml:space="preserve">RR-07033, 2007, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00200714v1</w:t>
+                <w:t xml:space="preserve">lirmm-00200712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Formal Semantics of Simple Conceptual Graphs (chapter IV)</w:t>
+                <w:t xml:space="preserve">Un modèle d'annotation basé sur des ontologies modulaires et des graphes conceptuels emboîtés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">RR-07035, 2007, pp.23</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-07011, 2007, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00200721v1</w:t>
+                <w:t xml:space="preserve">lirmm-00148889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Basic Conceptual Graphs (chapter II)</w:t>
+                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Semantic Annotation Bases (chapter X)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-07033, 2007, pp.35</w:t>
+              <w:t xml:space="preserve">RR-07041, 2007, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00200712v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00200897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Tractable Cases (chapter VII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12494,250 +12537,207 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-07038, 2007, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00200893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Semantic Annotation Bases (chapter X)</w:t>
+                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Simple Conceptual Graphs (chapter III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-07041, 2007, pp.16</w:t>
+              <w:t xml:space="preserve">RR-07034, 2007, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00200897v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00200714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle d'annotation basé sur des ontologies modulaires et des graphes conceptuels emboîtés</w:t>
+                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Formal Semantics of Simple Conceptual Graphs (chapter IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-07035, 2007, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moreau</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00148889v1</w:t>
+                <w:t xml:space="preserve">lirmm-00200721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Other Specialization/Generalization Operations (chapter VIII)</w:t>
               </w:r>
@@ -12942,177 +12942,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00200725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter The BG Family: Facts, Rules and Constraints (chapter XII)</w:t>
+                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Nested Graphs (chapter IX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-07042, 2007</w:t>
+              <w:t xml:space="preserve">RR-07040, 2007, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00200900v1</w:t>
+                <w:t xml:space="preserve">lirmm-00200896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter Nested Graphs (chapter IX)</w:t>
+                <w:t xml:space="preserve">A Graph-Based Approach to Knowledge Representation and Reasoning - Chapter The BG Family: Facts, Rules and Constraints (chapter XII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-07040, 2007, pp.30</w:t>
+              <w:t xml:space="preserve">RR-07042, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00200896v1</w:t>
+                <w:t xml:space="preserve">lirmm-00200900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Pi-2-P Completeness of the Containment Problem of Conjunctive Queries with Negation and Other Problems</w:t>
               </w:r>
@@ -13418,118 +13418,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-Based Study of the Containment Problem of Conjunctive Queries with Negation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OWL-SG : Un Sous-Langage pour la Famille OWL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">05076, 2005, 10 p</w:t>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106673v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intuitionistic Atomic Negation in Simple Conceptual Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13538,149 +13555,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">05015, 2005, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OWL-SG : Un Sous-Langage pour la Famille OWL</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Graph-Based Study of the Containment Problem of Conjunctive Queries with Negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05076, 2005, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Comte</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106548v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Querying Simple Conceptual Graphs with Negation</w:t>
               </w:r>
@@ -14206,51 +14206,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C73D336B"/>
+    <w:nsid w:val="6FE57CAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14437,51 +14437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-laure-mugnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0574-3693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129977896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04393663v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Najm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M&#233;tral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108594" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04305787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodriguez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3611479.3611481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068420000083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-020-00678-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K&#246;nig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Thomazo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-140153" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00856811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888913000234" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bourguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.01.059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K7BRMCV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00681914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Simonet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2012.03.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00587012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2011.03.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRM2MBT2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carloni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-007-0103-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W5WXVBL5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2006.03.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T465L82-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.918" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05246623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rution-Kihli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05165190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas M&#252;ller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242346v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Charoensit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04304601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04305822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04272014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/42" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04320944v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rudolph" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584372.3588659" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04272033v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.05973" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04315377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Larroque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03785968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Buron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03762686v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2022/11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03405745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2021/16" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goasdou&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921434v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2020.27" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/219" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2019.18" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051413v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892353v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608565v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3192320" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921140v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632224v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632090v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328690v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01412864v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48758-8_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375093v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Rocher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sipieter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21542-6_21" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089990v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10587-1_6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01097136v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01092757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-39" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838806v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39666-3_10" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00934018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39666-3_22" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3Z8Z7V45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764341v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33203-6_10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763475v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763518v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00768328v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29449-5_5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618779v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mohamed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_35" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RCQ9FCL1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618329v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23580-1_4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618296v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23580-1_2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618081v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618090v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537824v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15251-1_27" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DH8DPMCL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00535780v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537334v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537836v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15431-7_1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BZL0HR9W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537351v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410129v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6S5WVLR4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410621v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410130v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00389753v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_21" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2C0DS9BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355290v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375091v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355493v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-98ZMWG0D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135448v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11965893_28" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00156532v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112949v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113160v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00156561v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112998v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27769-9_20" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4PDBN2GC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763474v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dbai.tuwien.ac.at/datalog2.0/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32925-8_3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355336v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/gbkrbook/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-286-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367393v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Betaille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delort" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Nanard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nanard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106577v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Dau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Stumme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106575v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583828v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1989/9782759242559/apprehender-l-agriculture-numerique?oft_id=4195513&amp;amp;oft_k=r5GbKB9Z&amp;amp;oft_lk=UH8taX&amp;amp;oft_d=639112297146400000" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02922020v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071032v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03879910v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920624v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266517v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892375v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01097137v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thomazo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903375v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00713182v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00675560v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595033v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00568935v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00463579v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00441907v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413699v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00260311v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00260309v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00285475v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00289250v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200714v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200721v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200712v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200893v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200897v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00148889v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200895v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200903v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200725v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200900v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200896v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129534v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102706v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102719v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102684v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106673v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106620v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106548v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106650v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106672v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106666v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109209v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109212v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268470v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-laure-mugnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0574-3693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129977896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04393663v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Najm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M&#233;tral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108594" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04305787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodriguez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3611479.3611481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068420000083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-020-00678-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K&#246;nig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Thomazo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-140153" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00856811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888913000234" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bourguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.01.059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K7BRMCV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00681914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Simonet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2012.03.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00587012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2011.03.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRM2MBT2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carloni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-007-0103-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W5WXVBL5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2006.03.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T465L82-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.918" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05246623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rution-Kihli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05165190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas M&#252;ller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242346v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Charoensit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04272014v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/42" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04320944v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rudolph" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584372.3588659" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04304601v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04305822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04272033v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.05973" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04315377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Larroque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03785968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Buron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03762686v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2022/11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03405745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2021/16" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goasdou&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921434v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2020.27" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/219" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2019.18" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051413v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892353v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921140v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608565v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3192320" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632224v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632090v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01412864v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48758-8_5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328690v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375093v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Rocher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sipieter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21542-6_21" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089990v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10587-1_6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01097136v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01092757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-39" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00934018v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39666-3_22" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3Z8Z7V45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838806v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39666-3_10" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763475v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764341v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33203-6_10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763518v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00768328v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29449-5_5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23580-1_4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618779v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mohamed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_35" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RCQ9FCL1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618081v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618296v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23580-1_2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618090v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537832v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15251-1_27" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DH8DPMCL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537824v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00535780v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537334v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537836v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15431-7_1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BZL0HR9W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537351v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410130v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410129v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6S5WVLR4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00389753v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_21" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2C0DS9BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355290v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375091v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355493v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-98ZMWG0D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135448v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11965893_28" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112949v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113160v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00156532v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112998v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00156561v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27769-9_20" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4PDBN2GC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763474v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dbai.tuwien.ac.at/datalog2.0/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32925-8_3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355336v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/gbkrbook/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-286-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367393v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Betaille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delort" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Nanard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nanard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106577v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Dau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Stumme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106575v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583828v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1989/9782759242559/apprehender-l-agriculture-numerique?oft_id=4195513&amp;amp;oft_k=r5GbKB9Z&amp;amp;oft_lk=UH8taX&amp;amp;oft_d=639112297146400000" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02922020v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071032v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03879910v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920624v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266517v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892375v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01097137v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thomazo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903375v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00713182v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00675560v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595033v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00568935v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00463579v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00441907v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413699v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00260309v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00260311v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00285475v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00289250v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200712v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00148889v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200897v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200893v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200714v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200721v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200895v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200903v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200725v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200896v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200900v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129534v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102706v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102719v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102684v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106548v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comte" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106620v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106673v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106650v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106672v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106666v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109209v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109212v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268470v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>