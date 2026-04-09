--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -744,814 +744,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis reveals candidate molecular pathways involved in pea (Pisum sativum L.) resistance to pea aphid (Acyrthosiphon pisum Harris) biotypes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QTL combinations associated with field partial resistance to Aphanomyces root rot in pea near-isogenic lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+                <w:t xml:space="preserve">C. Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11742-3⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (8), pp.179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-025-04961-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165899v1</w:t>
+                <w:t xml:space="preserve">hal-05228605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and heritable gene editing through CRISPR-Cas9 in Pisum sativum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pbi.70091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL combinations associated with field partial resistance to Aphanomyces root rot in pea near-isogenic lines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Aubert</w:t>
+                <w:t xml:space="preserve">Transcriptomic analysis reveals candidate molecular pathways involved in pea (Pisum sativum L.) resistance to pea aphid (Acyrthosiphon pisum Harris) biotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Marget</w:t>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 138 (8), pp.179. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-025-04961-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11742-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228605v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathotype characterization of Aphanomyces euteiches isolates collected from pea breeding nurseries</w:t>
+                <w:t xml:space="preserve">A genomic dataset integrating genotyping-by-sequencing, SolCAP array and PCR marker data on tetraploid potato advanced breeding lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Moussart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Lavaud</w:t>
+                <w:t xml:space="preserve">Julien Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Onfroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Théo Leprévost</w:t>
+                <w:t xml:space="preserve">Sanjeev Kumar Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+                <w:t xml:space="preserve">Karen Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15, pp.1332976. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1332976⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 15, pp.1384401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1384401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530596v1</w:t>
+                <w:t xml:space="preserve">hal-04615219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Legume root diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarice J Coyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Banniza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2024.1393326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic dataset integrating genotyping-by-sequencing, SolCAP array and PCR marker data on tetraploid potato advanced breeding lines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pathotype characterization of Aphanomyces euteiches isolates collected from pea breeding nurseries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Pellé</w:t>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bérard</w:t>
+                <w:t xml:space="preserve">Caroline Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Leprévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15, pp.1384401. </w:t>
+              <w:t xml:space="preserve">, 2024, 15, pp.1332976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1384401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1332976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615219v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des projets engagés dans la diversification végétale</w:t>
               </w:r>
@@ -1656,641 +1656,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of Ae-Ps4.5, a major locus for resistance to pathotype III of Aphanomyces euteiches in pea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetics and breeding for quantitative resistance to Aphanomyces root rot in pea (Pisum sativum).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Leprévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lavaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Legume Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.17-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483926v1</w:t>
+                <w:t xml:space="preserve">hal-05228686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics and breeding for quantitative resistance to Aphanomyces root rot in pea (Pisum sativum).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Fine mapping of Ae-Ps4.5, a major locus for resistance to pathotype III of Aphanomyces euteiches in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Leprévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legume Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Theoretical and Applied Genetics, 137 (2), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-024-04548-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228686v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced backcross QTL analysis and comparative mapping with RIL QTL studies and GWAS provide an overview of QTL and marker haplotype diversity for resistance to Aphanomyces root rot in pea (Pisum sativum)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SNP discovery by exome capture and resequencing in a pea genetic resource collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+                <w:t xml:space="preserve">Grégoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Vetel</w:t>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Leveugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duborjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1189289⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.art. e100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.genomics.100237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284101v2</w:t>
+                <w:t xml:space="preserve">hal-04267953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five Regions of the Pea Genome Co-Control Partial Resistance to D. pinodes, Tolerance to Frost, and Some Architectural or Phenological Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Miteul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (7), pp.1399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/genes14071399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP discovery by exome capture and resequencing in a pea genetic resource collection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magalie Leveugle</w:t>
+                <w:t xml:space="preserve">Advanced backcross QTL analysis and comparative mapping with RIL QTL studies and GWAS provide an overview of QTL and marker haplotype diversity for resistance to Aphanomyces root rot in pea (Pisum sativum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Leprévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Duborjal</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Klein</w:t>
+                <w:t xml:space="preserve">Pierrick Vetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.art. e100. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1189289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pci.genomics.100237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1189289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267953v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A major-effect genetic locus, ApRVII, controlling resistance against both adapted and non-adapted aphid biotypes in pea</w:t>
               </w:r>
@@ -2410,77 +2410,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte génétique contre l'Aphanomyces du pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 713, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2633,278 +2633,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des avancées en génétique pour lutter contre les stress</w:t>
+                <w:t xml:space="preserve">Aggressiveness of Diverse French Aphanomyces euteiches Isolates on Pea Near Isogenic Lines Differing in Resistance Quantitative Trait Loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Biarnès</w:t>
+                <w:t xml:space="preserve">Anne Quillévéré-Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lejeune-Henaut</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Gwenola Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (4), pp.695-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-04-20-0147-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407584v1</w:t>
+                <w:t xml:space="preserve">hal-03280032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggressiveness of Diverse French Aphanomyces euteiches Isolates on Pea Near Isogenic Lines Differing in Resistance Quantitative Trait Loci</w:t>
+                <w:t xml:space="preserve">Des avancées en génétique pour lutter contre les stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Quillévéré-Hamard</w:t>
+                <w:t xml:space="preserve">Veronique Biarnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Le Roy</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Isabelle Lejeune-Henaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 492, pp.56-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280032v1</w:t>
+                <w:t xml:space="preserve">hal-03407584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quasi-universality of nestedness in the structure of quantitative plant-parasite interactions</w:t>
               </w:r>
@@ -3024,77 +3024,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viroses des légumineuses et résistance aux pucerons vecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3145,51 +3145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confirmation of Fusarium root rot resistance QTL Fsp-Ps 2.1 of pea under controlled conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarice J Coyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyndon D Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3273,325 +3273,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphanomyces du pois des avancées en génétique de la résistance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peer-Reviewed Literature on Grain Legume Species in the WoS (1980–2018): A Comparative Analysis of Soybean and Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Lascialfari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (23), pp.6833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su11236833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287977v1</w:t>
+                <w:t xml:space="preserve">hal-02416411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer-Reviewed Literature on Grain Legume Species in the WoS (1980–2018): A Comparative Analysis of Soybean and Pulses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aphanomyces du pois des avancées en génétique de la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 469, pp.42-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su11236833⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02416411v1</w:t>
+                <w:t xml:space="preserve">hal-03287977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing of life history traits of a soilborne pathogen in vitro: Do characteristics of oospores change according the strains of Aphanomyces euteiches and the host plant infected by the pathogen?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quillévéré-Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3766,942 +3766,942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistance quantitative pour lutter durablement contre les maladies des plantes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic and Pathogenicity Diversity of Aphanomyces euteiches Populations From Pea-Growing Regions in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Quillévéré-Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologies Végétales infos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288040v1</w:t>
+                <w:t xml:space="preserve">hal-01943017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of Aphanomyces euteiches populations sampled from United States and France pea nurseries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 150 (2), pp.275-286. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-017-1274-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Pathogenicity Diversity of Aphanomyces euteiches Populations From Pea-Growing Regions in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La résistance quantitative pour lutter durablement contre les maladies des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnologies Végétales infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01673⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01943017v1</w:t>
+                <w:t xml:space="preserve">hal-03288040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les progrès de la recherche pour gérer l'Aphanomyces sur pois</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Genome-Wide-Association Mapping Identifies Common Loci Controlling Root System Architecture and Resistance to Aphanomyces euteiches in Pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Even</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Baranger</w:t>
+                <w:t xml:space="preserve">Aurore Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. N. Baudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. De Larambergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">unilet infos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.2195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.02195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288003v1</w:t>
+                <w:t xml:space="preserve">hal-02053530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résistances quantitatives aux maladies et leur utilisation en amélioration des plantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Les progrès de la recherche pour gérer l'Aphanomyces sur pois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Vetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélectionneur Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68, pp.49-61</w:t>
+              <w:t xml:space="preserve">unilet infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 156, pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288009v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative resistance to plant pathogens in pyramiding strategies for durable crop protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1838. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2017.01838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Genome-Wide-Association Mapping Identifies Common Loci Controlling Root System Architecture and Resistance to Aphanomyces euteiches in Pea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. N. Baudais</w:t>
+                <w:t xml:space="preserve">Les résistances quantitatives aux maladies et leur utilisation en amélioration des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Aubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. De Larambergue</w:t>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.49-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053530v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque Aphanomyces sur pois : la prévention est incontournable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 448, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4720,563 +4720,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association mapping of partial resistance to Aphanomyces euteiches in pea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bean pod mottle virus: a new powerful tool for functional genomics studies in [i]Pisum sativum[/i].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie L’anthoëne</w:t>
+                <w:t xml:space="preserve">Chouaïb Meziadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Roux-Duparque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+                <w:t xml:space="preserve">Sophie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Aubert</w:t>
+                <w:t xml:space="preserve">Manon Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2429-4⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (8), pp.1777-1787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbi.12537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378597v1</w:t>
+                <w:t xml:space="preserve">hal-01351521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and multiple resistance QTL delay symptom appearance and slow down root colonization by Aphanomyces euteiches in pea near isogenic lines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Le Roy</w:t>
+                <w:t xml:space="preserve">Genome-wide association mapping of partial resistance to Aphanomyces euteiches in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hervé</w:t>
+                <w:t xml:space="preserve">Virginie L’anthoëne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moussart</w:t>
+                <w:t xml:space="preserve">Martine Roux-Duparque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-016-0822-4⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2429-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280027v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP discovery and genetic mapping using genotyping by sequencing of whole genome genomic DNA from a pea RIL population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
+                <w:t xml:space="preserve">Single and multiple resistance QTL delay symptom appearance and slow down root colonization by Aphanomyces euteiches in pea near isogenic lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+                <w:t xml:space="preserve">M. Baviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+                <w:t xml:space="preserve">M. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Lhuillier</w:t>
+                <w:t xml:space="preserve">A. Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (1), pp.121. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2447-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-016-0822-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275696v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bean pod mottle virus: a new powerful tool for functional genomics studies in [i]Pisum sativum[/i].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SNP discovery and genetic mapping using genotyping by sequencing of whole genome genomic DNA from a pea RIL population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chouaïb Meziadi</w:t>
+                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Blanchet</w:t>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Geffroy</w:t>
+                <w:t xml:space="preserve">Emeline Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (8), pp.1777-1787. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbi.12537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2447-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351521v1</w:t>
+                <w:t xml:space="preserve">hal-01275696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of microsatellite markers for the oomyceta [i]Aphanomyces euteiches[/i].</w:t>
               </w:r>
@@ -5288,51 +5288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mieuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quillevere Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5373,295 +5373,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of QTL for resistance to Aphanomyces euteiches in different pea genetic backgrounds using near-isogenic lines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Lesné</w:t>
+                <w:t xml:space="preserve">Development of two major resources for pea genomics: the GenoPea 13.2K SNP Array and a high-density, high-resolution consensus genetic map.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Piriou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Boutet</w:t>
+                <w:t xml:space="preserve">Christelle Aluome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-015-2583-0⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (6), pp.1257-1273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236551v1</w:t>
+                <w:t xml:space="preserve">hal-03818437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of two major resources for pea genomics: the GenoPea 13.2K SNP Array and a high-density, high-resolution consensus genetic map.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+                <w:t xml:space="preserve">Validation of QTL for resistance to Aphanomyces euteiches in different pea genetic backgrounds using near-isogenic lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Jacquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Klein</w:t>
+                <w:t xml:space="preserve">Christophe Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 84 (6), pp.1257-1273. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 128 (11), pp.2273-2288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.13070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-015-2583-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818437v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic tools in pea breeding programs: status and perspectives</w:t>
               </w:r>
@@ -5673,51 +5673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim N. Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Lejeune-Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5798,51 +5798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of QTL controlling high levels of partial resistance to Fusarium solani f. sp.pisiin pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarice J. Coyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca J. Mcgee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5931,103 +5931,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et stabilité des facteurs génétiques de résistance aux principales maladies fongiques du pois protéagineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roux-Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35, pp.27-38. </w:t>
@@ -6225,64 +6225,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6327,364 +6327,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL meta-analysis provides a comprehensive view of loci controlling partial resistance to Aphanomyces euteiches in four sources of resistance in pea</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural diversity in the model legume Medicago truncatula allows identifying distinct genetic mechanisms conferring partial resistance to Verticillium wilt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Esnault</w:t>
+                <w:t xml:space="preserve">Cécile Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maoulida Toueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Montanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Tardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Fervel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-45⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (1), pp.317-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208633v1</w:t>
+                <w:t xml:space="preserve">hal-01208602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural diversity in the model legume Medicago truncatula allows identifying distinct genetic mechanisms conferring partial resistance to Verticillium wilt</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Tardin</w:t>
+                <w:t xml:space="preserve">QTL meta-analysis provides a comprehensive view of loci controlling partial resistance to Aphanomyces euteiches in four sources of resistance in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarice J. Coyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca J. Mcgee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Fervel</w:t>
+                <w:t xml:space="preserve">Robert Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 64 (1), pp.317-332. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ers337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208602v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability and QTL mapping of freezing tolerance and related traits in [i]Medicago truncatula[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Bahrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delbreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6741,334 +6741,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration of Pea Germplasm Lines Partially Resistant to Aphanomyces Root Rot for Breeding Fresh or Freezer Pea and Dry Pea Types</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Mapping the Genetic Basis of Symbiotic Variation in Legume-Rhizobium Interactions in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda J. Gorton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy D. Heath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Stinchcombe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF PLANT REGISTRATIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3198/jpr2011.03.0139crg⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (11), pp.1291 - 1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.112.003269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208662v1</w:t>
+                <w:t xml:space="preserve">hal-01208652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Genetic Basis of Symbiotic Variation in Legume-Rhizobium Interactions in Medicago truncatula</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Registration of Pea Germplasm Lines Partially Resistant to Aphanomyces Root Rot for Breeding Fresh or Freezer Pea and Dry Pea Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca J. Mcgee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarice J. Coyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Baranger</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John R. Stinchcombe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (11), pp.1291 - 1303. </w:t>
+              <w:t xml:space="preserve">JOURNAL OF PLANT REGISTRATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (2), pp.203 - 207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.112.003269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3198/jpr2011.03.0139crg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208652v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New consistent QTL in pea associated with partial resistance to Aphanomyces euteiches in multiple French and American environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Coyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7157,103 +7157,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel impact des innovations génétiques pour lever les facteurs limitant la production du pois protéagineux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hanocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, pp.59-78. </w:t>
@@ -7304,51 +7304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complex genetic network involving a broad-spectrum locus and strain-specific loci controls resistance to different pathotypes of Aphanomyces euteiches in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Miteul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7431,325 +7431,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Resistance of Medicago truncatula to Aphanomyces euteiches Is Associated with Protection of the Root Stele and Is Controlled by a Major QTL Rich in Proteasome-Related Genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AER1, a major gene conferring resistance to Aphanomyces euteiches in Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naceur Djebali</w:t>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jauneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jaulneau</w:t>
+                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-22-9-1043⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (2), pp.203-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-99-2-0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203847v1</w:t>
+                <w:t xml:space="preserve">hal-02667548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AER1, a major gene conferring resistance to Aphanomyces euteiches in Medicago truncatula.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+                <w:t xml:space="preserve">Partial Resistance of Medicago truncatula to Aphanomyces euteiches Is Associated with Protection of the Root Stele and Is Controlled by a Major QTL Rich in Proteasome-Related Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angélique Lesné</w:t>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
+                <w:t xml:space="preserve">Valérie Jaulneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 99 (2), pp.203-208. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (9), pp.1043-1055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-99-2-0203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-22-9-1043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667548v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of Aphanomyces euteiches inoculum in a naturally infested pea field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7757,51 +7757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Le Delliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Abelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 123 (2), pp.153-158. </w:t>
@@ -7851,51 +7851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent Quantitative Trait Loci in Pea for Partial Resistance to Aphanomyces euteiches Isolates from the United States and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Muehlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7903,51 +7903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mcgee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95 (11), pp.1287-1293. </w:t>
@@ -8037,51 +8037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 111 (6), pp.1022-1031. </w:t>
@@ -8144,51 +8144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cluster of major specific resistance genes to Leptosphaeria maculans in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Archipiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8269,51 +8269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping specific resistance genes to Leptosphaeria maculans in rapeseed (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Archipiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8381,64 +8381,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of pisum germplasm for Aphanomyces root rot resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grain Légumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 37, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8463,51 +8463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait loci for partial resistance to Aphanomyces root rot in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Muehlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8515,51 +8515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Mcgee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 106, pp.28-39</w:t>
@@ -8588,51 +8588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of QTL for field resistance to blackleg across two genetic backgrounds in oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8726,77 +8726,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected AFLP primer pairs for fine mapping in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Coyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8832,454 +8832,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of loci contributing to quantitative field resistance to blackleg disease, causal agent Leptosphaeria maculans (Desm.) Ces. et Not.,in winter rapeseed (Brassica napus L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Genes for race-specific resistance against blackleg disease in Brassica napus L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ansan-Melayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 96, pp.23-30</w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 117, pp.373-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691243v1</w:t>
+                <w:t xml:space="preserve">hal-02686493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene-for-gene interaction in the Leptosphaeria maculans-Brassica napus pathosystem.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of loci contributing to quantitative field resistance to blackleg disease, causal agent Leptosphaeria maculans (Desm.) Ces. et Not.,in winter rapeseed (Brassica napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Foisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ansan-Melayah</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 459, pp.329-334</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 96, pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692307v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes for race-specific resistance against blackleg disease in Brassica napus L.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Gene-for-gene interaction in the Leptosphaeria maculans-Brassica napus pathosystem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ansan-Melayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 117, pp.373-378</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 459, pp.329-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686493v1</w:t>
+                <w:t xml:space="preserve">hal-02692307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of QTL involved in field resistance to light leaf spot (Pyrenopeziza brassicae) and blackleg resistance (Leptosphaeria maculans) in winter rapeseed (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 97, pp.398-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9343,64 +9343,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blackleg News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 5, pp.4-6</w:t>
@@ -9487,51 +9487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Glory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Cloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9586,51 +9586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity, fine-mapping and combination of QTL for resistance to Aphanomyces root rot in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Legume Root Diseases workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Grenade (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9649,51 +9649,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une structure emboîtée universelle pour les interactions quantitatives entre les plantes et leurs parasites ?</w:t>
+                <w:t xml:space="preserve">Many different recipes but one flavor: A universal nested structure of quantitative interactions between plant genotypes and their parasites, including viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
@@ -9728,97 +9728,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau E3GP3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; CIRAD, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553078v1</w:t>
+                <w:t xml:space="preserve">hal-03553180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Many different recipes but one flavor: A universal nested structure of quantitative interactions between plant genotypes and their parasites, including viruses</w:t>
+                <w:t xml:space="preserve">Une structure emboîtée universelle pour les interactions quantitatives entre les plantes et leurs parasites ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
@@ -9853,155 +9853,155 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; CIRAD, Sep 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau E3GP3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553180v1</w:t>
+                <w:t xml:space="preserve">hal-03553078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des QTL de résistance sur l’évolution du pouvoir pathogène des populations d’Aphanomyces euteiches dans des successions culturales de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Leprévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres Francophones sur les Légumineuses, 24-25 février 2021, Visioconférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Visioconférence, France</w:t>
@@ -10024,303 +10024,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la sélection : nouvelles méthodes basées sur les gènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Quel impact de la génomique végétale sur l’innovation variétale : l’exemple du projet PeaMUST. Le génome du pois: vers de nouvelles strategies de sélection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Tayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klein, Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion finale PeaMUST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Inconnu, France</w:t>
+              <w:t xml:space="preserve">Séance de Académie d’agriculture de France "Innovation en agriculture – réflexion sur le progrès"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011785v1</w:t>
+                <w:t xml:space="preserve">hal-03177674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel impact de la génomique végétale sur l’innovation variétale : l’exemple du projet PeaMUST. Le génome du pois: vers de nouvelles strategies de sélection.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadim Tayeh</w:t>
+                <w:t xml:space="preserve">Aide à la sélection : nouvelles méthodes basées sur les gènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klein, Anthony</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de Académie d’agriculture de France "Innovation en agriculture – réflexion sur le progrès"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Réunion finale PeaMUST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Inconnu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177674v1</w:t>
+                <w:t xml:space="preserve">hal-03011785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key Note speaker Plant resistance and architecture for protection of pulses against biotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-A. Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10362,90 +10362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant resistance and architecture for protection of pulses against pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10500,51 +10500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for root system architecture and nodulation in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10733,77 +10733,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PeaMUST (2012-2019) – Pea Multi-Stress adaptation and biological regulations for yield improvement and stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Labalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10845,90 +10845,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genome-wide-association mapping identifies common loci controlling root system architecture and resistance to &amp;lt;em&amp;gt;Aphanomyces euteiches&amp;lt;/em&amp;gt; in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Baudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri de Larambergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10970,51 +10970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de loci génétiques d’intérêt pour la sélection de variétés résistantes aux stress multiples chez le pois et la fèverole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11091,90 +11091,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of pea resistance to Aphanomyces euteiches in the genomics Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11216,51 +11216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translational genomics for resistance to Aphanomyces euteiches between Medicago truncatula and pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11335,320 +11335,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of crop successions including legumes species on the durability of Aphanomyces euteiches partial resistance on pea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining polygenic resistance with prophylactic and cultural methods for sustainable management of Aphanomyces root in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès Plant Resistance Suistinability, La Colle sur Loup, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, La Colle sur loup (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924689v1</w:t>
+                <w:t xml:space="preserve">hal-00924687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining polygenic resistance with prophylactic and cultural methods for sustainable management of Aphanomyces root in pea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+                <w:t xml:space="preserve">Impact of crop successions including legumes species on the durability of Aphanomyces euteiches partial resistance on pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hamon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Baranger</w:t>
+                <w:t xml:space="preserve">B. Tivoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès Plant Resistance Suistinability, La Colle sur Loup, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, La Colle sur loup (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924687v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping specific resistance genes to Leptosphaeria maculans in rapeseed (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Archipiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11716,90 +11716,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of blackleg resistance in winter rapeseed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11837,90 +11837,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of QTL contributing to blackleg and light leaf spot field resistance in winter rapeseed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brassica 97:Ishs symposium on Brassicas tenth crucifer genetics workshop.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11984,64 +11984,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fourmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du groupe de travail "génome végétaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1997, Méribel-les-Allues, France</w:t>
@@ -12070,51 +12070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives d'amelioration de la résistance du colza au phoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12227,51 +12227,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative genetics and genomics for multi-pest resistance in grain legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12365,51 +12365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A major-effect genetic locus, ApRVII, controls resistance against adapted and non-adapted aphid biotypes in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12486,77 +12486,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarice J Coyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dufour Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lejeune-Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLGG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
@@ -12611,77 +12611,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dijon, France. , 2019</w:t>
@@ -12710,77 +12710,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet BILAG : une bibliométrie de la littérature scientifique mondiale sur les légumineuses à graines pour comprendre la dynamique de la recherche sur ces espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Lascialfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12848,64 +12848,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and evaluation of Near-Isogenic Lines for resistance to Aphanomyces euteiches in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12999,64 +12999,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées Jean Chevaugeon 2014 - Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Aussois, France. 2014, Journées Jean Chevaugeon 2014</w:t>
@@ -13085,77 +13085,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of pea lines resistant to Aphanomyces euteiches and related root architecture traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Baudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13236,51 +13236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13348,77 +13348,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PeaMUST, a large multidisciplinary project dedicated to pea improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Carrouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13460,51 +13460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphanomyces root rot resistance QTL in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13512,51 +13512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Mcgee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Muehlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
@@ -13578,90 +13578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping QTL controlling rapeseed resistance to Leptosphaeria maculans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, San Diego, United States. 1 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13718,77 +13718,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphanomyces root rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chatterton S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvick D.K.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13875,51 +13875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instants d'innovation Instants d'innovation, une série de 13 vidéos valorisant des projets de recherche partenariale soutenus par l’ANR à travers différents instruments de financement, et les enjeux sociétaux auxquels ils visent à répondre. Réalisation TheMetaNews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Pinochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13989,64 +13989,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lejeune-Henaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14090,64 +14090,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lejeune-Henaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14197,51 +14197,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse génétique de la résistance du colza à la nécrose du collet et à la cylindrosporiose à l'aide des marqueurs moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1999. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14358,51 +14358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CEF68575"/>
+    <w:nsid w:val="4ADC61FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14589,51 +14589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-laure-pilet-nayel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4505-1907" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199462542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556722v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K Paulmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38098-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033040v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay K Pandey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barbetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2025.2475671" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984197v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leuenberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Lebas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Cann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04794-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11742-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70091" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Riviere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vetel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marget" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04961-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1332976" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Banniza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1393326" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04615219v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leuenberger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Kumar Sharma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mclean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1384401" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483926v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04548-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228686v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14071399" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04267953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100237" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652102v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glory" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04050-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287972v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671280v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carillo-Perdomo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Beji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280032v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quill&#233;v&#233;r&#233;-Hamard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-20-0147-R" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287959v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171437v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D Porter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Mcgee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1699-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287977v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02100057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.12799" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325854v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Fariello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Navier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0235-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288040v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1274-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943017v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01673" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288003v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Even" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288009v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905321v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01838" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053530v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Baudais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. De Larambergue" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02195" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288015v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378597v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie L&#8217;antho&#235;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux-Duparque" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2429-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280027v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baviere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herv&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0822-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275696v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2447-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351521v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choua&#239;b Meziadi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Richard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Geffroy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12537" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345646v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quillevere Hamard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2016.03.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818437v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13070" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635010v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Warkentin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01037" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462721v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J. Coyne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Mcgee" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D. Porter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sm&#253;kal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.12287" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WX2F05QB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462724v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux-Duparque" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7qc0-3377" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208691v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12611" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208693v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-126" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208633v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-45" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208602v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ben" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoulida Toueni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Montanari" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Tardin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fervel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers337" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208635v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delbreil" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2140-7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJPDM9L4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208662v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3198/jpr2011.03.0139crg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208652v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Gorton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy D. Heath" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Stinchcombe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.003269" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647238v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Coyne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Mcgee" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1582-z" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J341C3X4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664598v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/301c-3654" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661767v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lecointe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1224-x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2ZV2H1V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203847v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Djebali" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ameline" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jaulneau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-9-1043" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667548v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0203" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667208v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wicker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Delliou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Abelard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9350-x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34CM5X3P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280031v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muehlbauer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcgee" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kraft" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-95-1287" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678712v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Loridon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcphee" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0014-3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7Q72J9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675232v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Archipiano" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Horvais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tanguy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672170v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670356v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669719v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Muehlbauer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kraft" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673949v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Duplan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693226v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prioul" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691243v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foisset" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692307v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ansan-Melayah" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686493v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686282v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716111v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308470v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650202v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553078v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553180v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280035v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011785v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177674v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klein, Anthony" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785217v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790818v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delefortrie" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Boivin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734799v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labalette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737423v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baudais" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740324v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607057v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796200v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924689v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onfroy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924687v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827495v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770770v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768080v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766265v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourmann" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768051v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594698v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318150v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734882v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;my" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154415v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318032v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740362v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743639v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Mangin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208702v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204123v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carrou&#233;e" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827137v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837298v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288030v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatterton S." TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvick D.K." TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671414v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Pinochet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dufour," TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271341v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547397v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836115v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-laure-pilet-nayel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4505-1907" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199462542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556722v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K Paulmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38098-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033040v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay K Pandey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barbetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2025.2475671" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984197v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leuenberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Lebas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Cann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04794-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228605v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Riviere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vetel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04961-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100713v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70091" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11742-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04615219v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leuenberger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Kumar Sharma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mclean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1384401" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542278v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Banniza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1393326" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530596v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1332976" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228686v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04548-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04267953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100237" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153576v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14071399" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652102v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glory" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04050-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287972v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671280v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carillo-Perdomo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Beji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quill&#233;v&#233;r&#233;-Hamard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-20-0147-R" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407584v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287959v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171437v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D Porter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Mcgee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1699-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287977v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02100057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.12799" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325854v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Fariello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Navier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0235-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01673" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352169v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1274-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288040v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053530v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Baudais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. De Larambergue" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02195" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288003v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Even" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01838" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288009v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288015v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351521v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choua&#239;b Meziadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Geffroy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12537" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie L&#8217;antho&#235;ne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux-Duparque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2429-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baviere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herv&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0822-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275696v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2447-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345646v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quillevere Hamard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2016.03.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818437v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13070" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635010v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Warkentin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01037" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462721v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J. Coyne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Mcgee" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D. Porter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sm&#253;kal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.12287" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WX2F05QB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462724v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux-Duparque" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7qc0-3377" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208691v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12611" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208693v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-126" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208602v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ben" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoulida Toueni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Montanari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Tardin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fervel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers337" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208633v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-45" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208635v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delbreil" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2140-7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJPDM9L4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208652v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Gorton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy D. Heath" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Stinchcombe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.003269" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208662v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3198/jpr2011.03.0139crg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647238v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Coyne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Mcgee" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1582-z" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J341C3X4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664598v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/301c-3654" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661767v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lecointe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1224-x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2ZV2H1V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667548v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0203" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203847v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Djebali" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ameline" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jaulneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-9-1043" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667208v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wicker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Delliou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Abelard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9350-x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34CM5X3P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280031v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muehlbauer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcgee" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kraft" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-95-1287" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678712v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Loridon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcphee" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0014-3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7Q72J9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675232v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Archipiano" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Horvais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tanguy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672170v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670356v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669719v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Muehlbauer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kraft" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673949v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Duplan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693226v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prioul" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686493v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ansan-Melayah" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691243v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foisset" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692307v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686282v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716111v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308470v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650202v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553180v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553078v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280035v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177674v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klein, Anthony" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011785v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785217v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790818v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delefortrie" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Boivin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734799v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labalette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737423v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baudais" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740324v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607057v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796200v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924687v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924689v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onfroy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827495v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770770v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768080v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766265v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourmann" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768051v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594698v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318150v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734882v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;my" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154415v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318032v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740362v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743639v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Mangin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208702v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204123v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carrou&#233;e" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827137v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837298v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288030v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatterton S." TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvick D.K." TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671414v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Pinochet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dufour," TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271341v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547397v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836115v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>