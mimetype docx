--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -878,295 +878,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and heritable gene editing through CRISPR-Cas9 in Pisum sativum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic analysis reveals candidate molecular pathways involved in pea (Pisum sativum L.) resistance to pea aphid (Acyrthosiphon pisum Harris) biotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Soulard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laura Chauvin</w:t>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pbi.70091⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11742-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100713v1</w:t>
+                <w:t xml:space="preserve">hal-05165899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis reveals candidate molecular pathways involved in pea (Pisum sativum L.) resistance to pea aphid (Acyrthosiphon pisum Harris) biotypes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Po-Yuan Shih</w:t>
+                <w:t xml:space="preserve">Efficient and heritable gene editing through CRISPR-Cas9 in Pisum sativum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
+                <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.580. </w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11742-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pbi.70091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165899v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomic dataset integrating genotyping-by-sequencing, SolCAP array and PCR marker data on tetraploid potato advanced breeding lines</w:t>
               </w:r>
@@ -2404,507 +2404,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte génétique contre l'Aphanomyces du pois</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PeaMUST (Pea MultiStress Tolerance), a multidisciplinary French project uniting researchers, plant breeders, and the food industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Carillo-Perdomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Beji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Legume Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/leg3.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287972v1</w:t>
+                <w:t xml:space="preserve">hal-03671280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeaMUST (Pea MultiStress Tolerance), a multidisciplinary French project uniting researchers, plant breeders, and the food industry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lutte génétique contre l'Aphanomyces du pois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legume Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 713, pp.17-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/leg3.108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03671280v1</w:t>
+                <w:t xml:space="preserve">hal-03287972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggressiveness of Diverse French Aphanomyces euteiches Isolates on Pea Near Isogenic Lines Differing in Resistance Quantitative Trait Loci</w:t>
+                <w:t xml:space="preserve">Des avancées en génétique pour lutter contre les stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Quillévéré-Hamard</w:t>
+                <w:t xml:space="preserve">Veronique Biarnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Le Roy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le May</w:t>
+                <w:t xml:space="preserve">Isabelle Lejeune-Henaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 492, pp.56-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280032v1</w:t>
+                <w:t xml:space="preserve">hal-03407584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des avancées en génétique pour lutter contre les stress</w:t>
+                <w:t xml:space="preserve">Aggressiveness of Diverse French Aphanomyces euteiches Isolates on Pea Near Isogenic Lines Differing in Resistance Quantitative Trait Loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Biarnès</w:t>
+                <w:t xml:space="preserve">Anne Quillévéré-Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lejeune-Henaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Judith Burstin</w:t>
+                <w:t xml:space="preserve">Gwenola Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (4), pp.695-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-04-20-0147-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407584v1</w:t>
+                <w:t xml:space="preserve">hal-03280032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quasi-universality of nestedness in the structure of quantitative plant-parasite interactions</w:t>
               </w:r>
@@ -3521,51 +3521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing of life history traits of a soilborne pathogen in vitro: Do characteristics of oospores change according the strains of Aphanomyces euteiches and the host plant infected by the pathogen?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quillévéré-Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3772,64 +3772,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and Pathogenicity Diversity of Aphanomyces euteiches Populations From Pea-Growing Regions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quillévéré-Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,415 +4237,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les progrès de la recherche pour gérer l'Aphanomyces sur pois</w:t>
+                <w:t xml:space="preserve">Quantitative resistance to plant pathogens in pyramiding strategies for durable crop protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Vetel</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Even</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Baranger</w:t>
+                <w:t xml:space="preserve">Valérie Caffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">unilet infos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288003v1</w:t>
+                <w:t xml:space="preserve">hal-01905321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative resistance to plant pathogens in pyramiding strategies for durable crop protection</w:t>
+                <w:t xml:space="preserve">Les résistances quantitatives aux maladies et leur utilisation en amélioration des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.49-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01905321v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résistances quantitatives aux maladies et leur utilisation en amélioration des plantes</w:t>
+                <w:t xml:space="preserve">Les progrès de la recherche pour gérer l'Aphanomyces sur pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Vetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Paillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélectionneur Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68, pp.49-61</w:t>
+              <w:t xml:space="preserve">unilet infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 156, pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288009v1</w:t>
+                <w:t xml:space="preserve">hal-03288003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque Aphanomyces sur pois : la prévention est incontournable</w:t>
               </w:r>
@@ -4854,429 +4854,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association mapping of partial resistance to Aphanomyces euteiches in pea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Desgroux</w:t>
+                <w:t xml:space="preserve">SNP discovery and genetic mapping using genotyping by sequencing of whole genome genomic DNA from a pea RIL population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie L’anthoëne</w:t>
+                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Roux-Duparque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Aubert</w:t>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 17 (1), pp.124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2429-4⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2447-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378597v1</w:t>
+                <w:t xml:space="preserve">hal-01275696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and multiple resistance QTL delay symptom appearance and slow down root colonization by Aphanomyces euteiches in pea near isogenic lines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Le Roy</w:t>
+                <w:t xml:space="preserve">Genome-wide association mapping of partial resistance to Aphanomyces euteiches in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hervé</w:t>
+                <w:t xml:space="preserve">Virginie L’anthoëne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moussart</w:t>
+                <w:t xml:space="preserve">Martine Roux-Duparque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-016-0822-4⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2429-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280027v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP discovery and genetic mapping using genotyping by sequencing of whole genome genomic DNA from a pea RIL population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
+                <w:t xml:space="preserve">Single and multiple resistance QTL delay symptom appearance and slow down root colonization by Aphanomyces euteiches in pea near isogenic lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+                <w:t xml:space="preserve">M. Baviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+                <w:t xml:space="preserve">M. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Lhuillier</w:t>
+                <w:t xml:space="preserve">A. Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (1), pp.121. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2447-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-016-0822-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275696v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of microsatellite markers for the oomyceta [i]Aphanomyces euteiches[/i].</w:t>
               </w:r>
@@ -5379,77 +5379,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of two major resources for pea genomics: the GenoPea 13.2K SNP Array and a high-density, high-resolution consensus genetic map.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aluome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5552,51 +5552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5925,295 +5925,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et stabilité des facteurs génétiques de résistance aux principales maladies fongiques du pois protéagineux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+                <w:t xml:space="preserve">High-density genome-wide association mapping implicates an F-box encoding gene in Medicago truncatula resistance to Aphanomyces euteiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Hamon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Moussart</w:t>
+                <w:t xml:space="preserve">Olivier André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Roux-Duparque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Onfroy</w:t>
+                <w:t xml:space="preserve">Joëlle Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/7qc0-3377⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 201 (4), pp.1328-1342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462724v1</w:t>
+                <w:t xml:space="preserve">hal-01208691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-density genome-wide association mapping implicates an F-box encoding gene in Medicago truncatula resistance to Aphanomyces euteiches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yacine Badis</w:t>
+                <w:t xml:space="preserve">Diversité et stabilité des facteurs génétiques de résistance aux principales maladies fongiques du pois protéagineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Ronfort</w:t>
+                <w:t xml:space="preserve">Céline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+                <w:t xml:space="preserve">M. Roux-Duparque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 201 (4), pp.1328-1342. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.27-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/7qc0-3377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208691v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome sequencing for high throughput SNP development and genetic mapping in Pea</w:t>
               </w:r>
@@ -6238,64 +6238,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (126), pp.1-15. </w:t>
@@ -6467,51 +6467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL meta-analysis provides a comprehensive view of loci controlling partial resistance to Aphanomyces euteiches in four sources of resistance in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarice J. Coyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6601,51 +6601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability and QTL mapping of freezing tolerance and related traits in [i]Medicago truncatula[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6741,321 +6741,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Genetic Basis of Symbiotic Variation in Legume-Rhizobium Interactions in Medicago truncatula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Registration of Pea Germplasm Lines Partially Resistant to Aphanomyces Root Rot for Breeding Fresh or Freezer Pea and Dry Pea Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca J. Mcgee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarice J. Coyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda J. Gorton</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.112.003269⟩</w:t>
+              <w:t xml:space="preserve">JOURNAL OF PLANT REGISTRATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (2), pp.203 - 207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3198/jpr2011.03.0139crg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208652v1</w:t>
+                <w:t xml:space="preserve">hal-01208662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration of Pea Germplasm Lines Partially Resistant to Aphanomyces Root Rot for Breeding Fresh or Freezer Pea and Dry Pea Types</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clarice J. Coyne</w:t>
+                <w:t xml:space="preserve">Mapping the Genetic Basis of Symbiotic Variation in Legume-Rhizobium Interactions in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda J. Gorton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy D. Heath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Moussart</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Tivoli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John R. Stinchcombe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF PLANT REGISTRATIONS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (2), pp.203 - 207. </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (11), pp.1291 - 1303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3198/jpr2011.03.0139crg⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.112.003269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208662v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New consistent QTL in pea associated with partial resistance to Aphanomyces euteiches in multiple French and American environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7151,307 +7151,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel impact des innovations génétiques pour lever les facteurs limitant la production du pois protéagineux ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A complex genetic network involving a broad-spectrum locus and strain-specific loci controls resistance to different pathotypes of Aphanomyces euteiches in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Miteul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hanocq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Moussart</w:t>
+                <w:t xml:space="preserve">Ronan Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11, pp.59-78. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120 (5), pp.955-970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/301c-3654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-009-1224-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664598v1</w:t>
+                <w:t xml:space="preserve">hal-02661767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complex genetic network involving a broad-spectrum locus and strain-specific loci controls resistance to different pathotypes of Aphanomyces euteiches in Medicago truncatula</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel impact des innovations génétiques pour lever les facteurs limitant la production du pois protéagineux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-009-1224-x⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.59-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/301c-3654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661767v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AER1, a major gene conferring resistance to Aphanomyces euteiches in Medicago truncatula.</w:t>
               </w:r>
@@ -7463,51 +7463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8957,260 +8957,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of loci contributing to quantitative field resistance to blackleg disease, causal agent Leptosphaeria maculans (Desm.) Ces. et Not.,in winter rapeseed (Brassica napus L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene-for-gene interaction in the Leptosphaeria maculans-Brassica napus pathosystem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ansan-Melayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 96, pp.23-30</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 459, pp.329-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691243v1</w:t>
+                <w:t xml:space="preserve">hal-02692307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene-for-gene interaction in the Leptosphaeria maculans-Brassica napus pathosystem.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+                <w:t xml:space="preserve">Identification of loci contributing to quantitative field resistance to blackleg disease, causal agent Leptosphaeria maculans (Desm.) Ces. et Not.,in winter rapeseed (Brassica napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Foisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 459, pp.329-334</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 96, pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692307v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of QTL involved in field resistance to light leaf spot (Pyrenopeziza brassicae) and blackleg resistance (Leptosphaeria maculans) in winter rapeseed (Brassica napus L.)</w:t>
               </w:r>
@@ -9222,64 +9222,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 97, pp.398-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9343,51 +9343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9649,51 +9649,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Many different recipes but one flavor: A universal nested structure of quantitative interactions between plant genotypes and their parasites, including viruses</w:t>
+                <w:t xml:space="preserve">Une structure emboîtée universelle pour les interactions quantitatives entre les plantes et leurs parasites ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
@@ -9728,97 +9728,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; CIRAD, Sep 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau E3GP3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553180v1</w:t>
+                <w:t xml:space="preserve">hal-03553078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une structure emboîtée universelle pour les interactions quantitatives entre les plantes et leurs parasites ?</w:t>
+                <w:t xml:space="preserve">Many different recipes but one flavor: A universal nested structure of quantitative interactions between plant genotypes and their parasites, including viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
@@ -9853,73 +9853,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau E3GP3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; CIRAD, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553078v1</w:t>
+                <w:t xml:space="preserve">hal-03553180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des QTL de résistance sur l’évolution du pouvoir pathogène des populations d’Aphanomyces euteiches dans des successions culturales de légumineuses</w:t>
               </w:r>
@@ -9931,51 +9931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Leprévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10030,90 +10030,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel impact de la génomique végétale sur l’innovation variétale : l’exemple du projet PeaMUST. Le génome du pois: vers de nouvelles strategies de sélection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Tayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klein, Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10526,51 +10526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du réseau AGROSYM, Agroécologie, Symbioses du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10720,51 +10720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PeaMUST (2012-2019) – Pea Multi-Stress adaptation and biological regulations for yield improvement and stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10884,51 +10884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Baudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri de Larambergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11009,51 +11009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Lejeune-Henaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11242,51 +11242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11492,51 +11492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11755,51 +11755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11863,64 +11863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brassica 97:Ishs symposium on Brassicas tenth crucifer genetics workshop.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11997,51 +11997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fourmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du groupe de travail "génome végétaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1997, Méribel-les-Allues, France</w:t>
@@ -12070,51 +12070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives d'amelioration de la résistance du colza au phoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12512,51 +12512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarice J Coyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dufour Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lejeune-Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLGG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
@@ -12598,51 +12598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea MUlti-STress adaptation and biological regulations for yield improvement and stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12954,432 +12954,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de gènes et de mécanismes moléculaires de la légumineuse modèle Medicago truncatula impliqués dans la résistance partielle à Aphanomyces euteiches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+                <w:t xml:space="preserve">Identification of pea lines resistant to Aphanomyces euteiches and related root architecture traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Baudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roux-Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Jean Chevaugeon 2014 - Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Aussois, France. 2014, Journées Jean Chevaugeon 2014</w:t>
+              <w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Saskatoon, Canada. , 225 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740362v1</w:t>
+                <w:t xml:space="preserve">hal-02743639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of pea lines resistant to Aphanomyces euteiches and related root architecture traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Roux-Duparque</w:t>
+                <w:t xml:space="preserve">SNP discovery in pea: a powerful tool for academic research and breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Uricaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Saskatoon, Canada. , 225 p., 2014</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Saskatook, Canada. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743639v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP discovery in pea: a powerful tool for academic research and breeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raluca Uricaru</w:t>
+                <w:t xml:space="preserve">Identification de gènes et de mécanismes moléculaires de la légumineuse modèle Medicago truncatula impliqués dans la résistance partielle à Aphanomyces euteiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Badis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Saskatook, Canada. , 2014</w:t>
+              <w:t xml:space="preserve">10. Journées Jean Chevaugeon 2014 - Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Aussois, France. 2014, Journées Jean Chevaugeon 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208702v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PeaMUST, a large multidisciplinary project dedicated to pea improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13604,64 +13604,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, San Diego, United States. 1 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13862,51 +13862,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instants d'innovation Instants d'innovation, une série de 13 vidéos valorisant des projets de recherche partenariale soutenus par l’ANR à travers différents instruments de financement, et les enjeux sociétaux auxquels ils visent à répondre. Réalisation TheMetaNews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13963,90 +13963,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguments de pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lejeune-Henaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14064,90 +14064,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguments de pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lejeune-Henaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14358,51 +14358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4ADC61FE"/>
+    <w:nsid w:val="ACE06527"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14589,51 +14589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-laure-pilet-nayel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4505-1907" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199462542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556722v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K Paulmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38098-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033040v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay K Pandey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barbetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2025.2475671" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984197v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leuenberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Lebas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Cann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04794-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228605v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Riviere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vetel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04961-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100713v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70091" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11742-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04615219v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leuenberger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Kumar Sharma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mclean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1384401" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542278v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Banniza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1393326" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530596v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1332976" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228686v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04548-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04267953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100237" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153576v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14071399" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652102v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glory" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04050-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287972v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671280v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carillo-Perdomo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Beji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quill&#233;v&#233;r&#233;-Hamard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-20-0147-R" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407584v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287959v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171437v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D Porter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Mcgee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1699-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287977v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02100057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.12799" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325854v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Fariello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Navier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0235-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01673" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352169v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1274-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288040v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053530v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Baudais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. De Larambergue" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02195" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288003v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Even" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01838" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288009v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288015v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351521v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choua&#239;b Meziadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Geffroy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12537" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie L&#8217;antho&#235;ne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux-Duparque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2429-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baviere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herv&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0822-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275696v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2447-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345646v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quillevere Hamard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2016.03.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818437v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13070" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635010v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Warkentin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01037" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462721v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J. Coyne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Mcgee" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D. Porter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sm&#253;kal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.12287" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WX2F05QB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462724v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux-Duparque" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7qc0-3377" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208691v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12611" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208693v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-126" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208602v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ben" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoulida Toueni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Montanari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Tardin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fervel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers337" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208633v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-45" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208635v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delbreil" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2140-7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJPDM9L4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208652v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Gorton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy D. Heath" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Stinchcombe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.003269" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208662v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3198/jpr2011.03.0139crg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647238v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Coyne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Mcgee" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1582-z" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J341C3X4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664598v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/301c-3654" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661767v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lecointe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1224-x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2ZV2H1V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667548v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0203" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203847v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Djebali" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ameline" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jaulneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-9-1043" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667208v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wicker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Delliou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Abelard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9350-x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34CM5X3P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280031v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muehlbauer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcgee" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kraft" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-95-1287" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678712v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Loridon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcphee" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0014-3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7Q72J9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675232v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Archipiano" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Horvais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tanguy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672170v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670356v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669719v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Muehlbauer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kraft" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673949v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Duplan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693226v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prioul" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686493v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ansan-Melayah" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691243v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foisset" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692307v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686282v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716111v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308470v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650202v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553180v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553078v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280035v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177674v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klein, Anthony" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011785v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785217v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790818v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delefortrie" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Boivin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734799v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labalette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737423v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baudais" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740324v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607057v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796200v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924687v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924689v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onfroy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827495v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770770v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768080v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766265v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourmann" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768051v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594698v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318150v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734882v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;my" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154415v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318032v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740362v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743639v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Mangin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208702v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204123v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carrou&#233;e" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827137v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837298v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288030v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatterton S." TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvick D.K." TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671414v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Pinochet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dufour," TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271341v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547397v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836115v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-laure-pilet-nayel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4505-1907" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199462542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556722v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K Paulmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38098-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033040v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay K Pandey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barbetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2025.2475671" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984197v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leuenberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Lebas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Cann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04794-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228605v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Riviere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vetel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04961-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11742-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70091" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04615219v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leuenberger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Kumar Sharma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mclean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1384401" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542278v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Banniza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1393326" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530596v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1332976" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228686v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04548-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04267953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100237" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153576v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14071399" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652102v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glory" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gallic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04050-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carillo-Perdomo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Beji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.108" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287972v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280032v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quill&#233;v&#233;r&#233;-Hamard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-20-0147-R" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287959v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171437v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D Porter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Mcgee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1699-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287977v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02100057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.12799" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325854v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Fariello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Navier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0235-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01673" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352169v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1274-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288040v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053530v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Baudais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. De Larambergue" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02195" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01838" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288009v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288003v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Even" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288015v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351521v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choua&#239;b Meziadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Geffroy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12537" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275696v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2447-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378597v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie L&#8217;antho&#235;ne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux-Duparque" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2429-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280027v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baviere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herv&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0822-4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345646v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quillevere Hamard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2016.03.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818437v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13070" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635010v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Warkentin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01037" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462721v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J. Coyne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Mcgee" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D. Porter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sm&#253;kal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.12287" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WX2F05QB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208691v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12611" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462724v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux-Duparque" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7qc0-3377" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208693v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-126" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208602v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ben" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoulida Toueni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Montanari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Tardin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fervel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers337" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208633v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-45" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208635v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delbreil" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2140-7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJPDM9L4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208662v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3198/jpr2011.03.0139crg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208652v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Gorton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy D. Heath" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Stinchcombe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.003269" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647238v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Coyne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Mcgee" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1582-z" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J341C3X4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661767v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lecointe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1224-x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2ZV2H1V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664598v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/301c-3654" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667548v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0203" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203847v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Djebali" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ameline" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jaulneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-9-1043" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667208v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wicker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Delliou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Abelard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9350-x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34CM5X3P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280031v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muehlbauer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcgee" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kraft" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-95-1287" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678712v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Loridon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcphee" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0014-3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7Q72J9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675232v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Archipiano" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Horvais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tanguy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672170v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670356v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669719v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Muehlbauer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kraft" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673949v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Duplan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693226v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prioul" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686493v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ansan-Melayah" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692307v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691243v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foisset" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686282v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716111v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308470v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650202v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553078v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553180v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280035v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177674v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klein, Anthony" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011785v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785217v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790818v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delefortrie" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Boivin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734799v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labalette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737423v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baudais" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740324v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607057v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796200v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924687v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924689v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onfroy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827495v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770770v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768080v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766265v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourmann" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768051v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594698v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318150v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734882v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;my" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154415v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318032v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743639v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Mangin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208702v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740362v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204123v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carrou&#233;e" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827137v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837298v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288030v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatterton S." TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvick D.K." TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671414v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Pinochet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dufour," TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271341v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547397v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836115v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>