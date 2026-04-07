--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1184,295 +1184,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heparanase-1 is upregulated by hepatitis C virus and favors its replication</w:t>
+                <w:t xml:space="preserve">Hepatic inflammation elicits production of proinflammatory netrin‐1 through exclusive activation of translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gallard</w:t>
+                <w:t xml:space="preserve">Romain Barnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Verzeroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjet Lebsir</w:t>
+                <w:t xml:space="preserve">Carole Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hira Khursheed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Plissonnier</w:t>
+                <w:t xml:space="preserve">Anna Rita Redavid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2022.01.008⟩</w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (5), pp.1345-1359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.32446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608032v1</w:t>
+                <w:t xml:space="preserve">hal-03864005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic inflammation elicits production of proinflammatory netrin‐1 through exclusive activation of translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heparanase-1 is upregulated by hepatitis C virus and favors its replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Barnault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Verzeroli</w:t>
+                <w:t xml:space="preserve">Nadjet Lebsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Fournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Michelet</w:t>
+                <w:t xml:space="preserve">Hira Khursheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Rita Redavid</w:t>
+                <w:t xml:space="preserve">Emma Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Plissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 76 (5), pp.1345-1359. </w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hep.32446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2022.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864005v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the cobas® HBV RNA automated investigational assay for the detection and quantification of circulating HBV RNA in chronic HBV patients</w:t>
               </w:r>
@@ -2098,51 +2098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatocellular carcinoma-associated depletion of the netrin-1 receptor Uncoordinated Phenotype-5A (UNC5A) skews the hepatic unfolded protein response towards prosurvival outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lahlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4082,51 +4082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Stern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loustaud-Ratti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cihan Yurdaydin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brancaccio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jachs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2025.10.029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chastagnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin da Sousa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Chocarro-Wrona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin-Joffrey Courtial" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2024.e00351" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Paturel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casuscelli Di Tocco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Plissonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101124" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598137v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Testoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scholt&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2023-330644" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorin Begr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Boyd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Salazar-Vizcaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae189" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876113v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verzeroli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abud Jose Farca Luna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101245" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Plissonnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Michelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Heintz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103359" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chouik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leboss&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lega" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pradat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107427" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gallard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Lebsir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hira Khursheed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Reungoat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2022.01.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Redavid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32446" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04013121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hamilton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Scott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2022.105150" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851058v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Salerno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Chiodo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Alfano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Floriot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Cottone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-319637" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04148435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Antonelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bartolini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Esposito" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Galotta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8122015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cottarel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piver" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majlinda Kullolli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Grazia Centonze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2019.197679" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01910159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam B. Zeisel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Levrero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/ncri.2018.07.02" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04165530v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lahlali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Romero-L&#243;pez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Laverdure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.12.129" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170759v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Herzog" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam B Zeisel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10110591" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lahlali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Raab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Romero-L&#243;pez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2017.271" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Fujii" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Packy Bondanese" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ja00489f" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850307v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duponchel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michelet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307904" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01402896v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducarouge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2015.12.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800032v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002421" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792621v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottarel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Plissonnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kullolli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitteri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clement" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000331" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800027v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mehlen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163206013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719596v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fauconnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bittard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lascombe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028354" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485114v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Plissonnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25189" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563119v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Z&#233;lie Decrion-Barthod" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bosset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marchini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Nicolier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485269v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boiteux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clairotte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24112" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484927v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bermont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Saunier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.06.029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6B47S82-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Stern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loustaud-Ratti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cihan Yurdaydin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brancaccio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jachs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2025.10.029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chastagnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin da Sousa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Chocarro-Wrona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin-Joffrey Courtial" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2024.e00351" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Paturel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casuscelli Di Tocco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Plissonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101124" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598137v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Testoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scholt&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2023-330644" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorin Begr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Boyd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Salazar-Vizcaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae189" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876113v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verzeroli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abud Jose Farca Luna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101245" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Plissonnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Michelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Heintz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103359" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chouik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leboss&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lega" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pradat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107427" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Redavid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32446" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gallard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Lebsir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hira Khursheed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Reungoat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2022.01.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04013121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hamilton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Scott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2022.105150" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851058v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Salerno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Chiodo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Alfano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Floriot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Cottone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-319637" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04148435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Antonelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bartolini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Esposito" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Galotta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8122015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cottarel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piver" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majlinda Kullolli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Grazia Centonze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2019.197679" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01910159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam B. Zeisel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Levrero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/ncri.2018.07.02" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04165530v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lahlali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Romero-L&#243;pez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Laverdure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.12.129" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170759v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Herzog" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam B Zeisel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10110591" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lahlali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Raab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Romero-L&#243;pez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2017.271" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Fujii" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Packy Bondanese" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ja00489f" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850307v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duponchel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michelet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307904" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01402896v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducarouge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2015.12.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800032v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002421" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792621v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottarel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Plissonnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kullolli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitteri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clement" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000331" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800027v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mehlen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163206013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719596v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fauconnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bittard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lascombe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028354" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485114v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Plissonnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25189" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563119v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Z&#233;lie Decrion-Barthod" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bosset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marchini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Nicolier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485269v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boiteux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clairotte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24112" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484927v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bermont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Saunier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.06.029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6B47S82-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>