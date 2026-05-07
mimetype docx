--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -234,299 +234,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the potential of bio-inspired bioinks: A collective breakthrough in mammalian tissue bioprinting</w:t>
+                <w:t xml:space="preserve">A molecular standard for circulating HBV RNA detection and quantification assays in patients with chronic hepatitis B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Marquette</w:t>
+                <w:t xml:space="preserve">Alexia Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Chastagnier</w:t>
+                <w:t xml:space="preserve">Francesca Casuscelli Di Tocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin da Sousa</w:t>
+                <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Chocarro-Wrona</w:t>
+                <w:t xml:space="preserve">Marie-Laure Plissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin-Joffrey Courtial</w:t>
+                <w:t xml:space="preserve">Xavier Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioprinting </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41, pp.e00351. </w:t>
+              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (10), pp.101124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bprint.2024.e00351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2024.101124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729007v1</w:t>
+                <w:t xml:space="preserve">hal-05021460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A molecular standard for circulating HBV RNA detection and quantification assays in patients with chronic hepatitis B</w:t>
+                <w:t xml:space="preserve">Unlocking the potential of bio-inspired bioinks: A collective breakthrough in mammalian tissue bioprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Paturel</w:t>
+                <w:t xml:space="preserve">Christophe Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Casuscelli Di Tocco</w:t>
+                <w:t xml:space="preserve">Laura Chastagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bousquet</w:t>
+                <w:t xml:space="preserve">Benjamin da Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Plissonnier</w:t>
+                <w:t xml:space="preserve">Carlos Chocarro-Wrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Grand</w:t>
+                <w:t xml:space="preserve">Edwin-Joffrey Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (10), pp.101124. </w:t>
+              <w:t xml:space="preserve">Bioprinting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.e00351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2024.101124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bprint.2024.e00351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021460v1</w:t>
+                <w:t xml:space="preserve">hal-04729007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Circulating HBV RNA Expressed from Intrahepatic cccDNA in Untreated and NUC Treated Patients with Chronic Hepatitis B</w:t>
               </w:r>
@@ -538,64 +538,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Testoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scholtès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Plissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -672,51 +672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorin Begré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Plissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Testoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1184,295 +1184,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic inflammation elicits production of proinflammatory netrin‐1 through exclusive activation of translation</w:t>
+                <w:t xml:space="preserve">Heparanase-1 is upregulated by hepatitis C virus and favors its replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Barnault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Verzeroli</w:t>
+                <w:t xml:space="preserve">Christophe Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Fournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Michelet</w:t>
+                <w:t xml:space="preserve">Nadjet Lebsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Rita Redavid</w:t>
+                <w:t xml:space="preserve">Hira Khursheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Plissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hep.32446⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2022.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864005v1</w:t>
+                <w:t xml:space="preserve">hal-03608032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heparanase-1 is upregulated by hepatitis C virus and favors its replication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hepatic inflammation elicits production of proinflammatory netrin‐1 through exclusive activation of translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjet Lebsir</w:t>
+                <w:t xml:space="preserve">Romain Barnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Verzeroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hira Khursheed</w:t>
+                <w:t xml:space="preserve">Carole Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Reungoat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Plissonnier</w:t>
+                <w:t xml:space="preserve">Anna Rita Redavid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (5), pp.1345-1359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2022.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hep.32446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608032v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the cobas® HBV RNA automated investigational assay for the detection and quantification of circulating HBV RNA in chronic HBV patients</w:t>
               </w:r>
@@ -1586,295 +1586,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatitis B protein HBx binds the DLEU2 lncRNA to sustain cccDNA and host cancer-related gene transcription</w:t>
+                <w:t xml:space="preserve">Essential Oils as Alternative Biocides for the Preservation of Waterlogged Archaeological Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debora Salerno</w:t>
+                <w:t xml:space="preserve">Federica Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letizia Chiodo</w:t>
+                <w:t xml:space="preserve">Marco Bartolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Plissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Alfano</w:t>
+                <w:t xml:space="preserve">Alfonso Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceane Floriot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grazia Cottone</w:t>
+                <w:t xml:space="preserve">Giulia Galotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2019-319637⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (12), pp.2015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8122015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851058v1</w:t>
+                <w:t xml:space="preserve">hal-04148435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential Oils as Alternative Biocides for the Preservation of Waterlogged Archaeological Wood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hepatitis B protein HBx binds the DLEU2 lncRNA to sustain cccDNA and host cancer-related gene transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Antonelli</w:t>
+                <w:t xml:space="preserve">Letizia Chiodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bartolini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Plissonnier</w:t>
+                <w:t xml:space="preserve">Vincenzo Alfano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Esposito</w:t>
+                <w:t xml:space="preserve">Oceane Floriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Galotta</w:t>
+                <w:t xml:space="preserve">Grazia Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (12), pp.2015. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (11), pp.2016-2024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8122015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2019-319637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148435v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LARP1 binding to hepatitis C virus particles is correlated with intracellular retention of viral infectivity</w:t>
               </w:r>
@@ -2007,51 +2007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miR-122-regulated metabolic circuits: micro-management of lipid metabolism in the human liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirjam B. Zeisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Plissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Levrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2092,1850 +2092,1862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01910159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatocellular carcinoma-associated depletion of the netrin-1 receptor Uncoordinated Phenotype-5A (UNC5A) skews the hepatic unfolded protein response towards prosurvival outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Barnault</w:t>
+                <w:t xml:space="preserve">Non-Coding RNAs and Hepatitis C Virus-Induced Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Plissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lahlali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie‐laure Plissonnier</w:t>
+                <w:t xml:space="preserve">Katharina Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Levrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Romero-López</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mirjam B Zeisel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2017.12.129⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (11), pp.591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v10110591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165530v1</w:t>
+                <w:t xml:space="preserve">hal-04170759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Coding RNAs and Hepatitis C Virus-Induced Hepatocellular Carcinoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Plissonnier</w:t>
+                <w:t xml:space="preserve">Hepatocellular carcinoma-associated depletion of the netrin-1 receptor Uncoordinated Phenotype-5A (UNC5A) skews the hepatic unfolded protein response towards prosurvival outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lahlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐laure Plissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Herzog</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Massimo Levrero</w:t>
+                <w:t xml:space="preserve">Cristina Romero-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirjam B Zeisel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noémie Laverdure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (11), pp.591. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 495 (4), pp.2425-2431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v10110591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2017.12.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04170759v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reciprocal antagonism between the netrin-1 receptor uncoordinated-phenotype-5A (UNC5A) and the hepatitis C virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐laure Plissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Lahlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Raab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Romero-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (48), pp.6712-6724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/onc.2017.271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur isotope analysis by MC-ICP-MS and application to small medical samples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FIG4 is a hepatitis C virus particle-bound protein implicated in virion morphogenesis and infectivity with cholesteryl ester modulation potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Telouk</w:t>
+                <w:t xml:space="preserve">J. Cottarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Balter</w:t>
+                <w:t xml:space="preserve">M.L. Plissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiyuki Fujii</w:t>
+                <w:t xml:space="preserve">M. Kullolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Packy Bondanese</w:t>
+                <w:t xml:space="preserve">S. Pitteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ja00489f⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (1), pp.69-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331125v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathione peroxidase 4 is reversibly induced by HCV to control lipid peroxidation and to increase virion infectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Brault</w:t>
+                <w:t xml:space="preserve">Hépatite C, EGFR, cirrhose et nétrine-1: Intérêt en hépatocarcinogenèse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Plissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lahlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Levy</w:t>
+                <w:t xml:space="preserve">Patrick Mehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duponchel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Parent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-307904⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (6-7), pp.566-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20163206013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850307v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Netrin-1 Protects Hepatocytes Against Cell Death Through Sustained Translation During the Unfolded Protein Response</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maud Michelet</w:t>
+                <w:t xml:space="preserve">Sulfur isotope analysis by MC-ICP-MS and application to small medical samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Telouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ducarouge</w:t>
+                <w:t xml:space="preserve">Vincent Balter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiyuki Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Packy Bondanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2015.12.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.1002-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ja00489f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01402896v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidermal Growth Factor Receptor-Dependent Mutual Amplification between Netrin-1 and the Hepatitis C Virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jessica Cottarel</w:t>
+                <w:t xml:space="preserve">Glutathione peroxidase 4 is reversibly induced by HCV to control lipid peroxidation and to increase virion infectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1002421⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (1), pp.144-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-307904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800032v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIG4 is a hepatitis C virus particle-bound protein implicated in virion morphogenesis and infectivity with cholesteryl ester modulation potential</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Clement</w:t>
+                <w:t xml:space="preserve">Netrin-1 Protects Hepatocytes Against Cell Death Through Sustained Translation During the Unfolded Protein Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lahlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Plissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Romero-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.000331⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (3), pp.281 - 301.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2015.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792621v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01402896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hépatite C, EGFR, cirrhose et nétrine-1: Intérêt en hépatocarcinogenèse ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Epidermal Growth Factor Receptor-Dependent Mutual Amplification between Netrin-1 and the Hepatitis C Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Plissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lahlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lebossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Cottarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (3), pp.e1002421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1002421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20163206013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01800027v1</w:t>
+                <w:t xml:space="preserve">hal-01800032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antidiabetic drug ciglitazone induces high grade bladder cancer cells apoptosis through the up-regulation of TRAIL.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Plissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fauconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lascombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (12), pp.e28354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0028354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on distinct pathways of thiazolidinediones (PPARgamma ligand)-promoted apoptosis in TRAIL-sensitive or -resistant malignant urothelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Plissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fauconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lascombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ijc.25189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium butyrate with UCN-01 has marked antitumour activity against cervical cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Zélie Decrion-Barthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Plissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Marchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Nicolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (10), pp.4049-4061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-FABP, a candidate progression marker of human transitional cell carcinoma of the bladder, is differentially regulated by PPAR in urothelial cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lascombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Plissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clairotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 124 (8), pp.1820-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ijc.24112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The human papillomavirus type 18 E6 oncoprotein induces Vascular Endothelial Growth Factor 121 (VEGF121) transcription from the promoter through a p53-independent mechanism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fauconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lascombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 313 (15), pp.3239-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yexcr.2007.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4082,51 +4094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Stern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loustaud-Ratti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cihan Yurdaydin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brancaccio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jachs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2025.10.029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chastagnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin da Sousa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Chocarro-Wrona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin-Joffrey Courtial" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2024.e00351" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Paturel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casuscelli Di Tocco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Plissonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101124" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598137v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Testoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scholt&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2023-330644" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorin Begr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Boyd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Salazar-Vizcaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae189" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876113v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verzeroli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abud Jose Farca Luna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101245" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Plissonnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Michelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Heintz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103359" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chouik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leboss&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lega" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pradat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107427" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Redavid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32446" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gallard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Lebsir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hira Khursheed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Reungoat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2022.01.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04013121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hamilton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Scott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2022.105150" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851058v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Salerno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Chiodo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Alfano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Floriot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Cottone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-319637" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04148435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Antonelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bartolini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Esposito" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Galotta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8122015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cottarel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piver" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majlinda Kullolli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Grazia Centonze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2019.197679" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01910159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam B. Zeisel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Levrero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/ncri.2018.07.02" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04165530v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lahlali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Romero-L&#243;pez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Laverdure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.12.129" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170759v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Herzog" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam B Zeisel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10110591" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lahlali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Raab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Romero-L&#243;pez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2017.271" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Fujii" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Packy Bondanese" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ja00489f" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850307v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duponchel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michelet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307904" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01402896v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducarouge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2015.12.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800032v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002421" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792621v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottarel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Plissonnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kullolli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitteri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clement" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000331" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800027v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mehlen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163206013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719596v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fauconnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bittard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lascombe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028354" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485114v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Plissonnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25189" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563119v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Z&#233;lie Decrion-Barthod" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bosset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marchini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Nicolier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485269v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boiteux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clairotte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24112" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484927v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bermont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Saunier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.06.029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6B47S82-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Stern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loustaud-Ratti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cihan Yurdaydin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brancaccio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jachs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2025.10.029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Paturel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casuscelli Di Tocco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Plissonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101124" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729007v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chastagnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin da Sousa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Chocarro-Wrona" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin-Joffrey Courtial" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2024.e00351" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598137v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Testoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scholt&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2023-330644" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorin Begr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Boyd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Salazar-Vizcaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae189" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876113v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verzeroli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abud Jose Farca Luna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101245" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Plissonnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Michelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Heintz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103359" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chouik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leboss&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lega" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pradat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107427" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gallard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Lebsir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hira Khursheed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Reungoat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2022.01.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Redavid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32446" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04013121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hamilton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Scott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2022.105150" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04148435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Antonelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bartolini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Esposito" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Galotta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8122015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Salerno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Chiodo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Alfano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Floriot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Cottone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-319637" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cottarel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piver" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majlinda Kullolli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Grazia Centonze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2019.197679" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01910159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam B. Zeisel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Levrero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/ncri.2018.07.02" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Herzog" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam B Zeisel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10110591" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04165530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lahlali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Romero-L&#243;pez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Laverdure" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.12.129" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZJWT1Z2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lahlali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Raab" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Romero-L&#243;pez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2017.271" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792621v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottarel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Plissonnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kullolli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitteri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clement" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000331" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800027v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mehlen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163206013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331125v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Fujii" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Packy Bondanese" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ja00489f" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850307v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duponchel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michelet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307904" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01402896v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducarouge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2015.12.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800032v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002421" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719596v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fauconnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bittard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lascombe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028354" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485114v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Plissonnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25189" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563119v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Z&#233;lie Decrion-Barthod" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bosset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marchini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Nicolier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485269v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boiteux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clairotte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24112" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484927v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bermont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Saunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.06.029" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6B47S82-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>