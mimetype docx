--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -2365,536 +2365,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Favoriser l’adaptation des régions en matière touristique suite à la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier "Vulnérabilité Touristique de l’Eurorégion Pyrénées-Méditerranée - Analyse et stratégies de résilience future »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des Illes Baléares, Université Rovira i Virgili de Catalogne et agence Ethicalia, sous l’égide de l’Euro-région Pyrénées Méditerranée et du “FONDS DE SOUTIEN CONTRE LA COVID-19 – secteur TOURISME”, Projet RESTUR, Oct 2022, Distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small is beautiful: when the invention of new forms of tourism rebuilds territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rita Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capacity Development Workshop STOREM Sustainable Tourism, Optimal Resource and Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, projet STOREM - projet KA2 – Cooperation for innovation and the exchange of good practices – Capacity Building in the field of Higher Education, Feb 2022, Costa Rica, Costa Rica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre scènes et tiers-lieux culturels : modèles de gestion, temporalités et ancrage territorial. Lx Factory (Lisbonne) et la Halle Tropisme (Montpellier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque pluridisciplinaire « Tiers-lieux Culturels. Regards croisés entre chercheurs, professionnels et artiste »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau de recherche Créamed, Mar 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montréal, une cité interculturelle : acteurs, débats et marquage de l’espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études "Diversité, construction et structuration de l’espace public interculturel : acteurs, logiques et discours"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Maison Européenne des Sciences de l'Homme et de la Société - Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme et développement durable - Table ronde 5 – L’évolution des formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centenaire de l’AGCCPF. Une commémoration 1922-2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGCCPF, Oct 2022, Lens-Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Dominique Crozat</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A temporary cultural place to make the creative city: Lx Factory in Lisbon. Staging, proximity models and tourist consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Capacity Development Workshop STOREM Sustainable Tourism, Optimal Resource and Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, projet STOREM - projet KA2 – Cooperation for innovation and the exchange of good practices – Capacity Building in the field of Higher Education, Feb 2022, Costa Rica, Costa Rica</w:t>
+              <w:t xml:space="preserve">1st international workshop « Beyond Creative Cities: People, Places, Innovation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, online event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du patrimoine aux ressources territoriales et touristiques : projets de territoire et processus participatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(M)Patrimoine(s) de quoi parle-t-on ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Communauté de communes du Pays-Beaume-Drobie, Nov 2021, Joyeuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720798v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03720780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le multiculturalisme canadien en question: discours, conflictualités et pratiques. L'exemple montréalais</w:t>
               </w:r>
@@ -2962,51 +2962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology, introduction to project management and professionalization: workshops and internships; master plan and curriculum development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Crozat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capacity Development Workshop STOREM Sustainable Tourism, Optimal Resource and Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, projet KA2 – Cooperation for innovation and the exchange of good practices – Capacity Building in the field of Higher Education, Dec 2019, Santa Marta, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3731,51 +3731,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision and coordination of the editorial team for the Reports of the Work Package WP1 - STOREM Program - Sustainable Tourism, Optimal Resource and Environmental Management (projet KA2 – Cooperation for innovation and the exchange of good practices – Capacity Building in the field of Higher Education, Université de Cagliari- UNICA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Crozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4071,51 +4071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Poulot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/book.aspx?id=15859" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976140v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/themes/long-main-cosmopolite-3163.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719562v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11911" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denmat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pleven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11627" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.11439" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520618v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.853.0122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.195.0077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.1535" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.168.0219" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976018v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.709.0378" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3286" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.929" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/colonisations-collectif/9782021494150" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933874v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-espaces-du-tourisme-et-des-loisirs-capesagregation-geographie-9782200620080" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Albuquerque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crozat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720959v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719753v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720914v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720880v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01367592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975949v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Poulot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/book.aspx?id=15859" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976140v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/themes/long-main-cosmopolite-3163.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719562v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11911" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denmat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pleven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11627" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.11439" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520618v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.853.0122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.195.0077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.1535" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.168.0219" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976018v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.709.0378" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3286" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.929" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/colonisations-collectif/9782021494150" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933874v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-espaces-du-tourisme-et-des-loisirs-capesagregation-geographie-9782200620080" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Albuquerque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crozat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720780v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720959v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719753v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720914v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720880v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01367592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975949v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>