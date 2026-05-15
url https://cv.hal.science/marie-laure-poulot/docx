--- v1 (2026-04-12)
+++ v2 (2026-05-15)
@@ -456,287 +456,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du temporaire au pérenne : urbanisme tactique et ville créative. Exemples lisboètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2/3 (47-48), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.11439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ville décor, ville substitut, ville habitée : les représentations différenciées de Montréal dans les séries télévisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les dimensions géographiques des séries télévisées, 100 (4), pp.565-587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bagf.11911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions géographiques des séries télévisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Denmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pleven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Volume 100 (Numéro 4), pp.447-456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bagf.11627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455226v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04454874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptes rendus - Diana Burgos-Vigna et Cynthia Ghorra-Gobin (coord.). Recension du n°17 de la revue IdeAs. Idées d'Amériques &amp;gt; intitulé Villes et culture dans les Amériques (2021)</w:t>
               </w:r>
@@ -794,183 +794,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fuir les États-Unis pour le Canada. Lectures géographiques d’un refuge littéraire américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le Canada, refuge américain ?, 85, pp.143-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eccs.1535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le boulevard Saint-Laurent à Montréal : une Main Street réinventée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Mythologies de la route (coordonné par Caroline Courbières), 1 (195), pp.77-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/comla1.195.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975999v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02044078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cosmopolitisme en fête à Montréal. Interculturalisme, ancrages locaux et transformations marchandes</w:t>
               </w:r>
@@ -2365,536 +2365,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Montréal, une cité interculturelle : acteurs, débats et marquage de l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "Diversité, construction et structuration de l’espace public interculturel : acteurs, logiques et discours"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Maison Européenne des Sciences de l'Homme et de la Société - Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme et développement durable - Table ronde 5 – L’évolution des formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centenaire de l’AGCCPF. Une commémoration 1922-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGCCPF, Oct 2022, Lens-Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre scènes et tiers-lieux culturels : modèles de gestion, temporalités et ancrage territorial. Lx Factory (Lisbonne) et la Halle Tropisme (Montpellier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque pluridisciplinaire « Tiers-lieux Culturels. Regards croisés entre chercheurs, professionnels et artiste »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de recherche Créamed, Mar 2022, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small is beautiful: when the invention of new forms of tourism rebuilds territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rita Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capacity Development Workshop STOREM Sustainable Tourism, Optimal Resource and Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, projet STOREM - projet KA2 – Cooperation for innovation and the exchange of good practices – Capacity Building in the field of Higher Education, Feb 2022, Costa Rica, Costa Rica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Favoriser l’adaptation des régions en matière touristique suite à la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier "Vulnérabilité Touristique de l’Eurorégion Pyrénées-Méditerranée - Analyse et stratégies de résilience future »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des Illes Baléares, Université Rovira i Virgili de Catalogne et agence Ethicalia, sous l’égide de l’Euro-région Pyrénées Méditerranée et du “FONDS DE SOUTIEN CONTRE LA COVID-19 – secteur TOURISME”, Projet RESTUR, Oct 2022, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Dominique Crozat</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du patrimoine aux ressources territoriales et touristiques : projets de territoire et processus participatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Capacity Development Workshop STOREM Sustainable Tourism, Optimal Resource and Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, projet STOREM - projet KA2 – Cooperation for innovation and the exchange of good practices – Capacity Building in the field of Higher Education, Feb 2022, Costa Rica, Costa Rica</w:t>
+              <w:t xml:space="preserve">(M)Patrimoine(s) de quoi parle-t-on ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté de communes du Pays-Beaume-Drobie, Nov 2021, Joyeuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...227 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A temporary cultural place to make the creative city: Lx Factory in Lisbon. Staging, proximity models and tourist consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st international workshop « Beyond Creative Cities: People, Places, Innovation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, online event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720780v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03720798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le multiculturalisme canadien en question: discours, conflictualités et pratiques. L'exemple montréalais</w:t>
               </w:r>
@@ -2962,51 +2962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology, introduction to project management and professionalization: workshops and internships; master plan and curriculum development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Crozat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capacity Development Workshop STOREM Sustainable Tourism, Optimal Resource and Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, projet KA2 – Cooperation for innovation and the exchange of good practices – Capacity Building in the field of Higher Education, Dec 2019, Santa Marta, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3731,51 +3731,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision and coordination of the editorial team for the Reports of the Work Package WP1 - STOREM Program - Sustainable Tourism, Optimal Resource and Environmental Management (projet KA2 – Cooperation for innovation and the exchange of good practices – Capacity Building in the field of Higher Education, Université de Cagliari- UNICA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Crozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4071,51 +4071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Poulot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/book.aspx?id=15859" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976140v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/themes/long-main-cosmopolite-3163.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719562v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11911" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denmat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pleven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11627" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.11439" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520618v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.853.0122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.195.0077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.1535" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.168.0219" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976018v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.709.0378" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3286" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.929" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/colonisations-collectif/9782021494150" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933874v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-espaces-du-tourisme-et-des-loisirs-capesagregation-geographie-9782200620080" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Albuquerque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crozat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720780v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720959v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719753v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720914v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720880v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01367592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975949v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Poulot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/book.aspx?id=15859" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976140v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/themes/long-main-cosmopolite-3163.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719562v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.11439" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11911" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denmat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pleven" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11627" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520618v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.853.0122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.1535" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.195.0077" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.168.0219" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976018v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.709.0378" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3286" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.929" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/colonisations-collectif/9782021494150" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933874v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-espaces-du-tourisme-et-des-loisirs-capesagregation-geographie-9782200620080" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Albuquerque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crozat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720959v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719753v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720914v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720880v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01367592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975949v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>