--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -113,1702 +113,3197 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-contamination with PAHs and TEs reduces the metal uptake of Salix aquatica grandis and increases dissipation</w:t>
+                <w:t xml:space="preserve">Hydro-ecological controls of dissolved organic carbon dynamics and greenhouse gas emissions in a temperate peatland: A multi-disciplinary collaboration in the Frasne peatland observatory (Jura Mountains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Couraud</w:t>
+                <w:t xml:space="preserve">Noémie Poteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Bauchet</w:t>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+                <w:t xml:space="preserve">Robin Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chalot</w:t>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 311, </w:t>
+              <w:t xml:space="preserve">EGU26-12900. Copernicus Meetings, 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2026.119839⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-12900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499876v1</w:t>
+                <w:t xml:space="preserve">hal-05574672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological and temperature controls on CO2 and CH4 exchange between a mid-altitude mountain peatland and the atmosphere</w:t>
+                <w:t xml:space="preserve">Microbial communities on trace element contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+                <w:t xml:space="preserve">Stéphane Pfendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Steinmann</w:t>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+                <w:t xml:space="preserve">Shinji Ozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Binet</w:t>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Calisti</w:t>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mires and Peat </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">First Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals (ICHMET)!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Wupperthal, Oct 2023, Wuppertal, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05295444v1</w:t>
+                <w:t xml:space="preserve">hal-04792135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What a peaty contribution to global warming! An interdisciplinary study of atmospheric and hydrologic carbon fluxes in a temperate peatland in the Jura Mountains, eastern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peatlands methane origin and fluxes to the atmosphere: towards an integrative conceptual model of a temperate French peatland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Poteaux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Binet</w:t>
+                <w:t xml:space="preserve">Laure Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8, pp.e155498. </w:t>
+              <w:t xml:space="preserve">EGU23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e155498⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05095536v1</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04182733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floristic survey, trace element transfers between soil and vegetation and human health risk at an urban industrial wasteland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The paradox of karstic peatlands: a combined hydrological and geochemical study in the Frasne peatland, French Jura Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Collot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Binet</w:t>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Mahamat Malabad</w:t>
+                <w:t xml:space="preserve">Véronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pauget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+                <w:t xml:space="preserve">Vanessa Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Eurokarst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707507v1</w:t>
+                <w:t xml:space="preserve">hal-04844480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration and meteorological variability highlight nested water supplies in middle altitude/latitude peatlands: Towards a hydrological conceptual model of the Frasne peatland, Jura Mountains, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">From water rock-interaction to methanogenesis: How climate induced raise of groundwater inputs might favor CH4 fluxes in the mid latitude/altitude Frasne peatland, Jura Mountains, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sébastien Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (6), pp.e2315. </w:t>
+              <w:t xml:space="preserve">Advancing Critical Zone science First OZCAR TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.13812.48009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological role of karstic groundwater in peatlands in the context of climate change. The case study of the Frasne peatland (Jura Mountains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collin Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eco.2315⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03469696v1</w:t>
+                <w:t xml:space="preserve">Magnon Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steinmann Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27ème édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peatlands methane origin and fluxes to the atmosphere: towards an integrative conceptual model of a temperate French peatland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Gandois</w:t>
+                <w:t xml:space="preserve">Co-contamination with PAHs and TEs reduces the metal uptake of Salix aquatica grandis and increases dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Couraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU23</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-04182733v1</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 311, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2026.119839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial communities on trace element contaminated soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shinji Ozaki</w:t>
+                <w:t xml:space="preserve">Hydrological and temperature controls on CO2 and CH4 exchange between a mid-altitude mountain peatland and the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Blaudez</w:t>
+                <w:t xml:space="preserve">Robin Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals (ICHMET)!</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04792135v1</w:t>
+              <w:t xml:space="preserve">Mires and Peat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19189/001c.143644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05295444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradox of karstic peatlands: a combined hydrological and geochemical study in the Frasne peatland, French Jura Mountains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">What a peaty contribution to global warming! An interdisciplinary study of atmospheric and hydrologic carbon fluxes in a temperate peatland in the Jura Mountains, eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Stefani</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04844480v1</w:t>
+              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.e155498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e155498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From water rock-interaction to methanogenesis: How climate induced raise of groundwater inputs might favor CH4 fluxes in the mid latitude/altitude Frasne peatland, Jura Mountains, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Biotic and Abiotic Control Over Diurnal CH4 Fluxes in a Temperate Transitional Poor Fen Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing Critical Zone science First OZCAR TERENO International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp.951-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-022-00809-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03526712v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floristic survey, trace element transfers between soil and vegetation and human health risk at an urban industrial wasteland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Mahamat Malabad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.132169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The origin and transfer of water and solutes in peatlands: A multi tracer assessment in the carbonated Jura Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digestate improved birch (Betula pendula) growth and reduced leaf trace element contents at a red gypsum landfill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Mahamat Malabad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Zapata-Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pfendler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185, pp.106815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical hydrology for evaluating peatland water table sensitivity to simple environmental variables and climate changes application to the mid-latitude/altitude Frasne peatland (Jura Mountains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 754, 141931 (55 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02921354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restoration and meteorological variability highlight nested water supplies in middle altitude/latitude peatlands: Towards a hydrological conceptual model of the Frasne peatland, Jura Mountains, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.e2315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eco.2315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Bernard‐jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two biochemical forms of phenanthrene recovered in grassland plants (Lolium perenne L. and Trifolium pratense L.) grown in 3 spiked soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve G. Chiapusio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine D. Desalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quynh Trang Q. T. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 344 (1-2), pp.295 - 303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-011-0747-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfer and effects of cadmium in an experimental food chain involving the snail Helix aspersa and the predatory carabid beetle Chrysocarabus splendens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 48 (6), pp.571-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0045-6535(02)00116-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydro-ecological controls on dissolved organic matter production, mineralization into greenhouse gases, and export in a temperate peatland: the Frasne case study, Jura mountains, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences OZCAR-Tereno 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From microbiological to ecosystemic scale evaluation of carbon-based (CO2, CH4) greenhouse gas sources, production, and transfers in temperate peatlands: a pluridisciplinary week at the playground for Critical Zonists in Frasne, Jura Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Coffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France. Unpublished, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.36360.60165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and energy Eddy-covariance fluxes dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.6025782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05373100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil-meteorological dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.3763342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05373283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water table depth dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.3763766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05373271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1955,51 +3450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499876v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Couraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bauchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2026.119839" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05295444v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19189/001c.143644" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132169" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844480v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lavastre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stefani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526712v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13812.48009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025782" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763342" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763766" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574672v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12900" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792135v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lavastre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stefani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13812.48009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Louis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnon Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinmann Marc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Couraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bauchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2026.119839" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05295444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19189/001c.143644" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00809-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132169" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14781" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pfendler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106815" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469696v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2315" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve G. Chiapusio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine D. Desalme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Q. T. Bui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0747-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9RQ70PN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00116-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJGFTWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373100v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025782" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763342" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373271v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763766" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>