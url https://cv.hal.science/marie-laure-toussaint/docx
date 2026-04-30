--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -281,286 +281,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial communities on trace element contaminated soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peatlands methane origin and fluxes to the atmosphere: towards an integrative conceptual model of a temperate French peatland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pfendler</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damien Blaudez</w:t>
+                <w:t xml:space="preserve">Laure Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals (ICHMET)!</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792135v1</w:t>
+                <w:t xml:space="preserve">insu-04182733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peatlands methane origin and fluxes to the atmosphere: towards an integrative conceptual model of a temperate French peatland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+                <w:t xml:space="preserve">Microbial communities on trace element contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pfendler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Steinmann</w:t>
+                <w:t xml:space="preserve">Shinji Ozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gandois</w:t>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU23</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals (ICHMET)!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Wupperthal, Oct 2023, Wuppertal, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04182733v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The paradox of karstic peatlands: a combined hydrological and geochemical study in the Frasne peatland, French Jura Mountains</w:t>
               </w:r>
@@ -697,51 +697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1001,51 +1001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1416,51 +1416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (2), pp.951-968. </w:t>
@@ -1550,51 +1550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Mahamat Malabad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 459, </w:t>
@@ -1805,51 +1805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Zapata-Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pfendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1894,217 +1894,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical hydrology for evaluating peatland water table sensitivity to simple environmental variables and climate changes application to the mid-latitude/altitude Frasne peatland (Jura Mountains, France)</w:t>
+                <w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Ponçot</w:t>
+                <w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Steinmann</w:t>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Bernard‐jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141931⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02921354v1</w:t>
+                <w:t xml:space="preserve">hal-03253867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration and meteorological variability highlight nested water supplies in middle altitude/latitude peatlands: Towards a hydrological conceptual model of the Frasne peatland, Jura Mountains, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2113,210 +2113,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecohydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (6), pp.e2315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eco.2315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical hydrology for evaluating peatland water table sensitivity to simple environmental variables and climate changes application to the mid-latitude/altitude Frasne peatland (Jura Mountains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
+                <w:t xml:space="preserve">Alex Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Bernard‐jannin</w:t>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 754, 141931 (55 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253867v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02921354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two biochemical forms of phenanthrene recovered in grassland plants (Lolium perenne L. and Trifolium pratense L.) grown in 3 spiked soils</w:t>
               </w:r>
@@ -2474,51 +2474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2913,64 +2913,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and energy Eddy-covariance fluxes dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3027,64 +3027,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil-meteorological dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3154,64 +3154,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water table depth dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3450,51 +3450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574672v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12900" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792135v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lavastre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stefani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13812.48009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Louis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnon Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinmann Marc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Couraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bauchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2026.119839" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05295444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19189/001c.143644" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00809-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132169" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14781" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pfendler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106815" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469696v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2315" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve G. Chiapusio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine D. Desalme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Q. T. Bui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0747-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9RQ70PN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00116-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJGFTWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373100v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025782" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763342" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373271v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763766" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574672v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12900" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792135v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lavastre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stefani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13812.48009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Louis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnon Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinmann Marc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Couraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bauchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2026.119839" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05295444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19189/001c.143644" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00809-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132169" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14781" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pfendler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106815" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2315" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve G. Chiapusio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine D. Desalme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Q. T. Bui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0747-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9RQ70PN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00116-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJGFTWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373100v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025782" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763342" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373271v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763766" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>