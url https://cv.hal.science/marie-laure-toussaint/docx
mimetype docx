--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2028,295 +2028,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration and meteorological variability highlight nested water supplies in middle altitude/latitude peatlands: Towards a hydrological conceptual model of the Frasne peatland, Jura Mountains, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical hydrology for evaluating peatland water table sensitivity to simple environmental variables and climate changes application to the mid-latitude/altitude Frasne peatland (Jura Mountains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eco.2315⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 754, 141931 (55 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469696v1</w:t>
+                <w:t xml:space="preserve">insu-02921354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical hydrology for evaluating peatland water table sensitivity to simple environmental variables and climate changes application to the mid-latitude/altitude Frasne peatland (Jura Mountains, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+                <w:t xml:space="preserve">Restoration and meteorological variability highlight nested water supplies in middle altitude/latitude peatlands: Towards a hydrological conceptual model of the Frasne peatland, Jura Mountains, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Ponçot</w:t>
+                <w:t xml:space="preserve">Louis Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+                <w:t xml:space="preserve">Geneviève Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 754, 141931 (55 p.). </w:t>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.e2315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eco.2315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02921354v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two biochemical forms of phenanthrene recovered in grassland plants (Lolium perenne L. and Trifolium pratense L.) grown in 3 spiked soils</w:t>
               </w:r>
@@ -2913,51 +2913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and energy Eddy-covariance fluxes dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3040,51 +3040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil-meteorological dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3167,51 +3167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water table depth dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3450,51 +3450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574672v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12900" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792135v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lavastre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stefani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13812.48009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Louis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnon Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinmann Marc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Couraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bauchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2026.119839" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05295444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19189/001c.143644" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00809-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132169" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14781" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pfendler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106815" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2315" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve G. Chiapusio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine D. Desalme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Q. T. Bui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0747-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9RQ70PN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00116-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJGFTWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373100v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025782" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763342" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373271v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763766" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574672v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12900" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792135v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lavastre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stefani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13812.48009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Louis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnon Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinmann Marc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Couraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bauchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2026.119839" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05295444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19189/001c.143644" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00809-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132169" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14781" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pfendler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106815" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2315" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve G. Chiapusio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine D. Desalme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Q. T. Bui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0747-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9RQ70PN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00116-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJGFTWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373100v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025782" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763342" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373271v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763766" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>