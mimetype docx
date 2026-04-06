--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Laure Trémélo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure CNRS en acquisition, traitement, gestion de données sur les interactions hommes/environnement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-laure-tremelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4802-7179</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074522868</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur CNRS en sciences de l'information géographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPACE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> UMR 7300, Technopole de l'environnement Arbois Méditerranée, avenue Louis Philibert, BP 80, 13545 Aix-en-Provence cedex 04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure support et responsable de la gestion des données produites et collectées dans l</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Observatoire Hommes-Milieux (OHM) Littoral méditerranéen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LabEx DRIIHM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Dispositif de recherche interdisciplinaire sur les interactions hommes-milieux)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'activité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cartographie - Géomatique - Production et traitement de données géographiques et d'enquêtes - Méthodes d'analyse spatiale et de visualisation - Gestion de données - Science ouverte - Métadonnées - Accompagnement de la recherche - PAO et cartographie éditoriale</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre élue au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">conseil de laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPACE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> pour le collège des personnels d'accompagnement de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">co-chargée de mission </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Bancarisation&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire ESPACE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">correspondante </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (DPD CNRS) et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSI-RGPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Aix-Marseille Université);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Conseil de direction de l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OHM Littoral méditerranéen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Coordinatrice des données et responsable de la collection HAL;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du groupe de travail </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data-Driihm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du LabEx DRIIHM, réunissant les ingénieurs support des OHM;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Groupe Projet &amp;quot;Médiation et accompagnement&amp;quot; </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre de l'action de recherche </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Carto)graphies et (Géo)visualisations de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du GDR MAGIS - Méthodes et applications pour la géomatique et l'information spatiale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre élue au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comité de pilotage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">réseau MATE-SHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">co-coordinatrice du réseau local </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mate MED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Méthodes Et Données) Aix-en-Orovence, Marseille, Montpellier;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comité scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Atlas Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, de </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data&Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comité de rédaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la revue </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">relectrice régulière d'article pour la revue </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes et géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du comité français de cartographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">présidente et experte (Bap D et F) de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">jurys de recrutement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des ingénieurs et personnels techniques universitaires et CNRS (depuis 2003);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">chargée d'enseignement Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appui à la recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact des activités récréatives sur la qualité des rivières cévenoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabOVivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire vivant autour de l'adaptation au manque d'eau dans les Cévennes. Co-financement ZABR et Agence de l'eau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étude de la tension dans les métiers du CARE en Occitanie. Partenariat avec l'Institut méditerranéen des métiers de la longévité (2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saorge Story</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Vers la co-construction d'une méthodologie transversale sur les enjeux de l'eau : Saorge par l'exemple. Financement ANR, Science avec et pour la société (2025-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Étude interdisciplinaire de l'identité urbaine (2025). Financement Institut des Sciences de l'océan, Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBEACH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - La vie microbienne sous les plages (2024-2025). Financement Institut des Sciences de l'océan, Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mission &amp;quot;Bancarisation&amp;quot; laboratoire ESPACE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (OHM-LM), LabEx DRIIHM (ANR-11-LABX-0010)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets finalisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [période 2016-2024]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cartographie pour l'ouvrage </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Dunod / Armand Colin, sous la direction de Desse M., Chadenas C., Herbert V., Robert S.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SO-DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Impulser la science ouverte au sein du LabEx DRIIHM: co-design d'une e-infrastructure intégrant les principes FAIR. Financement ANR, Appel Flash SODATA, (2020-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPSO -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Promouvoir et Encourager les Pratiques de Science Ouverte. Financement LabEx DRIIHM, APR 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-SEA-ourcing-City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (City-Sea Interface as a ressource for people: urban regeneration in the context of ecological transition). Financement Partenariat Hubert Curien (Programme Galilée France-Italie, AO 2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOR-VIE -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formes urbaines et vieillissement. Inclusion et durabilité dans la métropole d'Aix-Marseille Provence. Financement Région Sud Provence-Alpes-Côte d'Azur (2020-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPLORA-MAR-CO -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Explorer les maritimités contemporaines de la région Provence-Alpes-Côte d'Azur. Financement Région Sud Provence-Alpes-Côte d'Azur (2020-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urba-GAM-1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Urbanisation des rives du Golfe d'Aigues-Mortes - phase 1. Financement LabEx DRIIHM, APR 2019 de l'OHM littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MéTer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Mémoire et territorialité: une analyse comparative de la gestion des risques de submersion marine. Financement LabEx DRIIHM, APR 2018 de l'OHM littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une dynamique de partage et de mutualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; Projet Qualité de vie au travail. Financement CNRS [co-responsable du projet]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digue 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme de recherche sur les digues maritimes de protection contre les submersions marines - module 4 &amp;quot;évaluer la perception du risque de submersion marine&amp;quot; (2016-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAGE UV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Pollution des eaux du littoral par les absorbeurs d'UV issus de crèmes solaires, générée par les activités estivales. Financement LabEx DRIIHM, APR 2017 de l'OHM Littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quali-Plages -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers. Application aux plages du littoral méditerranéen. Financement LabEx DRIIHM, APR 2017 de l'OHM Littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars-2P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Dynamique spatio-temporelle des Pratiques sur les Plages du littoral urbain de Marseille. Convention de partenariat avec le service Mer et Littoral de la ville de Marseille (2016-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QHyT-Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Qualité des eaux de baignade, conditions hydroclimatiques et tourisme : relations actuelles et évolutions à long terme. Application aux plages du littoral méditerranéen. Financement LabEx DRIIHM, APR 2016 de l'OHM Littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEEST -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Biomass Equivalency Ecosystem Services Transfer (2016-2017)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas du développement durable. Un monde en transition, Autrement, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 138, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12jji⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19. Le retour à la plage dans quatre grandes villes méditerranéennes après le confinement du printemps 2020 : Marseille et Nice (France), Barcelone et Valence (Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.21189. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Urban Beach Quality on a Summer Day: Determination of the Origin of Fecal Indicator Bacteria and Antimicrobial Resistance at Prophète Beach, Marseille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.710346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing and sharing multidisciplinary information in human-environment observatories: feedbacks and recommendations from the French DRIIHM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Observatoires scientifiques Milieux / Sociétés, nouveaux enjeux, Scientific observatories Environments/Societies, new challenges, https://jimis.episciences.org/6657. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18713/JIMIS-120620-6-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing UV filter inputs into beach waters during recreational activity: A field study of three French Mediterranean beaches from consumer survey to water analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 706, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to analyse urban sprawl in the French Mediterranean coastal zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grandclement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.559-572. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-018-1425-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remonter le temps. Consultation et impression de données anciennes et actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.2356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la sémiologie graphique à des étudiants en aménagement du territoire à l'université Lyon 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enali Leca de Biaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 222, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and local geomorphic interactions drive patterns of riparian forest decline along a Mediterranean Basin river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Tremelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 202, pp.101-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and constraints of UAV technology for the characterisation of Mediterranean riparian forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dunford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (19), pp.4915-4935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high spatial resolution imagery for channel bathymetry and topography from an unmanned mapping controlled platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 32 N° 11, pp.1705-1725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main results of the ANR SO-DRIIHM open science project &amp;quot;Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birane Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DRIIHM, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic semiology: a vintage question?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the History of Cartography - Interdisciplinarity and New Challenges in the History of Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et visibilité des données de l'OHM Littoral méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing beach attendance and practices in a large coastal city. A case study in Marseille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Symposium MONITORING OF MEDITERRANEAN COASTAL AREAS: PROBLEMS AND MEASUREMENT TECHNIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR Istituto per la bioeconomia; Società Italiana di Selvicoltura ed Ecologie Forestale, Jun 2024, Livorno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenCommon plateforme Science Ouverte passerelle pour des communautés intersciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Jabea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD2024, journées Calcul Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; INRIA, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et outils de stockage des données pendant un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément De Belsunce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément De Belsunce, Dec 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 10 ans de recherches de l'OHM Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO - Outil de Recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café du DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Feb 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité sanitaire des plages de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et fréquentation des plages urbaines de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News on the progress of the ANR SO-DRIIHM open science project Promote Open Science within the DRIIHM. Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birane Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPSO - Promouvoir et Encourager les Pratiques de Science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin-Mennetrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2022 de restitution de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Vallée du Rhône, Jun 2022, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-668a52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO - Outil de Recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine DATA-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUD-AMU, Aix-Marseille Université, Dec 2022, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.fcf3yga1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers pas vers le partage et l'ouverture des données des Observatoires Hommes-Milieux : un nécessaire accompagnement pour lever les freins psychologiques et les verrous techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design d‘un portail “aiguilleur de la science ouverte” DATA-DRIIHM pour le partage des données interdisciplinaires des Observatoires Hommes-Milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Araldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII International Seminar on Urban Form ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision and first actions of the SO-DRIIHM open science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Amal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRIIHM - Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer et partager des données multidisciplinaires dans des Observatoires Hommes-Milieux : retours d’expérience du LabEx DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GdR MAGIS « Réflexions et actions collaboratives autours des observatoires scientifiques Milieux-Sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity continuity of the territory in memory: an analysis of flood risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SO-DRIIHM - Impulser la science ouverte au sein du LabEx DRIIHM : Co-design d'une e-infrastructure intégrant les principes FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement des projets lauréats de l'Appel Flash SODATA science ouverte de l'ANR (2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.pjt.so-driihm.zx93-ey74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of environmental exposure to nanoparticulate TiO2 UV-filters used in sunscreens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Durham, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution des eaux du Littoral par les Absorbeurs d'UV issus de crèmes solaires, Générée par les activités Estivales PLAGE-UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quali-Plages - Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations sociales du risque de submersion marine (DIGUE 2020 ) sur le littoral de la Région Provence-Alpes-Côte-d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARPEnv : Modes d'habiter et sensibilités environnementales émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PERCEPTION DU CHANGEMENT CLIMATIQUE ET LE BIEN-ÊTRE CÔTIER SUR LA CÔTE MÉDITERRANÉENNE FRANÇAISE : ENSEIGNEMENTS DE MARSEILLE ET NICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruchi Mudaliar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inondations du Rhône en héritage : leçons d’une « revisite » dix ans après la catastrophe de 2003 à Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZABR; GRAIE, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la sémiologie graphique à des étudiants en aménagement du territoire. Retour d'expérience sur le diplôme d'Université &amp;quot;Outils graphiques de l'aménagement&amp;quot; mis en place à l'université Jean Moulin Lyon3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enali Leca de Biaggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la sémiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des regards portés sur les cours d'eau entre experts et riverains. Le cas de la restauration de l'Yzeron (Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnet Dimitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchand Jeannice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2014 Naturparif : Quelle nature en ville ? pour vivre mieux et s'adapter au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naturparif, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inondations en héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Nature-based Solutions (NbS) for highly urbanised coastal areas? Reflections based on the case of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bétina Boutroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success stories of FAIR data publication on behalf of the ANR SO-DRIIHM Open Science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablaye Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-a7445b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO, Outil de recherche de ressources en science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer le science ouverte : des services et des compétences en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO - Open Science Resource Finder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin-Mennetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-e30250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are sunscreen UV filters polluting our beaches? A case study from consumer habits to water analysis on the French Mediterranan Coast Coauthors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L. Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. , 2021, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-12a97c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une détermination automatique du nombre d’usagers sur une plage urbaine. De l’observation au modèle à base d’intelligence artificielle pour la plage du Prophète à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO, 16th Spatial Analysis and Geomatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SO-DRIIHM: promoting Open Science within the LabEx DRIIHM and improving its Research Data Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabExDRIIHM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. , 2019, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3504565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological quality of bathing waters versus sanitary regulation and beach users practices. A case study in Marseilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QVT - Vers une dynamique de partage et de mutualisation. Initiation du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée en l'honneur des lauréats de l'appel à projets QVT 2018 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, PAris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offre d'outils et de services communs pour la gestion et la valorisation de l'information scientifique des OHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance aux communications officielles et comportement du « public » face aux risques d’inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la prévision des crues à la gestion de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des pratiques des usagers de trois plages urbaines de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIgéo. De la côte à l'océan, l'information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150 ans d’évolution contextualisée des pressions et de l’état du milieu marin sur le littoral Marseillais : méthode BEEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blin Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Ourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les services publics locaux de l’environnement et l’urgence climatique » - 97e Congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QVT - Vers une dynamique de partage et de mutualisation. Mise en place du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée en l'honneur des lauréats de l'appel à projets QVT 2018 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating multi-stakeholder risk perceptions associated with coastal flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Environmental Psychology – Theories of change and social innovation in transitions towards sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Coruna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la carte au sein d’un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25Th International Cartographic Conférence (ICC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The map resources within a research project:An example of application a multidisciplinary geo-collaboration Web GIS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC, 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Drivers of Riparian Forest Decline Along a Mediterranean-Climate River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster session : H43E-1308 Nonequilibrium Drivers in Mediterranean Climate River and Riparian Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. Poster session : H43E-1308 Nonequilibrium Drivers in Mediterranean Climate River and Riparian Ecosystems, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel form characterisation using high resolution imagery (drone)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gravel-Bed River (6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lienz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie numérique : outil d'aide à la gestion d'un corridor fluvial à l'aval d'un barrage : le cas de la basse vallée de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Hydrosystèmes continentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir faire une carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, pp.199, 2003, Belin Sup, R. Knafou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO - Outil de recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la recherche en SHS : entre poly-compétence et polyvalence Atelier mené dans le cadre des journées annuelles du réseau Mate-shs, Strasbourg, 3-4 juin 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserver pour accéder à la calanque de Sugiton. Résultats de l’enquête de l’été 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR 7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage des Ponchettes (Nice) le 17 juillet 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR 7300); CNRS; CNRS LabEx DRIIHM. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation sur les hot-spots terrestres du Parc national des Calanques. Résultats de l’enquête de l’été 2021 à Sugiton et en-Vau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR 7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 15 juillet 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - ESPACE; CNRS LabEx DRIIHM. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de la fréquentation dans le Parc national des Calanques. Résultats de l'enquête de l'été 2022 aux portes d'accès Callelongue, Luminy et Port-Miou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations associées à la mer et l’identité maritime en Provence-Alpes-Côte d’Azur. Etude exploratoire auprès des 15-30 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300. 2022, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage de la Pointe Rouge (Marseille) les 11, 13 et 15 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la Plage de la Lave ( Marseille ) les 11, 13 et 15 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) du 10 au 16 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 17 juillet 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 18 juillet 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; Observatoire Hommes-Milieux Littoral méditerranéen. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human- Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS UMR 5602 GEODE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre près du Rhône : étude des représentations et des pratiques sociales riveraines autour du fleuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon; Agence de l'Eau Rhône Méditerranée Corse. 2017, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traquer le regard, vers une caractérisation des bénéfices sociaux induits par les travaux de restauration écologique en territoire urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Magnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] rapport final, Agence de l'Eau Rhône Méditerranée Corse, 2-4 allée de Lodz, 69363 Lyon Cedex 07; Zone atelier Bassin du Rhône (ZABR). 2014, pp.Action 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commune balnéaire et l'évaluation de sa fréquentation : le défi des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les littoraux sous l'angle du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod / Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-148, 2024, Horizon, 978-2-200-63816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing beach attendance and practices in a large coastal city. A case study in Marseille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth InternationaSymposium Monitoring of Mediterranean Coastal Areas: Problems and Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (1), Firenze University Press, pp.496-507, 2024, Monitoring of Mediterranean Coastal Areas: Problems and Measurement Techniques, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0556-6.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des habitants et des manières d'habiter le littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod / Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-179, 2024, Horizon, 978-2-200-63816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire et son influence sur la gestion territoriale des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percevoir, Représenter, Communiquer les risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-224, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Araldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sergio Porta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES - Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Urbanization and Land Planning in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDCOAST 15, The Twelfth International Conference on the Mediterranean Coastal Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1-2, pp.119-130, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Laure Trémélo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure CNRS en acquisition, traitement, gestion de données sur les interactions hommes/environnement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-laure-tremelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4802-7179</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074522868</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur CNRS en sciences de l'information géographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPACE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> UMR 7300, Technopole de l'environnement Arbois Méditerranée, avenue Louis Philibert, BP 80, 13545 Aix-en-Provence cedex 04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure support et responsable de la gestion des données produites et collectées dans l</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Observatoire Hommes-Milieux (OHM) Littoral méditerranéen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LabEx DRIIHM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Dispositif de recherche interdisciplinaire sur les interactions hommes-milieux)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'activité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cartographie - Géomatique - Production et traitement de données géographiques et d'enquêtes - Méthodes d'analyse spatiale et de visualisation - Gestion de données - Science ouverte - Métadonnées - Accompagnement de la recherche - PAO et cartographie éditoriale</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre élue au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">conseil de laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPACE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> pour le collège des personnels d'accompagnement de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">co-chargée de mission </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Bancarisation&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire ESPACE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">correspondante </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (DPD CNRS) et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSI-RGPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Aix-Marseille Université);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Conseil de direction de l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OHM Littoral méditerranéen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Coordinatrice des données et responsable de la collection HAL;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du groupe de travail </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data-Driihm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du LabEx DRIIHM, réunissant les ingénieurs support des OHM;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Groupe Projet &amp;quot;Médiation et accompagnement&amp;quot; </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre de l'action de recherche </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Carto)graphies et (Géo)visualisations de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du GDR MAGIS - Méthodes et applications pour la géomatique et l'information spatiale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre élue au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comité de pilotage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">réseau MATE-SHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">co-coordinatrice du réseau local </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mate MED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Méthodes Et Données) Aix-en-Orovence, Marseille, Montpellier;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comité scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Atlas Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, de </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data&Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comité de rédaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la revue </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">relectrice régulière d'article pour la revue </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes et géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du comité français de cartographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">présidente et experte (Bap D et F) de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">jurys de recrutement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des ingénieurs et personnels techniques universitaires et CNRS (depuis 2003);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">chargée d'enseignement Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appui à la recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact des activités récréatives sur la qualité des rivières cévenoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabOVivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire vivant autour de l'adaptation au manque d'eau dans les Cévennes. Co-financement ZABR et Agence de l'eau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étude de la tension dans les métiers du CARE en Occitanie. Partenariat avec l'Institut méditerranéen des métiers de la longévité (2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saorge Story</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Vers la co-construction d'une méthodologie transversale sur les enjeux de l'eau : Saorge par l'exemple. Financement ANR, Science avec et pour la société (2025-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Étude interdisciplinaire de l'identité urbaine (2025). Financement Institut des Sciences de l'océan, Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBEACH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - La vie microbienne sous les plages (2024-2025). Financement Institut des Sciences de l'océan, Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mission &amp;quot;Bancarisation&amp;quot; laboratoire ESPACE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (OHM-LM), LabEx DRIIHM (ANR-11-LABX-0010)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets finalisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [période 2016-2024]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cartographie pour l'ouvrage </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Dunod / Armand Colin, sous la direction de Desse M., Chadenas C., Herbert V., Robert S.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SO-DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Impulser la science ouverte au sein du LabEx DRIIHM: co-design d'une e-infrastructure intégrant les principes FAIR. Financement ANR, Appel Flash SODATA, (2020-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPSO -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Promouvoir et Encourager les Pratiques de Science Ouverte. Financement LabEx DRIIHM, APR 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-SEA-ourcing-City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (City-Sea Interface as a ressource for people: urban regeneration in the context of ecological transition). Financement Partenariat Hubert Curien (Programme Galilée France-Italie, AO 2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOR-VIE -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formes urbaines et vieillissement. Inclusion et durabilité dans la métropole d'Aix-Marseille Provence. Financement Région Sud Provence-Alpes-Côte d'Azur (2020-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPLORA-MAR-CO -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Explorer les maritimités contemporaines de la région Provence-Alpes-Côte d'Azur. Financement Région Sud Provence-Alpes-Côte d'Azur (2020-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urba-GAM-1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Urbanisation des rives du Golfe d'Aigues-Mortes - phase 1. Financement LabEx DRIIHM, APR 2019 de l'OHM littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MéTer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Mémoire et territorialité: une analyse comparative de la gestion des risques de submersion marine. Financement LabEx DRIIHM, APR 2018 de l'OHM littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une dynamique de partage et de mutualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; Projet Qualité de vie au travail. Financement CNRS [co-responsable du projet]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digue 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme de recherche sur les digues maritimes de protection contre les submersions marines - module 4 &amp;quot;évaluer la perception du risque de submersion marine&amp;quot; (2016-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAGE UV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Pollution des eaux du littoral par les absorbeurs d'UV issus de crèmes solaires, générée par les activités estivales. Financement LabEx DRIIHM, APR 2017 de l'OHM Littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quali-Plages -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers. Application aux plages du littoral méditerranéen. Financement LabEx DRIIHM, APR 2017 de l'OHM Littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars-2P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Dynamique spatio-temporelle des Pratiques sur les Plages du littoral urbain de Marseille. Convention de partenariat avec le service Mer et Littoral de la ville de Marseille (2016-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QHyT-Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Qualité des eaux de baignade, conditions hydroclimatiques et tourisme : relations actuelles et évolutions à long terme. Application aux plages du littoral méditerranéen. Financement LabEx DRIIHM, APR 2016 de l'OHM Littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEEST -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Biomass Equivalency Ecosystem Services Transfer (2016-2017)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas du développement durable. Un monde en transition, Autrement, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 138, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12jji⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19. Le retour à la plage dans quatre grandes villes méditerranéennes après le confinement du printemps 2020 : Marseille et Nice (France), Barcelone et Valence (Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.21189. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Urban Beach Quality on a Summer Day: Determination of the Origin of Fecal Indicator Bacteria and Antimicrobial Resistance at Prophète Beach, Marseille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.710346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing and sharing multidisciplinary information in human-environment observatories: feedbacks and recommendations from the French DRIIHM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Observatoires scientifiques Milieux / Sociétés, nouveaux enjeux, Scientific observatories Environments/Societies, new challenges, https://jimis.episciences.org/6657. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18713/JIMIS-120620-6-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing UV filter inputs into beach waters during recreational activity: A field study of three French Mediterranean beaches from consumer survey to water analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 706, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to analyse urban sprawl in the French Mediterranean coastal zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grandclement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.559-572. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-018-1425-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remonter le temps. Consultation et impression de données anciennes et actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.2356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la sémiologie graphique à des étudiants en aménagement du territoire à l'université Lyon 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enali Leca de Biaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 222, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and local geomorphic interactions drive patterns of riparian forest decline along a Mediterranean Basin river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Tremelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 202, pp.101-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and constraints of UAV technology for the characterisation of Mediterranean riparian forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dunford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (19), pp.4915-4935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high spatial resolution imagery for channel bathymetry and topography from an unmanned mapping controlled platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 32 N° 11, pp.1705-1725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenCommon plateforme Science Ouverte passerelle pour des communautés intersciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Jabea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD2024, journées Calcul Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; INRIA, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main results of the ANR SO-DRIIHM open science project &amp;quot;Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birane Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DRIIHM, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic semiology: a vintage question?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the History of Cartography - Interdisciplinarity and New Challenges in the History of Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et visibilité des données de l'OHM Littoral méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing beach attendance and practices in a large coastal city. A case study in Marseille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Symposium MONITORING OF MEDITERRANEAN COASTAL AREAS: PROBLEMS AND MEASUREMENT TECHNIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR Istituto per la bioeconomia; Società Italiana di Selvicoltura ed Ecologie Forestale, Jun 2024, Livorno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News on the progress of the ANR SO-DRIIHM open science project Promote Open Science within the DRIIHM. Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birane Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 10 ans de recherches de l'OHM Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et outils de stockage des données pendant un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément De Belsunce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément De Belsunce, Dec 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO - Outil de Recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café du DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Feb 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité sanitaire des plages de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et fréquentation des plages urbaines de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Aging in Aix-Marseille-Provence Metropolis: Assessment Indicators and Interactive Visualizations for Policy Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Araldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyer Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Conference on Computational Science and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Athens, Greece. pp.339-353, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-37105-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04323263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPSO - Promouvoir et Encourager les Pratiques de Science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin-Mennetrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2022 de restitution de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Vallée du Rhône, Jun 2022, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-668a52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO - Outil de Recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine DATA-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUD-AMU, Aix-Marseille Université, Dec 2022, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.fcf3yga1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer et partager des données multidisciplinaires dans des Observatoires Hommes-Milieux : retours d’expérience du LabEx DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GdR MAGIS « Réflexions et actions collaboratives autours des observatoires scientifiques Milieux-Sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers pas vers le partage et l'ouverture des données des Observatoires Hommes-Milieux : un nécessaire accompagnement pour lever les freins psychologiques et les verrous techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design d‘un portail “aiguilleur de la science ouverte” DATA-DRIIHM pour le partage des données interdisciplinaires des Observatoires Hommes-Milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Araldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII International Seminar on Urban Form ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision and first actions of the SO-DRIIHM open science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Amal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRIIHM - Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity continuity of the territory in memory: an analysis of flood risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SO-DRIIHM - Impulser la science ouverte au sein du LabEx DRIIHM : Co-design d'une e-infrastructure intégrant les principes FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement des projets lauréats de l'Appel Flash SODATA science ouverte de l'ANR (2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.pjt.so-driihm.zx93-ey74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of environmental exposure to nanoparticulate TiO2 UV-filters used in sunscreens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Durham, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quali-Plages - Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution des eaux du Littoral par les Absorbeurs d'UV issus de crèmes solaires, Générée par les activités Estivales PLAGE-UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations sociales du risque de submersion marine (DIGUE 2020 ) sur le littoral de la Région Provence-Alpes-Côte-d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARPEnv : Modes d'habiter et sensibilités environnementales émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PERCEPTION DU CHANGEMENT CLIMATIQUE ET LE BIEN-ÊTRE CÔTIER SUR LA CÔTE MÉDITERRANÉENNE FRANÇAISE : ENSEIGNEMENTS DE MARSEILLE ET NICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruchi Mudaliar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inondations du Rhône en héritage : leçons d’une « revisite » dix ans après la catastrophe de 2003 à Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZABR; GRAIE, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inondations en héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la sémiologie graphique à des étudiants en aménagement du territoire. Retour d'expérience sur le diplôme d'Université &amp;quot;Outils graphiques de l'aménagement&amp;quot; mis en place à l'université Jean Moulin Lyon3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enali Leca de Biaggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la sémiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des regards portés sur les cours d'eau entre experts et riverains. Le cas de la restauration de l'Yzeron (Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnet Dimitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchand Jeannice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2014 Naturparif : Quelle nature en ville ? pour vivre mieux et s'adapter au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naturparif, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'application spatio-temporelle Chrono-Rhône et transférabilité à d'autres territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l'EUR H2O'Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Nature-based Solutions (NbS) for highly urbanised coastal areas? Reflections based on the case of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bétina Boutroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO, Outil de recherche de ressources en science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer le science ouverte : des services et des compétences en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success stories of FAIR data publication on behalf of the ANR SO-DRIIHM Open Science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablaye Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-a7445b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO - Open Science Resource Finder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin-Mennetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-e30250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une détermination automatique du nombre d’usagers sur une plage urbaine. De l’observation au modèle à base d’intelligence artificielle pour la plage du Prophète à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO, 16th Spatial Analysis and Geomatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are sunscreen UV filters polluting our beaches? A case study from consumer habits to water analysis on the French Mediterranan Coast Coauthors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L. Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. , 2021, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-12a97c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SO-DRIIHM: promoting Open Science within the LabEx DRIIHM and improving its Research Data Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabExDRIIHM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. , 2019, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3504565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological quality of bathing waters versus sanitary regulation and beach users practices. A case study in Marseilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QVT - Vers une dynamique de partage et de mutualisation. Initiation du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée en l'honneur des lauréats de l'appel à projets QVT 2018 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, PAris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offre d'outils et de services communs pour la gestion et la valorisation de l'information scientifique des OHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance aux communications officielles et comportement du « public » face aux risques d’inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la prévision des crues à la gestion de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des pratiques des usagers de trois plages urbaines de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIgéo. De la côte à l'océan, l'information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150 ans d’évolution contextualisée des pressions et de l’état du milieu marin sur le littoral Marseillais : méthode BEEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blin Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Ourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les services publics locaux de l’environnement et l’urgence climatique » - 97e Congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QVT - Vers une dynamique de partage et de mutualisation. Mise en place du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée en l'honneur des lauréats de l'appel à projets QVT 2018 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating multi-stakeholder risk perceptions associated with coastal flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Environmental Psychology – Theories of change and social innovation in transitions towards sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Coruna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The map resources within a research project:An example of application a multidisciplinary geo-collaboration Web GIS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC, 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la carte au sein d’un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25Th International Cartographic Conférence (ICC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Drivers of Riparian Forest Decline Along a Mediterranean-Climate River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster session : H43E-1308 Nonequilibrium Drivers in Mediterranean Climate River and Riparian Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. Poster session : H43E-1308 Nonequilibrium Drivers in Mediterranean Climate River and Riparian Ecosystems, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel form characterisation using high resolution imagery (drone)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gravel-Bed River (6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lienz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie numérique : outil d'aide à la gestion d'un corridor fluvial à l'aval d'un barrage : le cas de la basse vallée de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Hydrosystèmes continentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir faire une carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, pp.199, 2003, Belin Sup, R. Knafou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO - Outil de recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la recherche en SHS : entre poly-compétence et polyvalence Atelier mené dans le cadre des journées annuelles du réseau Mate-shs, Strasbourg, 3-4 juin 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserver pour accéder à la calanque de Sugiton. Résultats de l’enquête de l’été 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR 7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation sur les hot-spots terrestres du Parc national des Calanques. Résultats de l’enquête de l’été 2021 à Sugiton et en-Vau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR 7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage des Ponchettes (Nice) le 17 juillet 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR 7300); CNRS; CNRS LabEx DRIIHM. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 15 juillet 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - ESPACE; CNRS LabEx DRIIHM. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de la fréquentation dans le Parc national des Calanques. Résultats de l'enquête de l'été 2022 aux portes d'accès Callelongue, Luminy et Port-Miou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations associées à la mer et l’identité maritime en Provence-Alpes-Côte d’Azur. Etude exploratoire auprès des 15-30 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300. 2022, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la Plage de la Lave ( Marseille ) les 11, 13 et 15 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage de la Pointe Rouge (Marseille) les 11, 13 et 15 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) du 10 au 16 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 17 juillet 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human- Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS UMR 5602 GEODE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 18 juillet 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; Observatoire Hommes-Milieux Littoral méditerranéen. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre près du Rhône : étude des représentations et des pratiques sociales riveraines autour du fleuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon; Agence de l'Eau Rhône Méditerranée Corse. 2017, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traquer le regard, vers une caractérisation des bénéfices sociaux induits par les travaux de restauration écologique en territoire urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Magnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] rapport final, Agence de l'Eau Rhône Méditerranée Corse, 2-4 allée de Lodz, 69363 Lyon Cedex 07; Zone atelier Bassin du Rhône (ZABR). 2014, pp.Action 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commune balnéaire et l'évaluation de sa fréquentation : le défi des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les littoraux sous l'angle du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod / Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-148, 2024, Horizon, 978-2-200-63816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing beach attendance and practices in a large coastal city. A case study in Marseille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth InternationaSymposium Monitoring of Mediterranean Coastal Areas: Problems and Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (1), Firenze University Press, pp.496-507, 2024, Monitoring of Mediterranean Coastal Areas: Problems and Measurement Techniques, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0556-6.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des habitants et des manières d'habiter le littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod / Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-179, 2024, Horizon, 978-2-200-63816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire et son influence sur la gestion territoriale des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percevoir, Représenter, Communiquer les risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-224, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Araldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sergio Porta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES - Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Urbanization and Land Planning in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDCOAST 15, The Twelfth International Conference on the Mediterranean Coastal Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1-2, pp.119-130, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27BFF699"/>
+    <w:nsid w:val="236F49D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48D5EAC5"/>
+    <w:nsid w:val="495776D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B280B564"/>
+    <w:nsid w:val="87748791"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="08EFFB9F"/>
+    <w:nsid w:val="55F3DEE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -790,51 +790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-laure-tremelo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4802-7179" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074522868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umrespace.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ohm-littoral-mediterraneen.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.driihm.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohm-littoral-mediterraneen.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eosc-france.pantheonsorbonne.fr/groupes-projet/mediation-et-accompagnement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mate-shs.cnrs.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-bleu.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.episciences.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mappemonde/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Cabioch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Par&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21189" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326511v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.710346" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2356" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01260544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enali Leca de Biaggi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riddle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gagnage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tremelo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunford" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gagnage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638467v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793045v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mendy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jabea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04458305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Belsunce" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lem&#233;nager" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009135v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142080v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monfort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toubiana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin-Mennetrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-668a52" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.fcf3yga1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285170v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352535v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Perez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Araldi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481268v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373055v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Defays" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.pjt.so-driihm.zx93-ey74" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01338521v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Mudaliar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058941v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01260540v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098082v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnet Dimitri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Jeannice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332999v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116507v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varenne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leydier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tina Boutroue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720513v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e30250" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373825v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-12a97c" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229988v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322991v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3504565" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046434v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053495v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943511v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746087v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091584v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Eric" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046441v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943502v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059038v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parmentier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677454v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339405v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Stella" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046491v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046513v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacaze" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175132v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525219v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500031v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089757v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160578v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990205v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952253v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055666v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420861v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489370v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907086v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461322v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438256v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382056v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059260v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098183v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bozonnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Magnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701620v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666636v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/prepas-concours/littoraux-francais-capes-agregation-histoire-geographie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645515v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0556-6.45" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666637v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508906v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218349v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-laure-tremelo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4802-7179" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074522868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umrespace.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ohm-littoral-mediterraneen.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.driihm.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohm-littoral-mediterraneen.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eosc-france.pantheonsorbonne.fr/groupes-projet/mediation-et-accompagnement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mate-shs.cnrs.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-bleu.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.episciences.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mappemonde/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Cabioch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Par&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21189" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326511v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.710346" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2356" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01260544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enali Leca de Biaggi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riddle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gagnage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tremelo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunford" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gagnage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mendy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jabea" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04458305v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Belsunce" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lem&#233;nager" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142080v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monfort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toubiana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Perez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Araldi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupiny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37105-9_23" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin-Mennetrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-668a52" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907759v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.fcf3yga1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481268v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285170v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352535v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373055v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Defays" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.pjt.so-driihm.zx93-ey74" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572496v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650396v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528047v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01338521v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Mudaliar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058941v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332999v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01260540v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnet Dimitri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Jeannice" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574831v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delhomme" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116507v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varenne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leydier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tina Boutroue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525241v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e30250" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229988v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373825v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-12a97c" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3504565" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409637v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053495v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943511v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746087v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091584v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Eric" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943502v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677454v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parmentier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059038v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339405v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Stella" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046491v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046513v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacaze" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175132v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525219v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500031v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089757v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990205v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952253v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055666v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662807v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489370v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420861v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907086v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461322v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382056v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438256v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059260v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098183v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bozonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Magnet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666636v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/prepas-concours/littoraux-francais-capes-agregation-histoire-geographie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645515v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0556-6.45" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666637v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508906v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218349v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>