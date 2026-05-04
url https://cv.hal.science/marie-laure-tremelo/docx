--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Laure Trémélo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure CNRS en acquisition, traitement, gestion de données sur les interactions hommes/environnement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-laure-tremelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4802-7179</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074522868</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur CNRS en sciences de l'information géographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPACE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> UMR 7300, Technopole de l'environnement Arbois Méditerranée, avenue Louis Philibert, BP 80, 13545 Aix-en-Provence cedex 04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure support et responsable de la gestion des données produites et collectées dans l</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Observatoire Hommes-Milieux (OHM) Littoral méditerranéen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LabEx DRIIHM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Dispositif de recherche interdisciplinaire sur les interactions hommes-milieux)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'activité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cartographie - Géomatique - Production et traitement de données géographiques et d'enquêtes - Méthodes d'analyse spatiale et de visualisation - Gestion de données - Science ouverte - Métadonnées - Accompagnement de la recherche - PAO et cartographie éditoriale</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre élue au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">conseil de laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPACE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> pour le collège des personnels d'accompagnement de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">co-chargée de mission </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Bancarisation&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire ESPACE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">correspondante </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (DPD CNRS) et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSI-RGPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Aix-Marseille Université);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Conseil de direction de l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OHM Littoral méditerranéen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Coordinatrice des données et responsable de la collection HAL;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du groupe de travail </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data-Driihm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du LabEx DRIIHM, réunissant les ingénieurs support des OHM;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Groupe Projet &amp;quot;Médiation et accompagnement&amp;quot; </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre de l'action de recherche </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Carto)graphies et (Géo)visualisations de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du GDR MAGIS - Méthodes et applications pour la géomatique et l'information spatiale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre élue au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comité de pilotage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">réseau MATE-SHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">co-coordinatrice du réseau local </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mate MED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Méthodes Et Données) Aix-en-Orovence, Marseille, Montpellier;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comité scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Atlas Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, de </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data&Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comité de rédaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la revue </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">relectrice régulière d'article pour la revue </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes et géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du comité français de cartographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">présidente et experte (Bap D et F) de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">jurys de recrutement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des ingénieurs et personnels techniques universitaires et CNRS (depuis 2003);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">chargée d'enseignement Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appui à la recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact des activités récréatives sur la qualité des rivières cévenoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabOVivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire vivant autour de l'adaptation au manque d'eau dans les Cévennes. Co-financement ZABR et Agence de l'eau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étude de la tension dans les métiers du CARE en Occitanie. Partenariat avec l'Institut méditerranéen des métiers de la longévité (2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saorge Story</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Vers la co-construction d'une méthodologie transversale sur les enjeux de l'eau : Saorge par l'exemple. Financement ANR, Science avec et pour la société (2025-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Étude interdisciplinaire de l'identité urbaine (2025). Financement Institut des Sciences de l'océan, Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBEACH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - La vie microbienne sous les plages (2024-2025). Financement Institut des Sciences de l'océan, Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mission &amp;quot;Bancarisation&amp;quot; laboratoire ESPACE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (OHM-LM), LabEx DRIIHM (ANR-11-LABX-0010)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets finalisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [période 2016-2024]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cartographie pour l'ouvrage </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Dunod / Armand Colin, sous la direction de Desse M., Chadenas C., Herbert V., Robert S.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SO-DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Impulser la science ouverte au sein du LabEx DRIIHM: co-design d'une e-infrastructure intégrant les principes FAIR. Financement ANR, Appel Flash SODATA, (2020-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPSO -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Promouvoir et Encourager les Pratiques de Science Ouverte. Financement LabEx DRIIHM, APR 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-SEA-ourcing-City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (City-Sea Interface as a ressource for people: urban regeneration in the context of ecological transition). Financement Partenariat Hubert Curien (Programme Galilée France-Italie, AO 2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOR-VIE -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formes urbaines et vieillissement. Inclusion et durabilité dans la métropole d'Aix-Marseille Provence. Financement Région Sud Provence-Alpes-Côte d'Azur (2020-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPLORA-MAR-CO -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Explorer les maritimités contemporaines de la région Provence-Alpes-Côte d'Azur. Financement Région Sud Provence-Alpes-Côte d'Azur (2020-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urba-GAM-1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Urbanisation des rives du Golfe d'Aigues-Mortes - phase 1. Financement LabEx DRIIHM, APR 2019 de l'OHM littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MéTer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Mémoire et territorialité: une analyse comparative de la gestion des risques de submersion marine. Financement LabEx DRIIHM, APR 2018 de l'OHM littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une dynamique de partage et de mutualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; Projet Qualité de vie au travail. Financement CNRS [co-responsable du projet]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digue 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme de recherche sur les digues maritimes de protection contre les submersions marines - module 4 &amp;quot;évaluer la perception du risque de submersion marine&amp;quot; (2016-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAGE UV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Pollution des eaux du littoral par les absorbeurs d'UV issus de crèmes solaires, générée par les activités estivales. Financement LabEx DRIIHM, APR 2017 de l'OHM Littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quali-Plages -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers. Application aux plages du littoral méditerranéen. Financement LabEx DRIIHM, APR 2017 de l'OHM Littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars-2P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Dynamique spatio-temporelle des Pratiques sur les Plages du littoral urbain de Marseille. Convention de partenariat avec le service Mer et Littoral de la ville de Marseille (2016-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QHyT-Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Qualité des eaux de baignade, conditions hydroclimatiques et tourisme : relations actuelles et évolutions à long terme. Application aux plages du littoral méditerranéen. Financement LabEx DRIIHM, APR 2016 de l'OHM Littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEEST -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Biomass Equivalency Ecosystem Services Transfer (2016-2017)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas du développement durable. Un monde en transition, Autrement, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 138, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12jji⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19. Le retour à la plage dans quatre grandes villes méditerranéennes après le confinement du printemps 2020 : Marseille et Nice (France), Barcelone et Valence (Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.21189. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Urban Beach Quality on a Summer Day: Determination of the Origin of Fecal Indicator Bacteria and Antimicrobial Resistance at Prophète Beach, Marseille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.710346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing and sharing multidisciplinary information in human-environment observatories: feedbacks and recommendations from the French DRIIHM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Observatoires scientifiques Milieux / Sociétés, nouveaux enjeux, Scientific observatories Environments/Societies, new challenges, https://jimis.episciences.org/6657. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18713/JIMIS-120620-6-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing UV filter inputs into beach waters during recreational activity: A field study of three French Mediterranean beaches from consumer survey to water analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 706, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to analyse urban sprawl in the French Mediterranean coastal zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grandclement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.559-572. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-018-1425-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remonter le temps. Consultation et impression de données anciennes et actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.2356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la sémiologie graphique à des étudiants en aménagement du territoire à l'université Lyon 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enali Leca de Biaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 222, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and local geomorphic interactions drive patterns of riparian forest decline along a Mediterranean Basin river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Tremelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 202, pp.101-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and constraints of UAV technology for the characterisation of Mediterranean riparian forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dunford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (19), pp.4915-4935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high spatial resolution imagery for channel bathymetry and topography from an unmanned mapping controlled platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 32 N° 11, pp.1705-1725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenCommon plateforme Science Ouverte passerelle pour des communautés intersciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Jabea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD2024, journées Calcul Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; INRIA, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main results of the ANR SO-DRIIHM open science project &amp;quot;Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birane Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DRIIHM, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic semiology: a vintage question?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the History of Cartography - Interdisciplinarity and New Challenges in the History of Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et visibilité des données de l'OHM Littoral méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing beach attendance and practices in a large coastal city. A case study in Marseille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Symposium MONITORING OF MEDITERRANEAN COASTAL AREAS: PROBLEMS AND MEASUREMENT TECHNIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR Istituto per la bioeconomia; Società Italiana di Selvicoltura ed Ecologie Forestale, Jun 2024, Livorno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News on the progress of the ANR SO-DRIIHM open science project Promote Open Science within the DRIIHM. Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birane Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 10 ans de recherches de l'OHM Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et outils de stockage des données pendant un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément De Belsunce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément De Belsunce, Dec 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO - Outil de Recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café du DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Feb 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité sanitaire des plages de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et fréquentation des plages urbaines de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Aging in Aix-Marseille-Provence Metropolis: Assessment Indicators and Interactive Visualizations for Policy Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Araldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyer Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Conference on Computational Science and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Athens, Greece. pp.339-353, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-37105-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04323263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPSO - Promouvoir et Encourager les Pratiques de Science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin-Mennetrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2022 de restitution de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Vallée du Rhône, Jun 2022, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-668a52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO - Outil de Recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine DATA-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUD-AMU, Aix-Marseille Université, Dec 2022, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.fcf3yga1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer et partager des données multidisciplinaires dans des Observatoires Hommes-Milieux : retours d’expérience du LabEx DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GdR MAGIS « Réflexions et actions collaboratives autours des observatoires scientifiques Milieux-Sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers pas vers le partage et l'ouverture des données des Observatoires Hommes-Milieux : un nécessaire accompagnement pour lever les freins psychologiques et les verrous techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design d‘un portail “aiguilleur de la science ouverte” DATA-DRIIHM pour le partage des données interdisciplinaires des Observatoires Hommes-Milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Araldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII International Seminar on Urban Form ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision and first actions of the SO-DRIIHM open science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Amal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRIIHM - Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity continuity of the territory in memory: an analysis of flood risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SO-DRIIHM - Impulser la science ouverte au sein du LabEx DRIIHM : Co-design d'une e-infrastructure intégrant les principes FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement des projets lauréats de l'Appel Flash SODATA science ouverte de l'ANR (2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.pjt.so-driihm.zx93-ey74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of environmental exposure to nanoparticulate TiO2 UV-filters used in sunscreens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Durham, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quali-Plages - Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution des eaux du Littoral par les Absorbeurs d'UV issus de crèmes solaires, Générée par les activités Estivales PLAGE-UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations sociales du risque de submersion marine (DIGUE 2020 ) sur le littoral de la Région Provence-Alpes-Côte-d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARPEnv : Modes d'habiter et sensibilités environnementales émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PERCEPTION DU CHANGEMENT CLIMATIQUE ET LE BIEN-ÊTRE CÔTIER SUR LA CÔTE MÉDITERRANÉENNE FRANÇAISE : ENSEIGNEMENTS DE MARSEILLE ET NICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruchi Mudaliar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inondations du Rhône en héritage : leçons d’une « revisite » dix ans après la catastrophe de 2003 à Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZABR; GRAIE, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inondations en héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la sémiologie graphique à des étudiants en aménagement du territoire. Retour d'expérience sur le diplôme d'Université &amp;quot;Outils graphiques de l'aménagement&amp;quot; mis en place à l'université Jean Moulin Lyon3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enali Leca de Biaggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la sémiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des regards portés sur les cours d'eau entre experts et riverains. Le cas de la restauration de l'Yzeron (Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnet Dimitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchand Jeannice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2014 Naturparif : Quelle nature en ville ? pour vivre mieux et s'adapter au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naturparif, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'application spatio-temporelle Chrono-Rhône et transférabilité à d'autres territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l'EUR H2O'Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Nature-based Solutions (NbS) for highly urbanised coastal areas? Reflections based on the case of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bétina Boutroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO, Outil de recherche de ressources en science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer le science ouverte : des services et des compétences en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success stories of FAIR data publication on behalf of the ANR SO-DRIIHM Open Science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablaye Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-a7445b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO - Open Science Resource Finder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin-Mennetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-e30250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une détermination automatique du nombre d’usagers sur une plage urbaine. De l’observation au modèle à base d’intelligence artificielle pour la plage du Prophète à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO, 16th Spatial Analysis and Geomatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are sunscreen UV filters polluting our beaches? A case study from consumer habits to water analysis on the French Mediterranan Coast Coauthors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L. Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. , 2021, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-12a97c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SO-DRIIHM: promoting Open Science within the LabEx DRIIHM and improving its Research Data Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabExDRIIHM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. , 2019, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3504565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological quality of bathing waters versus sanitary regulation and beach users practices. A case study in Marseilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QVT - Vers une dynamique de partage et de mutualisation. Initiation du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée en l'honneur des lauréats de l'appel à projets QVT 2018 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, PAris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offre d'outils et de services communs pour la gestion et la valorisation de l'information scientifique des OHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance aux communications officielles et comportement du « public » face aux risques d’inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la prévision des crues à la gestion de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des pratiques des usagers de trois plages urbaines de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIgéo. De la côte à l'océan, l'information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150 ans d’évolution contextualisée des pressions et de l’état du milieu marin sur le littoral Marseillais : méthode BEEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blin Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Ourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les services publics locaux de l’environnement et l’urgence climatique » - 97e Congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QVT - Vers une dynamique de partage et de mutualisation. Mise en place du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée en l'honneur des lauréats de l'appel à projets QVT 2018 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating multi-stakeholder risk perceptions associated with coastal flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Environmental Psychology – Theories of change and social innovation in transitions towards sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Coruna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The map resources within a research project:An example of application a multidisciplinary geo-collaboration Web GIS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC, 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la carte au sein d’un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25Th International Cartographic Conférence (ICC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Drivers of Riparian Forest Decline Along a Mediterranean-Climate River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster session : H43E-1308 Nonequilibrium Drivers in Mediterranean Climate River and Riparian Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. Poster session : H43E-1308 Nonequilibrium Drivers in Mediterranean Climate River and Riparian Ecosystems, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel form characterisation using high resolution imagery (drone)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gravel-Bed River (6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lienz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie numérique : outil d'aide à la gestion d'un corridor fluvial à l'aval d'un barrage : le cas de la basse vallée de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Hydrosystèmes continentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir faire une carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, pp.199, 2003, Belin Sup, R. Knafou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO - Outil de recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la recherche en SHS : entre poly-compétence et polyvalence Atelier mené dans le cadre des journées annuelles du réseau Mate-shs, Strasbourg, 3-4 juin 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserver pour accéder à la calanque de Sugiton. Résultats de l’enquête de l’été 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR 7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation sur les hot-spots terrestres du Parc national des Calanques. Résultats de l’enquête de l’été 2021 à Sugiton et en-Vau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR 7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage des Ponchettes (Nice) le 17 juillet 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR 7300); CNRS; CNRS LabEx DRIIHM. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 15 juillet 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - ESPACE; CNRS LabEx DRIIHM. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de la fréquentation dans le Parc national des Calanques. Résultats de l'enquête de l'été 2022 aux portes d'accès Callelongue, Luminy et Port-Miou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations associées à la mer et l’identité maritime en Provence-Alpes-Côte d’Azur. Etude exploratoire auprès des 15-30 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300. 2022, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la Plage de la Lave ( Marseille ) les 11, 13 et 15 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage de la Pointe Rouge (Marseille) les 11, 13 et 15 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) du 10 au 16 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 17 juillet 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human- Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS UMR 5602 GEODE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 18 juillet 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; Observatoire Hommes-Milieux Littoral méditerranéen. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre près du Rhône : étude des représentations et des pratiques sociales riveraines autour du fleuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon; Agence de l'Eau Rhône Méditerranée Corse. 2017, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traquer le regard, vers une caractérisation des bénéfices sociaux induits par les travaux de restauration écologique en territoire urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Magnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] rapport final, Agence de l'Eau Rhône Méditerranée Corse, 2-4 allée de Lodz, 69363 Lyon Cedex 07; Zone atelier Bassin du Rhône (ZABR). 2014, pp.Action 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commune balnéaire et l'évaluation de sa fréquentation : le défi des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les littoraux sous l'angle du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod / Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-148, 2024, Horizon, 978-2-200-63816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing beach attendance and practices in a large coastal city. A case study in Marseille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth InternationaSymposium Monitoring of Mediterranean Coastal Areas: Problems and Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (1), Firenze University Press, pp.496-507, 2024, Monitoring of Mediterranean Coastal Areas: Problems and Measurement Techniques, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0556-6.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des habitants et des manières d'habiter le littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod / Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-179, 2024, Horizon, 978-2-200-63816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire et son influence sur la gestion territoriale des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percevoir, Représenter, Communiquer les risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-224, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Araldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sergio Porta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES - Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Urbanization and Land Planning in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDCOAST 15, The Twelfth International Conference on the Mediterranean Coastal Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1-2, pp.119-130, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Laure Trémélo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure CNRS en acquisition, traitement, gestion de données sur les interactions hommes/environnement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-laure-tremelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4802-7179</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074522868</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur CNRS en sciences de l'information géographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPACE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> UMR 7300, Technopole de l'environnement Arbois Méditerranée, avenue Louis Philibert, BP 80, 13545 Aix-en-Provence cedex 04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure support et responsable de la gestion des données produites et collectées dans l</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Observatoire Hommes-Milieux (OHM) Littoral méditerranéen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LabEx DRIIHM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Dispositif de recherche interdisciplinaire sur les interactions hommes-milieux)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'activité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cartographie - Géomatique - Production et traitement de données géographiques et d'enquêtes - Méthodes d'analyse spatiale et de visualisation - Gestion de données - Science ouverte - Métadonnées - Accompagnement de la recherche - PAO et cartographie éditoriale</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre élue au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">conseil de laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPACE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> pour le collège des personnels d'accompagnement de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">co-chargée de mission </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Bancarisation&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire ESPACE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">correspondante </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (DPD CNRS) et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSI-RGPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Aix-Marseille Université);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Conseil de direction de l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OHM Littoral méditerranéen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Coordinatrice des données et responsable de la collection HAL;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du groupe de travail </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data-Driihm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du LabEx DRIIHM, réunissant les ingénieurs support des OHM;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Groupe Projet &amp;quot;Médiation et accompagnement&amp;quot; </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre de l'action de recherche </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Carto)graphies et (Géo)visualisations de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du GDR MAGIS - Méthodes et applications pour la géomatique et l'information spatiale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre élue au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comité de pilotage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">réseau MATE-SHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">co-coordinatrice du réseau local </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mate MED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Méthodes Et Données) Aix-en-Orovence, Marseille, Montpellier;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comité scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Atlas Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, de </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data&Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comité de rédaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la revue </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">relectrice régulière d'article pour la revue </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes et géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du comité français de cartographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">présidente et experte (Bap D et F) de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">jurys de recrutement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des ingénieurs et personnels techniques universitaires et CNRS (depuis 2003);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">chargée d'enseignement Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appui à la recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact des activités récréatives sur la qualité des rivières cévenoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabOVivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire vivant autour de l'adaptation au manque d'eau dans les Cévennes. Co-financement ZABR et Agence de l'eau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étude de la tension dans les métiers du CARE en Occitanie. Partenariat avec l'Institut méditerranéen des métiers de la longévité (2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saorge Story</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Vers la co-construction d'une méthodologie transversale sur les enjeux de l'eau : Saorge par l'exemple. Financement ANR, Science avec et pour la société (2025-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Étude interdisciplinaire de l'identité urbaine (2025). Financement Institut des Sciences de l'océan, Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBEACH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - La vie microbienne sous les plages (2024-2025). Financement Institut des Sciences de l'océan, Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mission &amp;quot;Bancarisation&amp;quot; laboratoire ESPACE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (OHM-LM), LabEx DRIIHM (ANR-11-LABX-0010)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets finalisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [période 2016-2024]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cartographie pour l'ouvrage </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Dunod / Armand Colin, sous la direction de Desse M., Chadenas C., Herbert V., Robert S.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SO-DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Impulser la science ouverte au sein du LabEx DRIIHM: co-design d'une e-infrastructure intégrant les principes FAIR. Financement ANR, Appel Flash SODATA, (2020-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPSO -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Promouvoir et Encourager les Pratiques de Science Ouverte. Financement LabEx DRIIHM, APR 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-SEA-ourcing-City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (City-Sea Interface as a ressource for people: urban regeneration in the context of ecological transition). Financement Partenariat Hubert Curien (Programme Galilée France-Italie, AO 2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOR-VIE -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formes urbaines et vieillissement. Inclusion et durabilité dans la métropole d'Aix-Marseille Provence. Financement Région Sud Provence-Alpes-Côte d'Azur (2020-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPLORA-MAR-CO -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Explorer les maritimités contemporaines de la région Provence-Alpes-Côte d'Azur. Financement Région Sud Provence-Alpes-Côte d'Azur (2020-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urba-GAM-1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Urbanisation des rives du Golfe d'Aigues-Mortes - phase 1. Financement LabEx DRIIHM, APR 2019 de l'OHM littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MéTer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Mémoire et territorialité: une analyse comparative de la gestion des risques de submersion marine. Financement LabEx DRIIHM, APR 2018 de l'OHM littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une dynamique de partage et de mutualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; Projet Qualité de vie au travail. Financement CNRS [co-responsable du projet]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digue 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme de recherche sur les digues maritimes de protection contre les submersions marines - module 4 &amp;quot;évaluer la perception du risque de submersion marine&amp;quot; (2016-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAGE UV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Pollution des eaux du littoral par les absorbeurs d'UV issus de crèmes solaires, générée par les activités estivales. Financement LabEx DRIIHM, APR 2017 de l'OHM Littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quali-Plages -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers. Application aux plages du littoral méditerranéen. Financement LabEx DRIIHM, APR 2017 de l'OHM Littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars-2P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Dynamique spatio-temporelle des Pratiques sur les Plages du littoral urbain de Marseille. Convention de partenariat avec le service Mer et Littoral de la ville de Marseille (2016-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QHyT-Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Qualité des eaux de baignade, conditions hydroclimatiques et tourisme : relations actuelles et évolutions à long terme. Application aux plages du littoral méditerranéen. Financement LabEx DRIIHM, APR 2016 de l'OHM Littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEEST -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Biomass Equivalency Ecosystem Services Transfer (2016-2017)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas du développement durable. Un monde en transition, Autrement, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 138, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12jji⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19. Le retour à la plage dans quatre grandes villes méditerranéennes après le confinement du printemps 2020 : Marseille et Nice (France), Barcelone et Valence (Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.21189. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Urban Beach Quality on a Summer Day: Determination of the Origin of Fecal Indicator Bacteria and Antimicrobial Resistance at Prophète Beach, Marseille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.710346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing and sharing multidisciplinary information in human-environment observatories: feedbacks and recommendations from the French DRIIHM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Observatoires scientifiques Milieux / Sociétés, nouveaux enjeux, Scientific observatories Environments/Societies, new challenges, https://jimis.episciences.org/6657. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18713/JIMIS-120620-6-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing UV filter inputs into beach waters during recreational activity: A field study of three French Mediterranean beaches from consumer survey to water analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 706, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to analyse urban sprawl in the French Mediterranean coastal zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grandclement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.559-572. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-018-1425-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remonter le temps. Consultation et impression de données anciennes et actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.2356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la sémiologie graphique à des étudiants en aménagement du territoire à l'université Lyon 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enali Leca de Biaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 222, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and local geomorphic interactions drive patterns of riparian forest decline along a Mediterranean Basin river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Tremelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 202, pp.101-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and constraints of UAV technology for the characterisation of Mediterranean riparian forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dunford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (19), pp.4915-4935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high spatial resolution imagery for channel bathymetry and topography from an unmanned mapping controlled platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 32 N° 11, pp.1705-1725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenCommon plateforme Science Ouverte passerelle pour des communautés intersciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Jabea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD2024, journées Calcul Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; INRIA, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main results of the ANR SO-DRIIHM open science project &amp;quot;Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birane Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DRIIHM, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic semiology: a vintage question?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the History of Cartography - Interdisciplinarity and New Challenges in the History of Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et visibilité des données de l'OHM Littoral méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing beach attendance and practices in a large coastal city. A case study in Marseille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Symposium MONITORING OF MEDITERRANEAN COASTAL AREAS: PROBLEMS AND MEASUREMENT TECHNIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR Istituto per la bioeconomia; Società Italiana di Selvicoltura ed Ecologie Forestale, Jun 2024, Livorno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News on the progress of the ANR SO-DRIIHM open science project Promote Open Science within the DRIIHM. Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birane Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 10 ans de recherches de l'OHM Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et outils de stockage des données pendant un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément De Belsunce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément De Belsunce, Dec 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO - Outil de Recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café du DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Feb 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité sanitaire des plages de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et fréquentation des plages urbaines de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Aging in Aix-Marseille-Provence Metropolis: Assessment Indicators and Interactive Visualizations for Policy Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Araldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyer Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Conference on Computational Science and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Athens, Greece. pp.339-353, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-37105-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04323263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPSO - Promouvoir et Encourager les Pratiques de Science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin-Mennetrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2022 de restitution de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Vallée du Rhône, Jun 2022, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-668a52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO - Outil de Recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine DATA-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUD-AMU, Aix-Marseille Université, Dec 2022, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.fcf3yga1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer et partager des données multidisciplinaires dans des Observatoires Hommes-Milieux : retours d’expérience du LabEx DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GdR MAGIS « Réflexions et actions collaboratives autours des observatoires scientifiques Milieux-Sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design d‘un portail “aiguilleur de la science ouverte” DATA-DRIIHM pour le partage des données interdisciplinaires des Observatoires Hommes-Milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers pas vers le partage et l'ouverture des données des Observatoires Hommes-Milieux : un nécessaire accompagnement pour lever les freins psychologiques et les verrous techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Araldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII International Seminar on Urban Form ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision and first actions of the SO-DRIIHM open science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Amal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRIIHM - Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity continuity of the territory in memory: an analysis of flood risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SO-DRIIHM - Impulser la science ouverte au sein du LabEx DRIIHM : Co-design d'une e-infrastructure intégrant les principes FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement des projets lauréats de l'Appel Flash SODATA science ouverte de l'ANR (2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.pjt.so-driihm.zx93-ey74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of environmental exposure to nanoparticulate TiO2 UV-filters used in sunscreens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Durham, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations sociales du risque de submersion marine (DIGUE 2020 ) sur le littoral de la Région Provence-Alpes-Côte-d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARPEnv : Modes d'habiter et sensibilités environnementales émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quali-Plages - Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution des eaux du Littoral par les Absorbeurs d'UV issus de crèmes solaires, Générée par les activités Estivales PLAGE-UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PERCEPTION DU CHANGEMENT CLIMATIQUE ET LE BIEN-ÊTRE CÔTIER SUR LA CÔTE MÉDITERRANÉENNE FRANÇAISE : ENSEIGNEMENTS DE MARSEILLE ET NICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruchi Mudaliar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inondations du Rhône en héritage : leçons d’une « revisite » dix ans après la catastrophe de 2003 à Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZABR; GRAIE, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inondations en héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la sémiologie graphique à des étudiants en aménagement du territoire. Retour d'expérience sur le diplôme d'Université &amp;quot;Outils graphiques de l'aménagement&amp;quot; mis en place à l'université Jean Moulin Lyon3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enali Leca de Biaggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la sémiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des regards portés sur les cours d'eau entre experts et riverains. Le cas de la restauration de l'Yzeron (Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnet Dimitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchand Jeannice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2014 Naturparif : Quelle nature en ville ? pour vivre mieux et s'adapter au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naturparif, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'application spatio-temporelle Chrono-Rhône et transférabilité à d'autres territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l'EUR H2O'Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Nature-based Solutions (NbS) for highly urbanised coastal areas? Reflections based on the case of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bétina Boutroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO, Outil de recherche de ressources en science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer le science ouverte : des services et des compétences en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success stories of FAIR data publication on behalf of the ANR SO-DRIIHM Open Science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablaye Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-a7445b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO - Open Science Resource Finder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin-Mennetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-e30250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une détermination automatique du nombre d’usagers sur une plage urbaine. De l’observation au modèle à base d’intelligence artificielle pour la plage du Prophète à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO, 16th Spatial Analysis and Geomatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are sunscreen UV filters polluting our beaches? A case study from consumer habits to water analysis on the French Mediterranan Coast Coauthors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L. Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. , 2021, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-12a97c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SO-DRIIHM: promoting Open Science within the LabEx DRIIHM and improving its Research Data Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabExDRIIHM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. , 2019, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3504565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological quality of bathing waters versus sanitary regulation and beach users practices. A case study in Marseilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offre d'outils et de services communs pour la gestion et la valorisation de l'information scientifique des OHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance aux communications officielles et comportement du « public » face aux risques d’inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la prévision des crues à la gestion de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QVT - Vers une dynamique de partage et de mutualisation. Initiation du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée en l'honneur des lauréats de l'appel à projets QVT 2018 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, PAris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des pratiques des usagers de trois plages urbaines de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIgéo. De la côte à l'océan, l'information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150 ans d’évolution contextualisée des pressions et de l’état du milieu marin sur le littoral Marseillais : méthode BEEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blin Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Ourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les services publics locaux de l’environnement et l’urgence climatique » - 97e Congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QVT - Vers une dynamique de partage et de mutualisation. Mise en place du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée en l'honneur des lauréats de l'appel à projets QVT 2018 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating multi-stakeholder risk perceptions associated with coastal flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Environmental Psychology – Theories of change and social innovation in transitions towards sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Coruna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The map resources within a research project:An example of application a multidisciplinary geo-collaboration Web GIS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC, 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la carte au sein d’un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25Th International Cartographic Conférence (ICC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Drivers of Riparian Forest Decline Along a Mediterranean-Climate River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster session : H43E-1308 Nonequilibrium Drivers in Mediterranean Climate River and Riparian Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. Poster session : H43E-1308 Nonequilibrium Drivers in Mediterranean Climate River and Riparian Ecosystems, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel form characterisation using high resolution imagery (drone)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gravel-Bed River (6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lienz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie numérique : outil d'aide à la gestion d'un corridor fluvial à l'aval d'un barrage : le cas de la basse vallée de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Hydrosystèmes continentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir faire une carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, pp.199, 2003, Belin Sup, R. Knafou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO - Outil de recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la recherche en SHS : entre poly-compétence et polyvalence Atelier mené dans le cadre des journées annuelles du réseau Mate-shs, Strasbourg, 3-4 juin 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation sur les hot-spots terrestres du Parc national des Calanques. Résultats de l’enquête de l’été 2021 à Sugiton et en-Vau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR 7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage des Ponchettes (Nice) le 17 juillet 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR 7300); CNRS; CNRS LabEx DRIIHM. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserver pour accéder à la calanque de Sugiton. Résultats de l’enquête de l’été 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR 7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 15 juillet 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - ESPACE; CNRS LabEx DRIIHM. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de la fréquentation dans le Parc national des Calanques. Résultats de l'enquête de l'été 2022 aux portes d'accès Callelongue, Luminy et Port-Miou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations associées à la mer et l’identité maritime en Provence-Alpes-Côte d’Azur. Etude exploratoire auprès des 15-30 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300. 2022, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la Plage de la Lave ( Marseille ) les 11, 13 et 15 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage de la Pointe Rouge (Marseille) les 11, 13 et 15 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) du 10 au 16 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 17 juillet 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human- Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS UMR 5602 GEODE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 18 juillet 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; Observatoire Hommes-Milieux Littoral méditerranéen. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre près du Rhône : étude des représentations et des pratiques sociales riveraines autour du fleuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon; Agence de l'Eau Rhône Méditerranée Corse. 2017, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traquer le regard, vers une caractérisation des bénéfices sociaux induits par les travaux de restauration écologique en territoire urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Magnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] rapport final, Agence de l'Eau Rhône Méditerranée Corse, 2-4 allée de Lodz, 69363 Lyon Cedex 07; Zone atelier Bassin du Rhône (ZABR). 2014, pp.Action 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commune balnéaire et l'évaluation de sa fréquentation : le défi des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les littoraux sous l'angle du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod / Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-148, 2024, Horizon, 978-2-200-63816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing beach attendance and practices in a large coastal city. A case study in Marseille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth InternationaSymposium Monitoring of Mediterranean Coastal Areas: Problems and Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (1), Firenze University Press, pp.496-507, 2024, Monitoring of Mediterranean Coastal Areas: Problems and Measurement Techniques, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0556-6.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des habitants et des manières d'habiter le littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod / Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-179, 2024, Horizon, 978-2-200-63816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire et son influence sur la gestion territoriale des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percevoir, Représenter, Communiquer les risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-224, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Araldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sergio Porta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES - Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Urbanization and Land Planning in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDCOAST 15, The Twelfth International Conference on the Mediterranean Coastal Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1-2, pp.119-130, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="236F49D1"/>
+    <w:nsid w:val="70B9B6D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="495776D6"/>
+    <w:nsid w:val="B0AD1639"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="87748791"/>
+    <w:nsid w:val="10D762B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="55F3DEE2"/>
+    <w:nsid w:val="96DB1FB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -790,51 +790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-laure-tremelo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4802-7179" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074522868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umrespace.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ohm-littoral-mediterraneen.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.driihm.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohm-littoral-mediterraneen.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eosc-france.pantheonsorbonne.fr/groupes-projet/mediation-et-accompagnement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mate-shs.cnrs.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-bleu.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.episciences.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mappemonde/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Cabioch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Par&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21189" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326511v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.710346" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2356" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01260544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enali Leca de Biaggi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riddle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gagnage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tremelo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunford" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gagnage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mendy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jabea" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04458305v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Belsunce" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lem&#233;nager" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142080v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monfort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toubiana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Perez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Araldi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupiny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37105-9_23" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin-Mennetrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-668a52" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907759v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.fcf3yga1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481268v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285170v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352535v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373055v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Defays" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.pjt.so-driihm.zx93-ey74" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572496v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650396v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528047v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01338521v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Mudaliar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058941v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332999v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01260540v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnet Dimitri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Jeannice" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574831v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delhomme" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116507v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varenne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leydier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tina Boutroue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525241v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e30250" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229988v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373825v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-12a97c" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3504565" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409637v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053495v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943511v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746087v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091584v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Eric" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943502v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677454v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parmentier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059038v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339405v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Stella" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046491v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046513v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacaze" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175132v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525219v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500031v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089757v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990205v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952253v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055666v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662807v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489370v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420861v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907086v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461322v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382056v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438256v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059260v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098183v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bozonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Magnet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666636v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/prepas-concours/littoraux-francais-capes-agregation-histoire-geographie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645515v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0556-6.45" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666637v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508906v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218349v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-laure-tremelo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4802-7179" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074522868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umrespace.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ohm-littoral-mediterraneen.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.driihm.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohm-littoral-mediterraneen.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eosc-france.pantheonsorbonne.fr/groupes-projet/mediation-et-accompagnement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mate-shs.cnrs.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-bleu.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.episciences.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mappemonde/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Cabioch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Par&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21189" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326511v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.710346" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2356" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01260544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enali Leca de Biaggi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riddle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gagnage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tremelo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunford" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gagnage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mendy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jabea" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04458305v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Belsunce" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lem&#233;nager" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142080v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monfort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toubiana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Perez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Araldi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupiny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37105-9_23" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin-Mennetrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-668a52" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907759v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.fcf3yga1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481268v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373055v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Defays" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.pjt.so-driihm.zx93-ey74" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572496v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650379v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01338521v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Mudaliar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058941v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332999v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01260540v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnet Dimitri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Jeannice" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574831v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delhomme" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116507v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varenne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leydier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tina Boutroue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525241v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e30250" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229988v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373825v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-12a97c" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3504565" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409637v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053495v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943511v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046434v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746087v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091584v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Eric" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943502v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677454v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parmentier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059038v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339405v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Stella" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046491v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046513v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacaze" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175132v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525219v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500031v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990205v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160578v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089757v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952253v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055666v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662807v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489370v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420861v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907086v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461322v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382056v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438256v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059260v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098183v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bozonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Magnet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666636v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/prepas-concours/littoraux-francais-capes-agregation-histoire-geographie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645515v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0556-6.45" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666637v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508906v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218349v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>