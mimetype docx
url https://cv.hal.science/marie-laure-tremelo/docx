--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Laure Trémélo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure CNRS en acquisition, traitement, gestion de données sur les interactions hommes/environnement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-laure-tremelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4802-7179</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074522868</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur CNRS en sciences de l'information géographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPACE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> UMR 7300, Technopole de l'environnement Arbois Méditerranée, avenue Louis Philibert, BP 80, 13545 Aix-en-Provence cedex 04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure support et responsable de la gestion des données produites et collectées dans l</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Observatoire Hommes-Milieux (OHM) Littoral méditerranéen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LabEx DRIIHM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Dispositif de recherche interdisciplinaire sur les interactions hommes-milieux)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'activité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cartographie - Géomatique - Production et traitement de données géographiques et d'enquêtes - Méthodes d'analyse spatiale et de visualisation - Gestion de données - Science ouverte - Métadonnées - Accompagnement de la recherche - PAO et cartographie éditoriale</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre élue au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">conseil de laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPACE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> pour le collège des personnels d'accompagnement de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">co-chargée de mission </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Bancarisation&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire ESPACE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">correspondante </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (DPD CNRS) et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSI-RGPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Aix-Marseille Université);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Conseil de direction de l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OHM Littoral méditerranéen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Coordinatrice des données et responsable de la collection HAL;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du groupe de travail </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data-Driihm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du LabEx DRIIHM, réunissant les ingénieurs support des OHM;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Groupe Projet &amp;quot;Médiation et accompagnement&amp;quot; </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre de l'action de recherche </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Carto)graphies et (Géo)visualisations de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du GDR MAGIS - Méthodes et applications pour la géomatique et l'information spatiale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre élue au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comité de pilotage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">réseau MATE-SHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">co-coordinatrice du réseau local </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mate MED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Méthodes Et Données) Aix-en-Orovence, Marseille, Montpellier;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comité scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Atlas Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, de </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data&Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comité de rédaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la revue </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">relectrice régulière d'article pour la revue </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes et géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du comité français de cartographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">présidente et experte (Bap D et F) de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">jurys de recrutement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des ingénieurs et personnels techniques universitaires et CNRS (depuis 2003);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">chargée d'enseignement Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appui à la recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact des activités récréatives sur la qualité des rivières cévenoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabOVivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire vivant autour de l'adaptation au manque d'eau dans les Cévennes. Co-financement ZABR et Agence de l'eau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étude de la tension dans les métiers du CARE en Occitanie. Partenariat avec l'Institut méditerranéen des métiers de la longévité (2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saorge Story</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Vers la co-construction d'une méthodologie transversale sur les enjeux de l'eau : Saorge par l'exemple. Financement ANR, Science avec et pour la société (2025-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Étude interdisciplinaire de l'identité urbaine (2025). Financement Institut des Sciences de l'océan, Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBEACH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - La vie microbienne sous les plages (2024-2025). Financement Institut des Sciences de l'océan, Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mission &amp;quot;Bancarisation&amp;quot; laboratoire ESPACE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (OHM-LM), LabEx DRIIHM (ANR-11-LABX-0010)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets finalisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [période 2016-2024]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cartographie pour l'ouvrage </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Dunod / Armand Colin, sous la direction de Desse M., Chadenas C., Herbert V., Robert S.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SO-DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Impulser la science ouverte au sein du LabEx DRIIHM: co-design d'une e-infrastructure intégrant les principes FAIR. Financement ANR, Appel Flash SODATA, (2020-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPSO -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Promouvoir et Encourager les Pratiques de Science Ouverte. Financement LabEx DRIIHM, APR 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-SEA-ourcing-City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (City-Sea Interface as a ressource for people: urban regeneration in the context of ecological transition). Financement Partenariat Hubert Curien (Programme Galilée France-Italie, AO 2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOR-VIE -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formes urbaines et vieillissement. Inclusion et durabilité dans la métropole d'Aix-Marseille Provence. Financement Région Sud Provence-Alpes-Côte d'Azur (2020-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPLORA-MAR-CO -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Explorer les maritimités contemporaines de la région Provence-Alpes-Côte d'Azur. Financement Région Sud Provence-Alpes-Côte d'Azur (2020-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urba-GAM-1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Urbanisation des rives du Golfe d'Aigues-Mortes - phase 1. Financement LabEx DRIIHM, APR 2019 de l'OHM littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MéTer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Mémoire et territorialité: une analyse comparative de la gestion des risques de submersion marine. Financement LabEx DRIIHM, APR 2018 de l'OHM littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une dynamique de partage et de mutualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; Projet Qualité de vie au travail. Financement CNRS [co-responsable du projet]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digue 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme de recherche sur les digues maritimes de protection contre les submersions marines - module 4 &amp;quot;évaluer la perception du risque de submersion marine&amp;quot; (2016-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAGE UV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Pollution des eaux du littoral par les absorbeurs d'UV issus de crèmes solaires, générée par les activités estivales. Financement LabEx DRIIHM, APR 2017 de l'OHM Littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quali-Plages -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers. Application aux plages du littoral méditerranéen. Financement LabEx DRIIHM, APR 2017 de l'OHM Littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars-2P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Dynamique spatio-temporelle des Pratiques sur les Plages du littoral urbain de Marseille. Convention de partenariat avec le service Mer et Littoral de la ville de Marseille (2016-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QHyT-Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Qualité des eaux de baignade, conditions hydroclimatiques et tourisme : relations actuelles et évolutions à long terme. Application aux plages du littoral méditerranéen. Financement LabEx DRIIHM, APR 2016 de l'OHM Littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEEST -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Biomass Equivalency Ecosystem Services Transfer (2016-2017)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas du développement durable. Un monde en transition, Autrement, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 138, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12jji⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19. Le retour à la plage dans quatre grandes villes méditerranéennes après le confinement du printemps 2020 : Marseille et Nice (France), Barcelone et Valence (Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.21189. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Urban Beach Quality on a Summer Day: Determination of the Origin of Fecal Indicator Bacteria and Antimicrobial Resistance at Prophète Beach, Marseille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.710346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing and sharing multidisciplinary information in human-environment observatories: feedbacks and recommendations from the French DRIIHM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Observatoires scientifiques Milieux / Sociétés, nouveaux enjeux, Scientific observatories Environments/Societies, new challenges, https://jimis.episciences.org/6657. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18713/JIMIS-120620-6-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing UV filter inputs into beach waters during recreational activity: A field study of three French Mediterranean beaches from consumer survey to water analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 706, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to analyse urban sprawl in the French Mediterranean coastal zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grandclement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.559-572. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-018-1425-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remonter le temps. Consultation et impression de données anciennes et actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.2356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la sémiologie graphique à des étudiants en aménagement du territoire à l'université Lyon 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enali Leca de Biaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 222, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and local geomorphic interactions drive patterns of riparian forest decline along a Mediterranean Basin river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Tremelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 202, pp.101-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and constraints of UAV technology for the characterisation of Mediterranean riparian forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dunford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (19), pp.4915-4935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high spatial resolution imagery for channel bathymetry and topography from an unmanned mapping controlled platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 32 N° 11, pp.1705-1725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenCommon plateforme Science Ouverte passerelle pour des communautés intersciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Jabea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD2024, journées Calcul Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; INRIA, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main results of the ANR SO-DRIIHM open science project &amp;quot;Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birane Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DRIIHM, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic semiology: a vintage question?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the History of Cartography - Interdisciplinarity and New Challenges in the History of Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et visibilité des données de l'OHM Littoral méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing beach attendance and practices in a large coastal city. A case study in Marseille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Symposium MONITORING OF MEDITERRANEAN COASTAL AREAS: PROBLEMS AND MEASUREMENT TECHNIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR Istituto per la bioeconomia; Società Italiana di Selvicoltura ed Ecologie Forestale, Jun 2024, Livorno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News on the progress of the ANR SO-DRIIHM open science project Promote Open Science within the DRIIHM. Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birane Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 10 ans de recherches de l'OHM Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et outils de stockage des données pendant un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément De Belsunce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément De Belsunce, Dec 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO - Outil de Recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café du DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Feb 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité sanitaire des plages de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et fréquentation des plages urbaines de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Aging in Aix-Marseille-Provence Metropolis: Assessment Indicators and Interactive Visualizations for Policy Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Araldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyer Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Conference on Computational Science and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Athens, Greece. pp.339-353, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-37105-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04323263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPSO - Promouvoir et Encourager les Pratiques de Science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin-Mennetrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2022 de restitution de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Vallée du Rhône, Jun 2022, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-668a52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO - Outil de Recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine DATA-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUD-AMU, Aix-Marseille Université, Dec 2022, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.fcf3yga1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer et partager des données multidisciplinaires dans des Observatoires Hommes-Milieux : retours d’expérience du LabEx DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GdR MAGIS « Réflexions et actions collaboratives autours des observatoires scientifiques Milieux-Sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design d‘un portail “aiguilleur de la science ouverte” DATA-DRIIHM pour le partage des données interdisciplinaires des Observatoires Hommes-Milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers pas vers le partage et l'ouverture des données des Observatoires Hommes-Milieux : un nécessaire accompagnement pour lever les freins psychologiques et les verrous techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Araldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII International Seminar on Urban Form ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision and first actions of the SO-DRIIHM open science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Amal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRIIHM - Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity continuity of the territory in memory: an analysis of flood risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SO-DRIIHM - Impulser la science ouverte au sein du LabEx DRIIHM : Co-design d'une e-infrastructure intégrant les principes FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement des projets lauréats de l'Appel Flash SODATA science ouverte de l'ANR (2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.pjt.so-driihm.zx93-ey74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of environmental exposure to nanoparticulate TiO2 UV-filters used in sunscreens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Durham, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations sociales du risque de submersion marine (DIGUE 2020 ) sur le littoral de la Région Provence-Alpes-Côte-d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARPEnv : Modes d'habiter et sensibilités environnementales émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quali-Plages - Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution des eaux du Littoral par les Absorbeurs d'UV issus de crèmes solaires, Générée par les activités Estivales PLAGE-UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PERCEPTION DU CHANGEMENT CLIMATIQUE ET LE BIEN-ÊTRE CÔTIER SUR LA CÔTE MÉDITERRANÉENNE FRANÇAISE : ENSEIGNEMENTS DE MARSEILLE ET NICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruchi Mudaliar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inondations du Rhône en héritage : leçons d’une « revisite » dix ans après la catastrophe de 2003 à Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZABR; GRAIE, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inondations en héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la sémiologie graphique à des étudiants en aménagement du territoire. Retour d'expérience sur le diplôme d'Université &amp;quot;Outils graphiques de l'aménagement&amp;quot; mis en place à l'université Jean Moulin Lyon3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enali Leca de Biaggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la sémiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des regards portés sur les cours d'eau entre experts et riverains. Le cas de la restauration de l'Yzeron (Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnet Dimitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchand Jeannice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2014 Naturparif : Quelle nature en ville ? pour vivre mieux et s'adapter au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naturparif, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'application spatio-temporelle Chrono-Rhône et transférabilité à d'autres territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l'EUR H2O'Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Nature-based Solutions (NbS) for highly urbanised coastal areas? Reflections based on the case of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bétina Boutroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO, Outil de recherche de ressources en science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer le science ouverte : des services et des compétences en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success stories of FAIR data publication on behalf of the ANR SO-DRIIHM Open Science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablaye Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-a7445b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO - Open Science Resource Finder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin-Mennetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-e30250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une détermination automatique du nombre d’usagers sur une plage urbaine. De l’observation au modèle à base d’intelligence artificielle pour la plage du Prophète à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO, 16th Spatial Analysis and Geomatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are sunscreen UV filters polluting our beaches? A case study from consumer habits to water analysis on the French Mediterranan Coast Coauthors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L. Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. , 2021, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-12a97c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SO-DRIIHM: promoting Open Science within the LabEx DRIIHM and improving its Research Data Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabExDRIIHM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. , 2019, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3504565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological quality of bathing waters versus sanitary regulation and beach users practices. A case study in Marseilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offre d'outils et de services communs pour la gestion et la valorisation de l'information scientifique des OHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance aux communications officielles et comportement du « public » face aux risques d’inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la prévision des crues à la gestion de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QVT - Vers une dynamique de partage et de mutualisation. Initiation du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée en l'honneur des lauréats de l'appel à projets QVT 2018 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, PAris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des pratiques des usagers de trois plages urbaines de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIgéo. De la côte à l'océan, l'information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150 ans d’évolution contextualisée des pressions et de l’état du milieu marin sur le littoral Marseillais : méthode BEEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blin Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Ourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les services publics locaux de l’environnement et l’urgence climatique » - 97e Congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QVT - Vers une dynamique de partage et de mutualisation. Mise en place du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée en l'honneur des lauréats de l'appel à projets QVT 2018 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating multi-stakeholder risk perceptions associated with coastal flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Environmental Psychology – Theories of change and social innovation in transitions towards sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Coruna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The map resources within a research project:An example of application a multidisciplinary geo-collaboration Web GIS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC, 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la carte au sein d’un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25Th International Cartographic Conférence (ICC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Drivers of Riparian Forest Decline Along a Mediterranean-Climate River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster session : H43E-1308 Nonequilibrium Drivers in Mediterranean Climate River and Riparian Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. Poster session : H43E-1308 Nonequilibrium Drivers in Mediterranean Climate River and Riparian Ecosystems, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel form characterisation using high resolution imagery (drone)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gravel-Bed River (6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lienz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie numérique : outil d'aide à la gestion d'un corridor fluvial à l'aval d'un barrage : le cas de la basse vallée de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Hydrosystèmes continentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir faire une carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, pp.199, 2003, Belin Sup, R. Knafou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO - Outil de recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la recherche en SHS : entre poly-compétence et polyvalence Atelier mené dans le cadre des journées annuelles du réseau Mate-shs, Strasbourg, 3-4 juin 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation sur les hot-spots terrestres du Parc national des Calanques. Résultats de l’enquête de l’été 2021 à Sugiton et en-Vau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR 7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage des Ponchettes (Nice) le 17 juillet 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR 7300); CNRS; CNRS LabEx DRIIHM. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserver pour accéder à la calanque de Sugiton. Résultats de l’enquête de l’été 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR 7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 15 juillet 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - ESPACE; CNRS LabEx DRIIHM. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de la fréquentation dans le Parc national des Calanques. Résultats de l'enquête de l'été 2022 aux portes d'accès Callelongue, Luminy et Port-Miou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations associées à la mer et l’identité maritime en Provence-Alpes-Côte d’Azur. Etude exploratoire auprès des 15-30 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300. 2022, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la Plage de la Lave ( Marseille ) les 11, 13 et 15 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage de la Pointe Rouge (Marseille) les 11, 13 et 15 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) du 10 au 16 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 17 juillet 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human- Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS UMR 5602 GEODE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 18 juillet 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; Observatoire Hommes-Milieux Littoral méditerranéen. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre près du Rhône : étude des représentations et des pratiques sociales riveraines autour du fleuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon; Agence de l'Eau Rhône Méditerranée Corse. 2017, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traquer le regard, vers une caractérisation des bénéfices sociaux induits par les travaux de restauration écologique en territoire urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Magnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] rapport final, Agence de l'Eau Rhône Méditerranée Corse, 2-4 allée de Lodz, 69363 Lyon Cedex 07; Zone atelier Bassin du Rhône (ZABR). 2014, pp.Action 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commune balnéaire et l'évaluation de sa fréquentation : le défi des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les littoraux sous l'angle du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod / Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-148, 2024, Horizon, 978-2-200-63816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing beach attendance and practices in a large coastal city. A case study in Marseille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth InternationaSymposium Monitoring of Mediterranean Coastal Areas: Problems and Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (1), Firenze University Press, pp.496-507, 2024, Monitoring of Mediterranean Coastal Areas: Problems and Measurement Techniques, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0556-6.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des habitants et des manières d'habiter le littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod / Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-179, 2024, Horizon, 978-2-200-63816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire et son influence sur la gestion territoriale des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percevoir, Représenter, Communiquer les risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-224, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Araldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sergio Porta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES - Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Urbanization and Land Planning in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDCOAST 15, The Twelfth International Conference on the Mediterranean Coastal Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1-2, pp.119-130, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Laure Trémélo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure CNRS en acquisition, traitement, gestion de données sur les interactions hommes/environnement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-laure-tremelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4802-7179</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074522868</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur CNRS en sciences de l'information géographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPACE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> UMR 7300, Technopole de l'environnement Arbois Méditerranée, avenue Louis Philibert, BP 80, 13545 Aix-en-Provence cedex 04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure support et responsable de la gestion des données produites et collectées dans l</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Observatoire Hommes-Milieux (OHM) Littoral méditerranéen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LabEx DRIIHM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Dispositif de recherche interdisciplinaire sur les interactions hommes-milieux)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'activité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cartographie - Géomatique - Production et traitement de données géographiques et d'enquêtes - Méthodes d'analyse spatiale et de visualisation - Gestion de données - Science ouverte - Métadonnées - Accompagnement de la recherche - PAO et cartographie éditoriale</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre élue au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">conseil de laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPACE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> pour le collège des personnels d'accompagnement de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">co-chargée de mission </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Bancarisation&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire ESPACE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">correspondante </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (DPD CNRS) et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSI-RGPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Aix-Marseille Université);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Conseil de direction de l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OHM Littoral méditerranéen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Coordinatrice des données et responsable de la collection HAL;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du groupe de travail </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data-Driihm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du LabEx DRIIHM, réunissant les ingénieurs support des OHM;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du Groupe Projet &amp;quot;Médiation et accompagnement&amp;quot; </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre de l'action de recherche </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Carto)graphies et (Géo)visualisations de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du GDR MAGIS - Méthodes et applications pour la géomatique et l'information spatiale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre élue au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comité de pilotage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">réseau MATE-SHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">co-coordinatrice du réseau local </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mate MED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Méthodes Et Données) Aix-en-Provence, Marseille, Montpellier;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comité scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Atlas Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, de </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data&Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comité de rédaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la revue </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">relectrice régulière d'article pour la revue </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes et géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du comité français de cartographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">présidente et experte (Bap D et F) de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">jurys de recrutement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des ingénieurs et personnels techniques universitaires et CNRS (depuis 2003);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">chargée d'enseignement Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appui à la recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mat & Carto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matrices re-ordonnables et cartographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact des activités récréatives sur la qualité des rivières cévenoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabOVivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Laboratoire vivant autour de l'adaptation au manque d'eau dans les Cévennes. Co-financement ZABR et Agence de l'eau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étude de la tension dans les métiers du CARE en Occitanie. Partenariat avec l'Institut méditerranéen des métiers de la longévité (2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saorge Story</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Vers la co-construction d'une méthodologie transversale sur les enjeux de l'eau : Saorge par l'exemple. Financement ANR, Science avec et pour la société (2025-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Étude interdisciplinaire de l'identité urbaine (2025). Financement Institut des Sciences de l'océan, Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBEACH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - La vie microbienne sous les plages (2024-2025). Financement Institut des Sciences de l'océan, Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mission &amp;quot;Bancarisation&amp;quot; laboratoire ESPACE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (OHM-LM), LabEx DRIIHM (ANR-11-LABX-0010)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets finalisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [période 2016-2025]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cartographie pour l'ouvrage </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Dunod / Armand Colin, sous la direction de Desse M., Chadenas C., Herbert V., Robert S.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SO-DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Impulser la science ouverte au sein du LabEx DRIIHM: co-design d'une e-infrastructure intégrant les principes FAIR. Financement ANR, Appel Flash SODATA, (2020-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPSO -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Promouvoir et Encourager les Pratiques de Science Ouverte. Financement LabEx DRIIHM, APR 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-SEA-ourcing-City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (City-Sea Interface as a ressource for people: urban regeneration in the context of ecological transition). Financement Partenariat Hubert Curien (Programme Galilée France-Italie, AO 2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOR-VIE -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formes urbaines et vieillissement. Inclusion et durabilité dans la métropole d'Aix-Marseille Provence. Financement Région Sud Provence-Alpes-Côte d'Azur (2020-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPLORA-MAR-CO -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Explorer les maritimités contemporaines de la région Provence-Alpes-Côte d'Azur. Financement Région Sud Provence-Alpes-Côte d'Azur (2020-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urba-GAM-1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Urbanisation des rives du Golfe d'Aigues-Mortes - phase 1. Financement LabEx DRIIHM, APR 2019 de l'OHM littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MéTer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Mémoire et territorialité: une analyse comparative de la gestion des risques de submersion marine. Financement LabEx DRIIHM, APR 2018 de l'OHM littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une dynamique de partage et de mutualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; Projet Qualité de vie au travail. Financement CNRS [co-responsable du projet]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digue 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme de recherche sur les digues maritimes de protection contre les submersions marines - module 4 &amp;quot;évaluer la perception du risque de submersion marine&amp;quot; (2016-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAGE UV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Pollution des eaux du littoral par les absorbeurs d'UV issus de crèmes solaires, générée par les activités estivales. Financement LabEx DRIIHM, APR 2017 de l'OHM Littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quali-Plages -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers. Application aux plages du littoral méditerranéen. Financement LabEx DRIIHM, APR 2017 de l'OHM Littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars-2P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Dynamique spatio-temporelle des Pratiques sur les Plages du littoral urbain de Marseille. Convention de partenariat avec le service Mer et Littoral de la ville de Marseille (2016-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QHyT-Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Qualité des eaux de baignade, conditions hydroclimatiques et tourisme : relations actuelles et évolutions à long terme. Application aux plages du littoral méditerranéen. Financement LabEx DRIIHM, APR 2016 de l'OHM Littoral méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEEST -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Biomass Equivalency Ecosystem Services Transfer (2016-2017)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas du développement durable. Un monde en transition, Autrement, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 138, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12jji⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19. Le retour à la plage dans quatre grandes villes méditerranéennes après le confinement du printemps 2020 : Marseille et Nice (France), Barcelone et Valence (Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.21189. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Urban Beach Quality on a Summer Day: Determination of the Origin of Fecal Indicator Bacteria and Antimicrobial Resistance at Prophète Beach, Marseille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zorgniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.710346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing and sharing multidisciplinary information in human-environment observatories: feedbacks and recommendations from the French DRIIHM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Observatoires scientifiques Milieux / Sociétés, nouveaux enjeux, Scientific observatories Environments/Societies, new challenges, https://jimis.episciences.org/6657. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18713/JIMIS-120620-6-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing UV filter inputs into beach waters during recreational activity: A field study of three French Mediterranean beaches from consumer survey to water analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 706, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to analyse urban sprawl in the French Mediterranean coastal zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grandclement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.559-572. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-018-1425-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remonter le temps. Consultation et impression de données anciennes et actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.2356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la sémiologie graphique à des étudiants en aménagement du territoire à l'université Lyon 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enali Leca de Biaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 222, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and local geomorphic interactions drive patterns of riparian forest decline along a Mediterranean Basin river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Tremelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 202, pp.101-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and constraints of UAV technology for the characterisation of Mediterranean riparian forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dunford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (19), pp.4915-4935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high spatial resolution imagery for channel bathymetry and topography from an unmanned mapping controlled platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 32 N° 11, pp.1705-1725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mat&amp;Carto: matrice ré-ordonnable &amp; cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nell Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Krummeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2026, Paris, France. pp.63-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main results of the ANR SO-DRIIHM open science project &amp;quot;Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birane Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DRIIHM, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic semiology: a vintage question?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the History of Cartography - Interdisciplinarity and New Challenges in the History of Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et visibilité des données de l'OHM Littoral méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing beach attendance and practices in a large coastal city. A case study in Marseille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Symposium MONITORING OF MEDITERRANEAN COASTAL AREAS: PROBLEMS AND MEASUREMENT TECHNIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR Istituto per la bioeconomia; Società Italiana di Selvicoltura ed Ecologie Forestale, Jun 2024, Livorno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenCommon plateforme Science Ouverte passerelle pour des communautés intersciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Jabea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD2024, journées Calcul Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; INRIA, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 10 ans de recherches de l'OHM Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et outils de stockage des données pendant un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément De Belsunce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément De Belsunce, Dec 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO - Outil de Recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café du DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Feb 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité sanitaire des plages de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et fréquentation des plages urbaines de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Aging in Aix-Marseille-Provence Metropolis: Assessment Indicators and Interactive Visualizations for Policy Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Araldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyer Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Conference on Computational Science and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Athens, Greece. pp.339-353, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-37105-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04323263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News on the progress of the ANR SO-DRIIHM open science project Promote Open Science within the DRIIHM. Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birane Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPSO - Promouvoir et Encourager les Pratiques de Science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin-Mennetrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2022 de restitution de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Vallée du Rhône, Jun 2022, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-668a52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO - Outil de Recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine DATA-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUD-AMU, Aix-Marseille Université, Dec 2022, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.fcf3yga1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers pas vers le partage et l'ouverture des données des Observatoires Hommes-Milieux : un nécessaire accompagnement pour lever les freins psychologiques et les verrous techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design d‘un portail “aiguilleur de la science ouverte” DATA-DRIIHM pour le partage des données interdisciplinaires des Observatoires Hommes-Milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision and first actions of the SO-DRIIHM open science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Amal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRIIHM - Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Araldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII International Seminar on Urban Form ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer et partager des données multidisciplinaires dans des Observatoires Hommes-Milieux : retours d’expérience du LabEx DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GdR MAGIS « Réflexions et actions collaboratives autours des observatoires scientifiques Milieux-Sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity continuity of the territory in memory: an analysis of flood risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SO-DRIIHM - Impulser la science ouverte au sein du LabEx DRIIHM : Co-design d'une e-infrastructure intégrant les principes FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement des projets lauréats de l'Appel Flash SODATA science ouverte de l'ANR (2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.pjt.so-driihm.zx93-ey74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of environmental exposure to nanoparticulate TiO2 UV-filters used in sunscreens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Durham, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quali-Plages - Liens entre la qualité sanitaire des plages (eau et sable), les conditions hydro-climatiques et les usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution des eaux du Littoral par les Absorbeurs d'UV issus de crèmes solaires, Générée par les activités Estivales PLAGE-UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations sociales du risque de submersion marine (DIGUE 2020 ) sur le littoral de la Région Provence-Alpes-Côte-d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARPEnv : Modes d'habiter et sensibilités environnementales émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PERCEPTION DU CHANGEMENT CLIMATIQUE ET LE BIEN-ÊTRE CÔTIER SUR LA CÔTE MÉDITERRANÉENNE FRANÇAISE : ENSEIGNEMENTS DE MARSEILLE ET NICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruchi Mudaliar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inondations du Rhône en héritage : leçons d’une « revisite » dix ans après la catastrophe de 2003 à Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZABR; GRAIE, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la sémiologie graphique à des étudiants en aménagement du territoire. Retour d'expérience sur le diplôme d'Université &amp;quot;Outils graphiques de l'aménagement&amp;quot; mis en place à l'université Jean Moulin Lyon3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enali Leca de Biaggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la sémiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des regards portés sur les cours d'eau entre experts et riverains. Le cas de la restauration de l'Yzeron (Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnet Dimitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchand Jeannice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2014 Naturparif : Quelle nature en ville ? pour vivre mieux et s'adapter au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naturparif, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inondations en héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'application spatio-temporelle Chrono-Rhône et transférabilité à d'autres territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l'EUR H2O'Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Nature-based Solutions (NbS) for highly urbanised coastal areas? Reflections based on the case of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bétina Boutroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success stories of FAIR data publication on behalf of the ANR SO-DRIIHM Open Science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablaye Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-a7445b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO, Outil de recherche de ressources en science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer le science ouverte : des services et des compétences en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO - Open Science Resource Finder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin-Mennetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-e30250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are sunscreen UV filters polluting our beaches? A case study from consumer habits to water analysis on the French Mediterranan Coast Coauthors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L. Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. , 2021, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-12a97c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une détermination automatique du nombre d’usagers sur une plage urbaine. De l’observation au modèle à base d’intelligence artificielle pour la plage du Prophète à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO, 16th Spatial Analysis and Geomatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SO-DRIIHM: promoting Open Science within the LabEx DRIIHM and improving its Research Data Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabExDRIIHM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. , 2019, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3504565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological quality of bathing waters versus sanitary regulation and beach users practices. A case study in Marseilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QVT - Vers une dynamique de partage et de mutualisation. Initiation du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée en l'honneur des lauréats de l'appel à projets QVT 2018 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, PAris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offre d'outils et de services communs pour la gestion et la valorisation de l'information scientifique des OHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance aux communications officielles et comportement du « public » face aux risques d’inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la prévision des crues à la gestion de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des pratiques des usagers de trois plages urbaines de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIgéo. De la côte à l'océan, l'information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150 ans d’évolution contextualisée des pressions et de l’état du milieu marin sur le littoral Marseillais : méthode BEEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blin Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Ourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les services publics locaux de l’environnement et l’urgence climatique » - 97e Congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QVT - Vers une dynamique de partage et de mutualisation. Mise en place du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée en l'honneur des lauréats de l'appel à projets QVT 2018 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating multi-stakeholder risk perceptions associated with coastal flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Environmental Psychology – Theories of change and social innovation in transitions towards sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Coruna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la carte au sein d’un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25Th International Cartographic Conférence (ICC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The map resources within a research project:An example of application a multidisciplinary geo-collaboration Web GIS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC, 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Drivers of Riparian Forest Decline Along a Mediterranean-Climate River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster session : H43E-1308 Nonequilibrium Drivers in Mediterranean Climate River and Riparian Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. Poster session : H43E-1308 Nonequilibrium Drivers in Mediterranean Climate River and Riparian Ecosystems, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel form characterisation using high resolution imagery (drone)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gravel-Bed River (6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lienz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie numérique : outil d'aide à la gestion d'un corridor fluvial à l'aval d'un barrage : le cas de la basse vallée de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Hydrosystèmes continentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir faire une carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, pp.199, 2003, Belin Sup, R. Knafou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORRSO - Outil de recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la recherche en SHS : entre poly-compétence et polyvalence Atelier mené dans le cadre des journées annuelles du réseau Mate-shs, Strasbourg, 3-4 juin 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserver pour accéder à la calanque de Sugiton. Résultats de l’enquête de l’été 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR 7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation sur les hot-spots terrestres du Parc national des Calanques. Résultats de l’enquête de l’été 2021 à Sugiton et en-Vau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR 7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage des Ponchettes (Nice) le 17 juillet 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR 7300); CNRS; CNRS LabEx DRIIHM. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de la fréquentation dans le Parc national des Calanques. Résultats de l'enquête de l'été 2022 aux portes d'accès Callelongue, Luminy et Port-Miou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPACE (UMR7300); OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 15 juillet 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - ESPACE; CNRS LabEx DRIIHM. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations associées à la mer et l’identité maritime en Provence-Alpes-Côte d’Azur. Etude exploratoire auprès des 15-30 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300. 2022, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la Plage de la Lave ( Marseille ) les 11, 13 et 15 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage de la Pointe Rouge (Marseille) les 11, 13 et 15 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) du 10 au 16 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 17 juillet 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de fréquentation de la plage du Prophète (Marseille) le 18 juillet 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS ESPACE UMR 7300; Observatoire Hommes-Milieux Littoral méditerranéen. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human- Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS UMR 5602 GEODE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre près du Rhône : étude des représentations et des pratiques sociales riveraines autour du fleuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon; Agence de l'Eau Rhône Méditerranée Corse. 2017, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traquer le regard, vers une caractérisation des bénéfices sociaux induits par les travaux de restauration écologique en territoire urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Magnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] rapport final, Agence de l'Eau Rhône Méditerranée Corse, 2-4 allée de Lodz, 69363 Lyon Cedex 07; Zone atelier Bassin du Rhône (ZABR). 2014, pp.Action 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commune balnéaire et l'évaluation de sa fréquentation : le défi des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les littoraux sous l'angle du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod / Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-148, 2024, Horizon, 978-2-200-63816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing beach attendance and practices in a large coastal city. A case study in Marseille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth InternationaSymposium Monitoring of Mediterranean Coastal Areas: Problems and Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (1), Firenze University Press, pp.496-507, 2024, Monitoring of Mediterranean Coastal Areas: Problems and Measurement Techniques, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0556-6.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des habitants et des manières d'habiter le littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Cabioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod / Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-179, 2024, Horizon, 978-2-200-63816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire et son influence sur la gestion territoriale des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percevoir, Représenter, Communiquer les risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-224, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Araldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sergio Porta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES - Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Urbanization and Land Planning in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDCOAST 15, The Twelfth International Conference on the Mediterranean Coastal Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1-2, pp.119-130, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70B9B6D8"/>
+    <w:nsid w:val="5AB666AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B0AD1639"/>
+    <w:nsid w:val="DD4E5A05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="10D762B2"/>
+    <w:nsid w:val="313E483B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="96DB1FB4"/>
+    <w:nsid w:val="68326A58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -790,51 +790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-laure-tremelo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4802-7179" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074522868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umrespace.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ohm-littoral-mediterraneen.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.driihm.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohm-littoral-mediterraneen.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eosc-france.pantheonsorbonne.fr/groupes-projet/mediation-et-accompagnement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mate-shs.cnrs.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-bleu.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.episciences.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mappemonde/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Cabioch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Par&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21189" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326511v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.710346" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2356" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01260544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enali Leca de Biaggi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riddle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gagnage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tremelo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunford" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gagnage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mendy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jabea" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04458305v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Belsunce" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lem&#233;nager" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142080v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monfort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toubiana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Perez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Araldi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupiny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37105-9_23" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin-Mennetrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-668a52" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907759v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.fcf3yga1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481268v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373055v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Defays" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.pjt.so-driihm.zx93-ey74" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572496v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650379v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01338521v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Mudaliar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058941v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332999v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01260540v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnet Dimitri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Jeannice" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574831v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delhomme" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116507v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varenne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leydier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tina Boutroue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525241v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e30250" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229988v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373825v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-12a97c" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3504565" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409637v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053495v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943511v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046434v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746087v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091584v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Eric" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943502v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677454v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parmentier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059038v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339405v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Stella" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046491v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046513v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacaze" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175132v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525219v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500031v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990205v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160578v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089757v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952253v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055666v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662807v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489370v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420861v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907086v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461322v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382056v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438256v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059260v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098183v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bozonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Magnet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666636v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/prepas-concours/littoraux-francais-capes-agregation-histoire-geographie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645515v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0556-6.45" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666637v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508906v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218349v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-laure-tremelo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4802-7179" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074522868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umrespace.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ohm-littoral-mediterraneen.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.driihm.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohm-littoral-mediterraneen.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eosc-france.pantheonsorbonne.fr/groupes-projet/mediation-et-accompagnement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mate-shs.cnrs.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-bleu.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.episciences.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mappemonde/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Cabioch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Par&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21189" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326511v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zorgniotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.710346" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2356" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01260544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enali Leca de Biaggi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riddle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gagnage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tremelo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunford" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gagnage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Capelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533041v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mendy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jabea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04458305v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Belsunce" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lem&#233;nager" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monfort" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toubiana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142077v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Perez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Araldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupiny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37105-9_23" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin-Mennetrier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-668a52" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907759v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.fcf3yga1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285170v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352535v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481268v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373055v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Defays" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.pjt.so-driihm.zx93-ey74" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650379v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfort" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528047v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01338521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Mudaliar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058941v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01260540v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098082v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnet Dimitri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Jeannice" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332999v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574831v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delhomme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116507v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varenne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leydier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tina Boutroue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525241v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720513v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e30250" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373825v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-12a97c" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229988v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322991v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3504565" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409637v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046434v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053495v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943511v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746087v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091584v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Eric" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046441v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943502v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059038v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parmentier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677454v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339405v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Stella" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046491v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046513v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacaze" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175132v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525219v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500031v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089757v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990205v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160578v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055666v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952253v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662807v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489370v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420861v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907086v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461322v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438256v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382056v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059260v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098183v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bozonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Magnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701620v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666636v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/prepas-concours/littoraux-francais-capes-agregation-histoire-geographie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645515v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0556-6.45" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666637v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508906v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218349v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>