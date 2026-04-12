--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -709,217 +709,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation numérique du travail et ambivalence technologique : une réponse par la représentation de l’activité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les espaces de coworking : des environnements de travail capacitants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Congrès de l’AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334038v1</w:t>
+                <w:t xml:space="preserve">hal-03334043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces de coworking : des environnements de travail capacitants ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformation numérique du travail et ambivalence technologique : une réponse par la représentation de l’activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Congrès de l’AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334043v1</w:t>
+                <w:t xml:space="preserve">hal-03334038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation numérique du travail et réalité virtuelle : proposition d'une analyse prospective de l'Activité, pour dépasser les modèles d'acceptation ou d'usage des TI</w:t>
               </w:r>
@@ -1836,122 +1836,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation pédagogique et technologie immersive : un vecteur de développement cognitif des enseignants-chercheurs. Proposition méthodologique d’analyse de l’activité</w:t>
+                <w:t xml:space="preserve">Activité et développement de compétence des enseignants-chercheurs : proposition d’un prisme d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Université d’été Ludovia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Ax-les-Thermes, France</w:t>
+              <w:t xml:space="preserve">29ème Congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270066v1</w:t>
+                <w:t xml:space="preserve">hal-02270064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage de la réalité virtuelle en enseignement supérieur : de la posture à la compétence. Une réflexion par la didactique professionnelle</w:t>
               </w:r>
@@ -2026,122 +2026,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité et développement de compétence des enseignants-chercheurs : proposition d’un prisme d’analyse</w:t>
+                <w:t xml:space="preserve">Innovation pédagogique et technologie immersive : un vecteur de développement cognitif des enseignants-chercheurs. Proposition méthodologique d’analyse de l’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">15ème Université d’été Ludovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270064v1</w:t>
+                <w:t xml:space="preserve">hal-02270066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of managerial skills on employability: Case of Edugame &amp;quot;Managing a sales person with problems</w:t>
               </w:r>
@@ -3543,51 +3543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Weber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817182v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poussing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817194v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334043v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Barreda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chollet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270064v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270060v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.048.0039" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.221.0007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11115-021-00573-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.204.0039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382599v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.112.0037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03153808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTD009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Weber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817182v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poussing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817194v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334043v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Barreda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chollet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270060v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.048.0039" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.221.0007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11115-021-00573-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.204.0039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382599v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.112.0037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03153808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTD009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>