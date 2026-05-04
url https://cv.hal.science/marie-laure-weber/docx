--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -627,502 +627,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise sanitaire et mode d’organisation du travail : quelles influences sur le sens au travail ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’USAGE DES TECHNOLOGIES NOMADES DANS LES ORGANISATIONS, FACILITATEUR D’INCLUSION ? Une approche par les représentations des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Barreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTO, Management des Technologies Organisationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nîmes, France</w:t>
+              <w:t xml:space="preserve">31 -ème congrès AGRH 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Tours (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334048v1</w:t>
+                <w:t xml:space="preserve">hal-02974808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces de coworking : des environnements de travail capacitants ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Loup</w:t>
+                <w:t xml:space="preserve">Crise sanitaire et mode d’organisation du travail : quelles influences sur le sens au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nande</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">MTO, Management des Technologies Organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334043v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation numérique du travail et ambivalence technologique : une réponse par la représentation de l’activité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les espaces de coworking : des environnements de travail capacitants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Congrès de l’AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334038v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation numérique du travail et réalité virtuelle : proposition d'une analyse prospective de l'Activité, pour dépasser les modèles d'acceptation ou d'usage des TI</w:t>
+                <w:t xml:space="preserve">Transformation numérique du travail et ambivalence technologique : une réponse par la représentation de l’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès de l’AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">32ème Congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334036v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’USAGE DES TECHNOLOGIES NOMADES DANS LES ORGANISATIONS, FACILITATEUR D’INCLUSION ? Une approche par les représentations des acteurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformation numérique du travail et réalité virtuelle : proposition d'une analyse prospective de l'Activité, pour dépasser les modèles d'acceptation ou d'usage des TI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Barreda</w:t>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 -ème congrès AGRH 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Tours (Online), France</w:t>
+              <w:t xml:space="preserve">26ème Congrès de l’AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974808v1</w:t>
+                <w:t xml:space="preserve">hal-03334036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence professionnelle et intelligence numérique : quels liens pour servir l'activité ?</w:t>
               </w:r>
@@ -1279,1236 +1279,1236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autonomie : Vectrice de performance créative ?</w:t>
+                <w:t xml:space="preserve">Caractériser la transformation numérique prospective d’une activité complexe par la Q Method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Nande</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche Innovation Créativité et Compétences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">5ème Colloque internatio-nale de Didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270071v1</w:t>
+                <w:t xml:space="preserve">hal-02270079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Q Method comme alternative méthodologique pour l’analyse de l’activité et de sa transformation. Illustration par l’analyse d’une activité complexe.</w:t>
+                <w:t xml:space="preserve">Enlightening the pre-implementation of a digital tool and anticipate individual change by analyzing the activity. An illus-tration through the activity of French teachers-researchers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Loup</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">35th European Group for Organizational Studies Colloquium (EGOS) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270078v1</w:t>
+                <w:t xml:space="preserve">hal-02270077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on anticiper les impacts de la transformation numérique du travail ? Une proposition de réponse par l’analyse de l’activité</w:t>
+                <w:t xml:space="preserve">La Q Method comme alternative méthodologique pour l’analyse de l’activité et de sa transformation. Illustration par l’analyse d’une activité complexe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fallery</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès de l’AIM (Association Information et Management)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">30ème Congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270075v1</w:t>
+                <w:t xml:space="preserve">hal-02270078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation des technologies nomades, vectrice de bien-être au travail ? Une approche par la méthode QCA.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’autonomie : Vectrice de performance créative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès de l’AIM (Association Information et Management)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée de recherche Innovation Créativité et Compétences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270069v1</w:t>
+                <w:t xml:space="preserve">hal-02270071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser la transformation numérique prospective d’une activité complexe par la Q Method.</w:t>
+                <w:t xml:space="preserve">Peut-on anticiper les impacts de la transformation numérique du travail ? Une proposition de réponse par l’analyse de l’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Loup</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque internatio-nale de Didactique professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">24ème Congrès de l’AIM (Association Information et Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270079v1</w:t>
+                <w:t xml:space="preserve">hal-02270075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlightening the pre-implementation of a digital tool and anticipate individual change by analyzing the activity. An illus-tration through the activity of French teachers-researchers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'utilisation des technologies nomades, vectrice de bien-être au travail ? Une approche par la méthode QCA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fallery</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Group for Organizational Studies Colloquium (EGOS) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom. 13 p</w:t>
+              <w:t xml:space="preserve">24ème Congrès de l’AIM (Association Information et Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270077v1</w:t>
+                <w:t xml:space="preserve">hal-02270069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité et développement de compétence des enseignants-chercheurs : proposition d’un prisme d’analyse</w:t>
+                <w:t xml:space="preserve">Les Edugames dans l’enseignement supérieur : une valorisation de compétences complémentaire à l’expérience « ter-rain » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">23ème Congrès de l’AIM (Association Information et Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270064v1</w:t>
+                <w:t xml:space="preserve">hal-02270062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage de la réalité virtuelle en enseignement supérieur : de la posture à la compétence. Une réflexion par la didactique professionnelle</w:t>
+                <w:t xml:space="preserve">Activité et développement de compétence des enseignants-chercheurs : proposition d’un prisme d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès de l’AIM (Association Information et Management)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">29ème Congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270068v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation pédagogique et technologie immersive : un vecteur de développement cognitif des enseignants-chercheurs. Proposition méthodologique d’analyse de l’activité</w:t>
+                <w:t xml:space="preserve">Usage de la réalité virtuelle en enseignement supérieur : de la posture à la compétence. Une réflexion par la didactique professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Université d’été Ludovia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Ax-les-Thermes, France</w:t>
+              <w:t xml:space="preserve">23ème Congrès de l’AIM (Association Information et Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270066v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of managerial skills on employability: Case of Edugame &amp;quot;Managing a sales person with problems</w:t>
+                <w:t xml:space="preserve">Innovation pédagogique et technologie immersive : un vecteur de développement cognitif des enseignants-chercheurs. Proposition méthodologique d’analyse de l’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Global Sales Science Institute 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">15ème Université d’été Ludovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270061v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Edugames dans l’enseignement supérieur : une valorisation de compétences complémentaire à l’expérience « ter-rain » ?</w:t>
+                <w:t xml:space="preserve">Valorization of managerial skills on employability: Case of Edugame &amp;quot;Managing a sales person with problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès de l’AIM (Association Information et Management)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">12ème Global Sales Science Institute 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270062v1</w:t>
+                <w:t xml:space="preserve">hal-02270061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique des Serious Games dans l’enseignement supérieur : un outil pédagogique complémentaire à l’expérience « terrain » ?</w:t>
+                <w:t xml:space="preserve">Réflexion sur le rôle de l'enseignant-chercheur à l'ère de la pédagogie immersive via les casques de réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Edition de l’Agora des IAE : Digital et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">14ème Univer-sité d’été Ludovia : Numérique &amp; Education - Partages, échanges et contributions avec le numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270060v1</w:t>
+                <w:t xml:space="preserve">hal-02270059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion sur le rôle de l'enseignant-chercheur à l'ère de la pédagogie immersive via les casques de réalité virtuelle</w:t>
+                <w:t xml:space="preserve">Pratique des Serious Games dans l’enseignement supérieur : un outil pédagogique complémentaire à l’expérience « terrain » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Univer-sité d’été Ludovia : Numérique &amp; Education - Partages, échanges et contributions avec le numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Ax-les-Thermes, France</w:t>
+              <w:t xml:space="preserve">1ère Edition de l’Agora des IAE : Digital et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270059v1</w:t>
+                <w:t xml:space="preserve">hal-02270060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2890,51 +2890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Barreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3089,51 +3089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Barreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N° 37 (4), pp.39-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3193,51 +3193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N°112 (6), pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3543,51 +3543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Weber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817182v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poussing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817194v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334043v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Barreda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chollet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270060v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.048.0039" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.221.0007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11115-021-00573-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.204.0039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382599v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.112.0037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03153808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTD009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Weber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817182v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poussing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817194v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Barreda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334038v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270077v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270078v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270062v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chollet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270064v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270066v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270060v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.048.0039" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.221.0007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11115-021-00573-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.204.0039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382599v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.112.0037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03153808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTD009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>