--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Laureillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chansons écologiques de Chung Yung-Feng et Lin Sheng-xiang à Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Musiques en Asie : trajectoires artistiques, industries et scènes musicales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Kingdom of Characters ‒ A Tale of Language, Obsession, and Genius in Modern China&amp;quot; de Jing Tsu, Londres, Penguin Books, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ecritures japonaises : nouvelles perspectives, 5, p. 233-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Identifier et interpréter la « caricature » en Asie de l’Est »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.5-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04025239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture figurée dans les estampes populaires chinoises : entrelacs de mots, de traits et de couleurs », n°2, « Lettre, ligne, tracé », numéro dirigé par Hélène Campaignolle et Marianne Simon-Oikawa, 2021, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lettre, ligne, tracé, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;La littérature à l’ère de l’Anthropocène : Une étude écocritique autour des œuvres de l’écrivain taïwanais Wu Ming-yi&amp;quot; de Gwennaël Gaffric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche littéraire / Literary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Vincent Amiel, &amp;quot;Naissance d’images : L’image dans l’image, des enluminures à la société des écrans&amp;quot; (Paris, Klicksieck, 2018, 115 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La pensée de l'écran, 1, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/17/19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture, écriture et trompe-l’œil : les bapo chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La pensée de l'écran, 1, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;The Making of a Modern Art World: Institutionalisation and Legitimisation of Guohua in Republican Shanghai&amp;quot; (Leyde-Boston, Brill, 2017) de Pedith Pui Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, tome 75, p. 196-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrer Shanghai en 1930 : caricatures et modernité kaléidoscopique dans la revue &amp;quot;Shanghai manhua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes et pouvoirs à Taiwan : l’exemple de Mei Dean-E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corcuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119, pp.2-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02287160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture à Taiwan des années 1930 aux années 1950 : échos artistiques du contexte socio-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.70-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back and forths between Chinese painting, calligraphy, and poetry by the Taiwanese contemporary artist Lo Ch’ing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inmunkwahak – The journal of the Humanities </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116, pp.53-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge d’or des bandes dessinées chinoises dans les collections de la Bibliothèque municipale de Lyon (1949-1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gryphe : revue de la Bibliothèque de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage dans l’œuvre du peintre taïwanais contemporain Lo Ch’ing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'art contemporain dans le monde asiatique, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie visuelle en France et à Taiwan : de Jean-François Bory et Michèle Métail à Chen Li et Hsia Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Poésie et image à la croisée des supports, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Taiwanese artist Mei Dean-E and the concept of Chineseness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contemporary Chinese Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, n°1 (1 &amp; 2), p. 91-109. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/jcca.3.1-2.91_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d’enfants vus par Feng Zikai (1898-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le jeu dans le monde asiatique, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regret of spring: The child according to Feng Zikai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriens Extremus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Asian Punches : A Transcultural Affair&amp;quot;, Hans Harder & Barbara Mittler (dir.), Springer, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages écrits sur la page blanche : approches de la poésie visuelle taiwanaise à partir de l'œuvre de Chen Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 312-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zikai (1898-1975), un caricaturiste lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, p. 87-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie visuelle taiwanaise : un retour réflexif sur l'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transtext(e)s Transcultures : Journal of Global Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, p. 33-46. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transtexts.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du souffle à l’inspiration : rencontres entre danse et calligraphie à Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instant et essence de l’inspiration à la croisée des arts et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Langarts, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lü Sibai, Chang Shuhong and other painting students in Lyon in 1920s-30s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographic Eye II : Entangled Modernities: Chinese Artists Trained in Europe (2016-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes qui rient et visages masqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transferts culturels dans tous leurs états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Lingfeng, un auteur de mauvaise littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mauvais genre" : l’énergie noire du système littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie, Mar 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xun, an eclectic art collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Academic Forum of the International Society of Lu Xun Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau de la calligraphie à Taiwan ou comment perpétuer un art millénaire : l'exemple de Tong Yang-tse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le renouveau de la calligraphie à Taiwan ou comment perpétuer un art millénaire : l'exemple de Tong Yang-tse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. p. XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture universelle et utopie chez l'artiste Xu Bing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture universelle et utopie chez l'artiste Xu Bing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Arras, France. p. XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li, un poète taiwanais contemporain : traduction et identité multiculturelle ; postmodernisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chen Li, un poète taiwanais contemporain : traduction et identité multiculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. p. XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes qui rient et visages masqués. Le &amp;quot;je&amp;quot; des peintres du réalisme cynique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alter ego en imaginaire : une expérience utopique humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. p. XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luo Fu: un poète moderniste face à l'exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires de l'exil dans les littératures d'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. p. 97-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touches japonaises sous le pinceau de Feng Zikai, artiste chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question de l'art en Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. p. 369-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bande dessinée en Asie orientale : un art en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Danysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve &amp; Larose, Hémisphères, 2024, 9782377012121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caricatures en Extrême-Orient : origines, rencontres, métissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Asie en perspective, Eric Guerassimoff et Emmanuel Poisson, 978-2377011513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caricatures en Extrême-Orient : Origines, rencontres, métissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hémisphères éditions, 418 p., 2024, Asie en perspective, 978-2-37701-151-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04508177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillesses en Chine et en France : mots, textes, images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guinamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2023, 10. 3631864434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillesses en France et en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guinamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. 2023, 9783631864432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04553947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images écrites dans la Chine d'aujourd'hui I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Gournay, Marie Laureillard et Li Shiyan. , 5, 2022, Images écrites dans la Chine d'aujourd'hui, Edith parlier-Renault, 2824-1045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le veilleur de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marie Laureillard, 978-2842424763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confessions inachevées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingfeng Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Safran, 192 p., 2020, 979-10-97594-94-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée de collections d'art entre Asie et Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laureillard et Cléa Patin. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.492, 2019, 978-2-37701-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02437262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je te l'ai déjà dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marie Laureillard, 978-2-4587-45-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantômes dans l’Extrême-Orient d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Inalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, AsieS, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.1274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes postales pour Messiaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.120, 2017, Marie Laureillard, 9782842424190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zikai, un caricaturiste lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.404, 2017, L'univers esthétique, 978-2-343-13586-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le périple de Xiang et autres nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congwen Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bleu de Chine, Geneviève Imbot-Bichet, 978-2070134762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût de la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Zhecun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bleu de Chine, Geneviève Imbot-Bichet, 978-2070132836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur de nuage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zikai Feng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bleu de Chine, Geneviève Imbot-Bichet, 978-2070131167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France - Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thivolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADPF, pp.221, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie, chanson et militantisme (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleurs de kapokier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Circé, 2025, 2842425332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Danysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bande dessinée en Asie orientale : un art en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose, Hémisphères, pp.13-18, 2024, 9782377012121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esthétique singulière de Cao Hanmei dans son adaptation du Jin Ping Mei : lianhuanhua ou manhua ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bande dessinée en Asie orientale : un art en mouvement, sous la direction de Julien Bouvard, Norbert Danysz et Marie Laureillard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-37701-212-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiannan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie poétique de la Chevalière du Lac Miroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pandore quantique, 2024, 978-2-487972-01-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie taïwanaise en traduction française aux éditions Circé ou bondir vers une autre galaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Littérature taïwanaise à la rencontre du monde, sous la direction d'Isabelle Rabut et Angel Pino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, You Feng, 2024, 979-10-367-0230-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment et pourquoi traduire la littérature chinoise néo-sensationniste ? L’exemple de &amp;quot;Scènes de vie à Shanghai&amp;quot; de Liu Na’ou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Traboule de l'universitaire-traducteur, sous la direction de François Géal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, p. 169-194, 2024, 978-2-406-17312-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vieillesse représentée par Hwang Chun-ming : l’exemple du recueil de nouvelles Libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillesses en France et en Chine : mots, textes, images, sous la direction de Isabelle Guinamard, Weiwei Guo, Marie Laureillard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, p. 279-290, 2023, 10. 3631864434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue des artistes Zhou Jirong et Zeng Hao avec la ville chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria da Conceição Coelho Ferreira,Philippe Meunier, Ralf Zschachlitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville entrelacs : littérature, histoire, peinture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 143-160, 2021, 978-2729712501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The installations of the Chinese artist Xu Bing: the invisible space of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Vial Kayser, Sylvie Coëllier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Installation Art as Experience of Self, in Space and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 281-294, 2021, ‎ 978-1648891328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précieuses pierres à encre de la collection Yang Ermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solange Cruveillé, Félix Jun Ma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jade, or et porcelaine : objets précieux dans le monde chinois d’hier et d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 189-203, 2021, ‎ 978-2367813776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Kwang-chung ou la poésie d’un migrant chinois devenu taïwanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Mariet, Muthia Chandra, Letyzia Taufani, Martine Raibaud et David Waterman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Societies: Cultures in Movement in Coastal Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 57-69, 2020, 152755452X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back and forths between Chinese Painting, calligraphy, and poetry by the Taiwanese contemporary artist Lo Ch’ing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Christin et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hankukmunwhasa, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03302728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Ermin, poète des couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yang Ermin : la réapparition de la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’Art et d’Histoire Louis-Senlecq, p. 46-59, 2020, Yang Ermin : la réapparition de la couleur, 978-2878442755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes qui rient et visages masqués : le « je » des peintres du réalisme cynique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jin Siyan et Peng Chang Ming (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art contemporain : engagement ou désengagement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuvis éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre poésie, peinture et calligraphie : l’esthétique de la nature chez l’artiste taïwanais Lo Ch’ing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Campaignolle-Catel et Karine Bouchy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures V : Systèmes d’écriture, imaginaire lettré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-344, 2020, 978-2-37906-038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un artiste collectionneur : Yang Ermin et les pierres à encre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laureillard et Cléa Patin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la croisée de collections d’art entre Asie et Occident (du XIXe siècle à nos jours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-38, 2019, 978-2-37701-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage en Chine de Michèle Métail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Christine Royère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michèle Métail : la poésie en trois dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du Réel, pp.297-313, 2019, 978-2378960537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inspiration musicale des créations calligraphiques de Catherine Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Alexandre Journeau; Hyeon-Suk Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'instant et l'essence de l’inspiration à la croisée des arts et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 85-102, 2019, L'Univers esthétique, 978-2-343-18790-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collection François Dautresme au Musée chinois du quotidien à Lodève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Comentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laureillard et Cléa Patin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la croisée de collections d’art entre Asie et Occident (du XIXe siècle à nos jours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-91, 2019, 978-2-37701-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de la scène dans la bande dessinée chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Berthou; Jacques Dürrenmatt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Style(s) de (la) bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Garnier, pp.182-189, 2019, Perspectives comparatistes, 978-2406069614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Mali : le regard d’une artiste taïwanaise sur la tradition ou la reconstruction du genre féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Dodane; Jacqueline Estran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et tradition(s) – Regards sur l'Autre et sur Soi au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.255-270, 2019, Colloques et rencontres, 978-2343154688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture chinoise et la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Berthou; Jacques Dürrenmatt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Style(s) de (la) bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Garnier, pp.160-173, 2019, Perspectives comparatistes, 978-2406069614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li, un poète taiwanais contemporain : traduction et identité multiculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bergeret Curien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire entre les langues chinoise et française : un exercice d’interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-188, 2018, 978-2-7351-2397-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peindre un fantôme à l’époque de Feng Zikai ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômes dans l’Extrême-Orient d’hier et d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Presses de l'Inalco, p. 109-139, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau de la calligraphie à Taïwan ou comment perpétuer un art millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Xiaohong (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calligraphie chinoise : théorie et application à l’enseignement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You-Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-180, 2017, 9782842796068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture universelle et utopie chez l’artiste Xu Bing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jin Siyan et Jean-Paul Rosaye (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe-Chine : l’utopie dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-148, 2017, 978-2-84832-268-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La danse selon Ye Qianyu, peintre du vingtième siècle : de l'Inde à la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Alexandre Journeau et Christine Vial Kayser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’art du geste : en résonance entre les arts et les cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.95-110, 2017, L'Univers esthétique, 978-2-343-12714-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li, le poète funambule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes postales pour Messiaen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Circé, pp.7-14 Préface, 2017, 978-2-84242-419-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie des couleurs chez Yang Ermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yang Ermin : à la rencontre de l’Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Fenouil, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVANT-PROPOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômes dans l’Extrême-Orient d’hier et d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception sensible du peintre et théoricien chinois Feng Zikai à l’époque républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Alexandre Journeau; Christine Vial Kayser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notions esthétiques (II) : la perception sensible organisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.399-415, 2015, L'Univers esthétique, 978-2-343-06417-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zikai, un peintre lettré chinois moderne et cosmopolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Belle à dos d'âne dans l'avenue de Chang'an</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zikai : la force de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard, L’imaginaire de l’arbre et de la forêt dans l’art chinois d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Asie-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Parlier-Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : la couleur de la nuit&amp;quot; par Danielle Elisseeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Elisseeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit : une ambiguïté musicale&amp;quot; par Danièle Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. Conclusion par Annie Curien (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. Introduction par Annie Curien (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. La mort dans la création littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. La mort dans la traduction littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. Discussion avec le public, animée par Annie Curien (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Laureillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chansons écologiques de Chung Yung-Feng et Lin Sheng-xiang à Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Musiques en Asie : trajectoires artistiques, industries et scènes musicales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Kingdom of Characters ‒ A Tale of Language, Obsession, and Genius in Modern China&amp;quot; de Jing Tsu, Londres, Penguin Books, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ecritures japonaises : nouvelles perspectives, 5, p. 233-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Identifier et interpréter la « caricature » en Asie de l’Est »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.5-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04025239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture figurée dans les estampes populaires chinoises : entrelacs de mots, de traits et de couleurs », n°2, « Lettre, ligne, tracé », numéro dirigé par Hélène Campaignolle et Marianne Simon-Oikawa, 2021, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lettre, ligne, tracé, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;La littérature à l’ère de l’Anthropocène : Une étude écocritique autour des œuvres de l’écrivain taïwanais Wu Ming-yi&amp;quot; de Gwennaël Gaffric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche littéraire / Literary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Vincent Amiel, &amp;quot;Naissance d’images : L’image dans l’image, des enluminures à la société des écrans&amp;quot; (Paris, Klicksieck, 2018, 115 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La pensée de l'écran, 1, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/17/19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture, écriture et trompe-l’œil : les bapo chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La pensée de l'écran, 1, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;The Making of a Modern Art World: Institutionalisation and Legitimisation of Guohua in Republican Shanghai&amp;quot; (Leyde-Boston, Brill, 2017) de Pedith Pui Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, tome 75, p. 196-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrer Shanghai en 1930 : caricatures et modernité kaléidoscopique dans la revue &amp;quot;Shanghai manhua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes et pouvoirs à Taiwan : l’exemple de Mei Dean-E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corcuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119, pp.2-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02287160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture à Taiwan des années 1930 aux années 1950 : échos artistiques du contexte socio-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.70-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back and forths between Chinese painting, calligraphy, and poetry by the Taiwanese contemporary artist Lo Ch’ing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inmunkwahak – The journal of the Humanities </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116, pp.53-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge d’or des bandes dessinées chinoises dans les collections de la Bibliothèque municipale de Lyon (1949-1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gryphe : revue de la Bibliothèque de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage dans l’œuvre du peintre taïwanais contemporain Lo Ch’ing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'art contemporain dans le monde asiatique, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie visuelle en France et à Taiwan : de Jean-François Bory et Michèle Métail à Chen Li et Hsia Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Poésie et image à la croisée des supports, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Taiwanese artist Mei Dean-E and the concept of Chineseness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contemporary Chinese Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, n°1 (1 &amp; 2), p. 91-109. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/jcca.3.1-2.91_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d’enfants vus par Feng Zikai (1898-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le jeu dans le monde asiatique, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regret of spring: The child according to Feng Zikai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriens Extremus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Asian Punches : A Transcultural Affair&amp;quot;, Hans Harder & Barbara Mittler (dir.), Springer, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages écrits sur la page blanche : approches de la poésie visuelle taiwanaise à partir de l'œuvre de Chen Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 312-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zikai (1898-1975), un caricaturiste lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, p. 87-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie visuelle taiwanaise : un retour réflexif sur l'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transtext(e)s Transcultures : Journal of Global Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, p. 33-46. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transtexts.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du souffle à l’inspiration : rencontres entre danse et calligraphie à Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instant et essence de l’inspiration à la croisée des arts et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Langarts, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lü Sibai, Chang Shuhong and other painting students in Lyon in 1920s-30s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographic Eye II : Entangled Modernities: Chinese Artists Trained in Europe (2016-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes qui rient et visages masqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transferts culturels dans tous leurs états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Lingfeng, un auteur de mauvaise littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mauvais genre" : l’énergie noire du système littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie, Mar 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xun, an eclectic art collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Academic Forum of the International Society of Lu Xun Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau de la calligraphie à Taiwan ou comment perpétuer un art millénaire : l'exemple de Tong Yang-tse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le renouveau de la calligraphie à Taiwan ou comment perpétuer un art millénaire : l'exemple de Tong Yang-tse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. p. XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture universelle et utopie chez l'artiste Xu Bing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture universelle et utopie chez l'artiste Xu Bing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Arras, France. p. XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li, un poète taiwanais contemporain : traduction et identité multiculturelle ; postmodernisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chen Li, un poète taiwanais contemporain : traduction et identité multiculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. p. XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes qui rient et visages masqués. Le &amp;quot;je&amp;quot; des peintres du réalisme cynique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alter ego en imaginaire : une expérience utopique humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. p. XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luo Fu: un poète moderniste face à l'exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires de l'exil dans les littératures d'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. p. 97-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touches japonaises sous le pinceau de Feng Zikai, artiste chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question de l'art en Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. p. 369-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bande dessinée en Asie orientale : un art en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Danysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve &amp; Larose, Hémisphères, 2024, 9782377012121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caricatures en Extrême-Orient : origines, rencontres, métissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Asie en perspective, Eric Guerassimoff et Emmanuel Poisson, 978-2377011513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caricatures en Extrême-Orient : Origines, rencontres, métissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hémisphères éditions, 418 p., 2024, Asie en perspective, 978-2-37701-151-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04508177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillesses en Chine et en France : mots, textes, images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guinamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2023, 10. 3631864434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillesses en France et en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guinamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. 2023, 9783631864432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04553947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images écrites dans la Chine d'aujourd'hui I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Gournay, Marie Laureillard et Li Shiyan. , 5, 2022, Images écrites dans la Chine d'aujourd'hui, Edith parlier-Renault, 2824-1045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le veilleur de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marie Laureillard, 978-2842424763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confessions inachevées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingfeng Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Safran, 192 p., 2020, 979-10-97594-94-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée de collections d'art entre Asie et Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laureillard et Cléa Patin. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.492, 2019, 978-2-37701-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02437262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je te l'ai déjà dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marie Laureillard, 978-2-4587-45-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantômes dans l’Extrême-Orient d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Inalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, AsieS, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.1274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes postales pour Messiaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.120, 2017, Marie Laureillard, 9782842424190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zikai, un caricaturiste lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.404, 2017, L'univers esthétique, 978-2-343-13586-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le périple de Xiang et autres nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congwen Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bleu de Chine, Geneviève Imbot-Bichet, 978-2070134762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût de la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Zhecun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bleu de Chine, Geneviève Imbot-Bichet, 978-2070132836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur de nuage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zikai Feng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bleu de Chine, Geneviève Imbot-Bichet, 978-2070131167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France - Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thivolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADPF, pp.221, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie, chanson et militantisme (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleurs de kapokier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Circé, 2025, 2842425332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiannan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie poétique de la Chevalière du Lac Miroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pandore quantique, 2024, 978-2-487972-01-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie taïwanaise en traduction française aux éditions Circé ou bondir vers une autre galaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Littérature taïwanaise à la rencontre du monde, sous la direction d'Isabelle Rabut et Angel Pino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, You Feng, 2024, 979-10-367-0230-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Danysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bande dessinée en Asie orientale : un art en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose, Hémisphères, pp.13-18, 2024, 9782377012121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esthétique singulière de Cao Hanmei dans son adaptation du Jin Ping Mei : lianhuanhua ou manhua ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bande dessinée en Asie orientale : un art en mouvement, sous la direction de Julien Bouvard, Norbert Danysz et Marie Laureillard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-37701-212-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment et pourquoi traduire la littérature chinoise néo-sensationniste ? L’exemple de &amp;quot;Scènes de vie à Shanghai&amp;quot; de Liu Na’ou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Traboule de l'universitaire-traducteur, sous la direction de François Géal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, p. 169-194, 2024, 978-2-406-17312-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vieillesse représentée par Hwang Chun-ming : l’exemple du recueil de nouvelles Libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillesses en France et en Chine : mots, textes, images, sous la direction de Isabelle Guinamard, Weiwei Guo, Marie Laureillard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, p. 279-290, 2023, 10. 3631864434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue des artistes Zhou Jirong et Zeng Hao avec la ville chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria da Conceição Coelho Ferreira,Philippe Meunier, Ralf Zschachlitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville entrelacs : littérature, histoire, peinture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 143-160, 2021, 978-2729712501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précieuses pierres à encre de la collection Yang Ermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solange Cruveillé, Félix Jun Ma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jade, or et porcelaine : objets précieux dans le monde chinois d’hier et d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 189-203, 2021, ‎ 978-2367813776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The installations of the Chinese artist Xu Bing: the invisible space of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Vial Kayser, Sylvie Coëllier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Installation Art as Experience of Self, in Space and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 281-294, 2021, ‎ 978-1648891328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Kwang-chung ou la poésie d’un migrant chinois devenu taïwanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Mariet, Muthia Chandra, Letyzia Taufani, Martine Raibaud et David Waterman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Societies: Cultures in Movement in Coastal Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 57-69, 2020, 152755452X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back and forths between Chinese Painting, calligraphy, and poetry by the Taiwanese contemporary artist Lo Ch’ing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Christin et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hankukmunwhasa, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03302728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes qui rient et visages masqués : le « je » des peintres du réalisme cynique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jin Siyan et Peng Chang Ming (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art contemporain : engagement ou désengagement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuvis éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre poésie, peinture et calligraphie : l’esthétique de la nature chez l’artiste taïwanais Lo Ch’ing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Campaignolle-Catel et Karine Bouchy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures V : Systèmes d’écriture, imaginaire lettré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-344, 2020, 978-2-37906-038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Ermin, poète des couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yang Ermin : la réapparition de la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’Art et d’Histoire Louis-Senlecq, p. 46-59, 2020, Yang Ermin : la réapparition de la couleur, 978-2878442755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un artiste collectionneur : Yang Ermin et les pierres à encre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laureillard et Cléa Patin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la croisée de collections d’art entre Asie et Occident (du XIXe siècle à nos jours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-38, 2019, 978-2-37701-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage en Chine de Michèle Métail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Christine Royère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michèle Métail : la poésie en trois dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du Réel, pp.297-313, 2019, 978-2378960537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inspiration musicale des créations calligraphiques de Catherine Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Alexandre Journeau; Hyeon-Suk Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'instant et l'essence de l’inspiration à la croisée des arts et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 85-102, 2019, L'Univers esthétique, 978-2-343-18790-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collection François Dautresme au Musée chinois du quotidien à Lodève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Comentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laureillard et Cléa Patin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la croisée de collections d’art entre Asie et Occident (du XIXe siècle à nos jours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-91, 2019, 978-2-37701-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de la scène dans la bande dessinée chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Berthou; Jacques Dürrenmatt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Style(s) de (la) bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Garnier, pp.182-189, 2019, Perspectives comparatistes, 978-2406069614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Mali : le regard d’une artiste taïwanaise sur la tradition ou la reconstruction du genre féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Dodane; Jacqueline Estran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et tradition(s) – Regards sur l'Autre et sur Soi au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.255-270, 2019, Colloques et rencontres, 978-2343154688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture chinoise et la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Berthou; Jacques Dürrenmatt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Style(s) de (la) bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Garnier, pp.160-173, 2019, Perspectives comparatistes, 978-2406069614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li, un poète taiwanais contemporain : traduction et identité multiculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bergeret Curien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire entre les langues chinoise et française : un exercice d’interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-188, 2018, 978-2-7351-2397-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture universelle et utopie chez l’artiste Xu Bing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jin Siyan et Jean-Paul Rosaye (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe-Chine : l’utopie dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-148, 2017, 978-2-84832-268-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La danse selon Ye Qianyu, peintre du vingtième siècle : de l'Inde à la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Alexandre Journeau et Christine Vial Kayser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’art du geste : en résonance entre les arts et les cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.95-110, 2017, L'Univers esthétique, 978-2-343-12714-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau de la calligraphie à Taïwan ou comment perpétuer un art millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Xiaohong (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calligraphie chinoise : théorie et application à l’enseignement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You-Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-180, 2017, 9782842796068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peindre un fantôme à l’époque de Feng Zikai ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômes dans l’Extrême-Orient d’hier et d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Presses de l'Inalco, p. 109-139, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li, le poète funambule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes postales pour Messiaen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Circé, pp.7-14 Préface, 2017, 978-2-84242-419-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie des couleurs chez Yang Ermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yang Ermin : à la rencontre de l’Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Fenouil, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVANT-PROPOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômes dans l’Extrême-Orient d’hier et d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception sensible du peintre et théoricien chinois Feng Zikai à l’époque républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Alexandre Journeau; Christine Vial Kayser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notions esthétiques (II) : la perception sensible organisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.399-415, 2015, L'Univers esthétique, 978-2-343-06417-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zikai, un peintre lettré chinois moderne et cosmopolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Belle à dos d'âne dans l'avenue de Chang'an</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zikai : la force de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard, L’imaginaire de l’arbre et de la forêt dans l’art chinois d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Asie-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Parlier-Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : la couleur de la nuit&amp;quot; par Danielle Elisseeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Elisseeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit : une ambiguïté musicale&amp;quot; par Danièle Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. Conclusion par Annie Curien (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. Introduction par Annie Curien (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. La mort dans la création littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. Discussion avec le public, animée par Annie Curien (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. La mort dans la traduction littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laureillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896337v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baridon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547181v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284298v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285429v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02287160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corcuff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281160v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jcca.3.1-2.91_1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476925v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965327v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.72" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879402v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981154v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Danysz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04508177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinamard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Guo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553947v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyan Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gournay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-circe.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfeng Ye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Patin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-circe.fr/livre-Je_te_l_ai_d%C3%A9j%C3%A0_dit-584-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612069v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesinalco.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.1274" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-circe.fr/livre-Cartes_postales_pour_Messiaen-519-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=58403" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congwen Shen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabrero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Zhecun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zikai Feng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laureillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thivolle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanjuan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895566v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896110v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Chevalier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiannan Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284407v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vernonpress.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284316v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302728v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937150v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963794v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuvis.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045482v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281173v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045485v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Comentale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281172v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281166v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281169v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100562080" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599154v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704552v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.you-feng.com/calligraphie_chinois_theorie.php" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704569v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Lettres-et-civilisations-etrangeres/Europe-Chine-l-utopie-dans-ses-etats" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612051v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476938v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879397v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983198v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539642v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Asie-Sorbonne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlier-Renault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03216134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Elisseeff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Otto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alexandre Journeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03216145v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pistone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236362v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bergeret Curien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Para" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyan Jin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236352v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236355v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236359v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236364v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laureillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896337v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baridon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547181v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284298v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285429v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02287160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corcuff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281160v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jcca.3.1-2.91_1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476925v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965327v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.72" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879402v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981154v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Danysz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04508177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinamard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Guo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553947v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyan Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gournay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-circe.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfeng Ye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Patin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-circe.fr/livre-Je_te_l_ai_d%C3%A9j%C3%A0_dit-584-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612069v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesinalco.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.1274" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-circe.fr/livre-Cartes_postales_pour_Messiaen-519-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=58403" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congwen Shen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabrero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Zhecun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zikai Feng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laureillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thivolle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanjuan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896110v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiannan Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284407v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284316v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vernonpress.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302728v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuvis.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937150v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045482v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281173v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045485v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Comentale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281172v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281166v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281169v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100562080" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704569v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Lettres-et-civilisations-etrangeres/Europe-Chine-l-utopie-dans-ses-etats" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704552v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.you-feng.com/calligraphie_chinois_theorie.php" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612051v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476938v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879397v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983198v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539642v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Asie-Sorbonne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlier-Renault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03216134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Elisseeff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Otto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alexandre Journeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03216145v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pistone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236362v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bergeret Curien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Para" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyan Jin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236352v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236355v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236364v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236359v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>