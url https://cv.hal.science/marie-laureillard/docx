--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Laureillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chansons écologiques de Chung Yung-Feng et Lin Sheng-xiang à Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Musiques en Asie : trajectoires artistiques, industries et scènes musicales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Kingdom of Characters ‒ A Tale of Language, Obsession, and Genius in Modern China&amp;quot; de Jing Tsu, Londres, Penguin Books, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ecritures japonaises : nouvelles perspectives, 5, p. 233-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Identifier et interpréter la « caricature » en Asie de l’Est »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.5-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04025239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture figurée dans les estampes populaires chinoises : entrelacs de mots, de traits et de couleurs », n°2, « Lettre, ligne, tracé », numéro dirigé par Hélène Campaignolle et Marianne Simon-Oikawa, 2021, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lettre, ligne, tracé, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;La littérature à l’ère de l’Anthropocène : Une étude écocritique autour des œuvres de l’écrivain taïwanais Wu Ming-yi&amp;quot; de Gwennaël Gaffric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche littéraire / Literary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Vincent Amiel, &amp;quot;Naissance d’images : L’image dans l’image, des enluminures à la société des écrans&amp;quot; (Paris, Klicksieck, 2018, 115 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La pensée de l'écran, 1, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/17/19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture, écriture et trompe-l’œil : les bapo chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La pensée de l'écran, 1, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;The Making of a Modern Art World: Institutionalisation and Legitimisation of Guohua in Republican Shanghai&amp;quot; (Leyde-Boston, Brill, 2017) de Pedith Pui Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, tome 75, p. 196-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrer Shanghai en 1930 : caricatures et modernité kaléidoscopique dans la revue &amp;quot;Shanghai manhua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes et pouvoirs à Taiwan : l’exemple de Mei Dean-E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corcuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119, pp.2-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02287160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture à Taiwan des années 1930 aux années 1950 : échos artistiques du contexte socio-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.70-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back and forths between Chinese painting, calligraphy, and poetry by the Taiwanese contemporary artist Lo Ch’ing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inmunkwahak – The journal of the Humanities </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116, pp.53-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge d’or des bandes dessinées chinoises dans les collections de la Bibliothèque municipale de Lyon (1949-1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gryphe : revue de la Bibliothèque de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage dans l’œuvre du peintre taïwanais contemporain Lo Ch’ing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'art contemporain dans le monde asiatique, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie visuelle en France et à Taiwan : de Jean-François Bory et Michèle Métail à Chen Li et Hsia Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Poésie et image à la croisée des supports, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Taiwanese artist Mei Dean-E and the concept of Chineseness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contemporary Chinese Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, n°1 (1 &amp; 2), p. 91-109. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/jcca.3.1-2.91_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d’enfants vus par Feng Zikai (1898-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le jeu dans le monde asiatique, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regret of spring: The child according to Feng Zikai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriens Extremus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Asian Punches : A Transcultural Affair&amp;quot;, Hans Harder & Barbara Mittler (dir.), Springer, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages écrits sur la page blanche : approches de la poésie visuelle taiwanaise à partir de l'œuvre de Chen Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 312-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zikai (1898-1975), un caricaturiste lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, p. 87-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie visuelle taiwanaise : un retour réflexif sur l'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transtext(e)s Transcultures : Journal of Global Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, p. 33-46. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transtexts.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du souffle à l’inspiration : rencontres entre danse et calligraphie à Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instant et essence de l’inspiration à la croisée des arts et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Langarts, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lü Sibai, Chang Shuhong and other painting students in Lyon in 1920s-30s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographic Eye II : Entangled Modernities: Chinese Artists Trained in Europe (2016-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes qui rient et visages masqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transferts culturels dans tous leurs états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Lingfeng, un auteur de mauvaise littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mauvais genre" : l’énergie noire du système littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie, Mar 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xun, an eclectic art collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Academic Forum of the International Society of Lu Xun Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau de la calligraphie à Taiwan ou comment perpétuer un art millénaire : l'exemple de Tong Yang-tse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le renouveau de la calligraphie à Taiwan ou comment perpétuer un art millénaire : l'exemple de Tong Yang-tse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. p. XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture universelle et utopie chez l'artiste Xu Bing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture universelle et utopie chez l'artiste Xu Bing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Arras, France. p. XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li, un poète taiwanais contemporain : traduction et identité multiculturelle ; postmodernisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chen Li, un poète taiwanais contemporain : traduction et identité multiculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. p. XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes qui rient et visages masqués. Le &amp;quot;je&amp;quot; des peintres du réalisme cynique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alter ego en imaginaire : une expérience utopique humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. p. XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luo Fu: un poète moderniste face à l'exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires de l'exil dans les littératures d'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. p. 97-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touches japonaises sous le pinceau de Feng Zikai, artiste chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question de l'art en Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. p. 369-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bande dessinée en Asie orientale : un art en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Danysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve &amp; Larose, Hémisphères, 2024, 9782377012121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caricatures en Extrême-Orient : origines, rencontres, métissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Asie en perspective, Eric Guerassimoff et Emmanuel Poisson, 978-2377011513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caricatures en Extrême-Orient : Origines, rencontres, métissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hémisphères éditions, 418 p., 2024, Asie en perspective, 978-2-37701-151-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04508177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillesses en Chine et en France : mots, textes, images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guinamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2023, 10. 3631864434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillesses en France et en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guinamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. 2023, 9783631864432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04553947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images écrites dans la Chine d'aujourd'hui I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Gournay, Marie Laureillard et Li Shiyan. , 5, 2022, Images écrites dans la Chine d'aujourd'hui, Edith parlier-Renault, 2824-1045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le veilleur de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marie Laureillard, 978-2842424763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confessions inachevées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingfeng Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Safran, 192 p., 2020, 979-10-97594-94-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée de collections d'art entre Asie et Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laureillard et Cléa Patin. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.492, 2019, 978-2-37701-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02437262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je te l'ai déjà dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marie Laureillard, 978-2-4587-45-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantômes dans l’Extrême-Orient d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Inalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, AsieS, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.1274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes postales pour Messiaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.120, 2017, Marie Laureillard, 9782842424190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zikai, un caricaturiste lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.404, 2017, L'univers esthétique, 978-2-343-13586-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le périple de Xiang et autres nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congwen Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bleu de Chine, Geneviève Imbot-Bichet, 978-2070134762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût de la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Zhecun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bleu de Chine, Geneviève Imbot-Bichet, 978-2070132836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur de nuage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zikai Feng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bleu de Chine, Geneviève Imbot-Bichet, 978-2070131167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France - Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thivolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADPF, pp.221, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie, chanson et militantisme (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleurs de kapokier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Circé, 2025, 2842425332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiannan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie poétique de la Chevalière du Lac Miroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pandore quantique, 2024, 978-2-487972-01-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie taïwanaise en traduction française aux éditions Circé ou bondir vers une autre galaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Littérature taïwanaise à la rencontre du monde, sous la direction d'Isabelle Rabut et Angel Pino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, You Feng, 2024, 979-10-367-0230-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Danysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bande dessinée en Asie orientale : un art en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose, Hémisphères, pp.13-18, 2024, 9782377012121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esthétique singulière de Cao Hanmei dans son adaptation du Jin Ping Mei : lianhuanhua ou manhua ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bande dessinée en Asie orientale : un art en mouvement, sous la direction de Julien Bouvard, Norbert Danysz et Marie Laureillard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-37701-212-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment et pourquoi traduire la littérature chinoise néo-sensationniste ? L’exemple de &amp;quot;Scènes de vie à Shanghai&amp;quot; de Liu Na’ou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Traboule de l'universitaire-traducteur, sous la direction de François Géal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, p. 169-194, 2024, 978-2-406-17312-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vieillesse représentée par Hwang Chun-ming : l’exemple du recueil de nouvelles Libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillesses en France et en Chine : mots, textes, images, sous la direction de Isabelle Guinamard, Weiwei Guo, Marie Laureillard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, p. 279-290, 2023, 10. 3631864434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue des artistes Zhou Jirong et Zeng Hao avec la ville chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria da Conceição Coelho Ferreira,Philippe Meunier, Ralf Zschachlitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville entrelacs : littérature, histoire, peinture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 143-160, 2021, 978-2729712501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précieuses pierres à encre de la collection Yang Ermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solange Cruveillé, Félix Jun Ma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jade, or et porcelaine : objets précieux dans le monde chinois d’hier et d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 189-203, 2021, ‎ 978-2367813776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The installations of the Chinese artist Xu Bing: the invisible space of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Vial Kayser, Sylvie Coëllier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Installation Art as Experience of Self, in Space and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 281-294, 2021, ‎ 978-1648891328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Kwang-chung ou la poésie d’un migrant chinois devenu taïwanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Mariet, Muthia Chandra, Letyzia Taufani, Martine Raibaud et David Waterman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Societies: Cultures in Movement in Coastal Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 57-69, 2020, 152755452X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back and forths between Chinese Painting, calligraphy, and poetry by the Taiwanese contemporary artist Lo Ch’ing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Christin et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hankukmunwhasa, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03302728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes qui rient et visages masqués : le « je » des peintres du réalisme cynique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jin Siyan et Peng Chang Ming (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art contemporain : engagement ou désengagement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuvis éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre poésie, peinture et calligraphie : l’esthétique de la nature chez l’artiste taïwanais Lo Ch’ing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Campaignolle-Catel et Karine Bouchy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures V : Systèmes d’écriture, imaginaire lettré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-344, 2020, 978-2-37906-038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Ermin, poète des couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yang Ermin : la réapparition de la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’Art et d’Histoire Louis-Senlecq, p. 46-59, 2020, Yang Ermin : la réapparition de la couleur, 978-2878442755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un artiste collectionneur : Yang Ermin et les pierres à encre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laureillard et Cléa Patin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la croisée de collections d’art entre Asie et Occident (du XIXe siècle à nos jours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-38, 2019, 978-2-37701-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage en Chine de Michèle Métail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Christine Royère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michèle Métail : la poésie en trois dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du Réel, pp.297-313, 2019, 978-2378960537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inspiration musicale des créations calligraphiques de Catherine Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Alexandre Journeau; Hyeon-Suk Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'instant et l'essence de l’inspiration à la croisée des arts et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 85-102, 2019, L'Univers esthétique, 978-2-343-18790-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collection François Dautresme au Musée chinois du quotidien à Lodève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Comentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laureillard et Cléa Patin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la croisée de collections d’art entre Asie et Occident (du XIXe siècle à nos jours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-91, 2019, 978-2-37701-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de la scène dans la bande dessinée chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Berthou; Jacques Dürrenmatt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Style(s) de (la) bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Garnier, pp.182-189, 2019, Perspectives comparatistes, 978-2406069614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Mali : le regard d’une artiste taïwanaise sur la tradition ou la reconstruction du genre féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Dodane; Jacqueline Estran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et tradition(s) – Regards sur l'Autre et sur Soi au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.255-270, 2019, Colloques et rencontres, 978-2343154688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture chinoise et la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Berthou; Jacques Dürrenmatt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Style(s) de (la) bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Garnier, pp.160-173, 2019, Perspectives comparatistes, 978-2406069614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li, un poète taiwanais contemporain : traduction et identité multiculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bergeret Curien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire entre les langues chinoise et française : un exercice d’interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-188, 2018, 978-2-7351-2397-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture universelle et utopie chez l’artiste Xu Bing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jin Siyan et Jean-Paul Rosaye (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe-Chine : l’utopie dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-148, 2017, 978-2-84832-268-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La danse selon Ye Qianyu, peintre du vingtième siècle : de l'Inde à la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Alexandre Journeau et Christine Vial Kayser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’art du geste : en résonance entre les arts et les cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.95-110, 2017, L'Univers esthétique, 978-2-343-12714-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau de la calligraphie à Taïwan ou comment perpétuer un art millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Xiaohong (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calligraphie chinoise : théorie et application à l’enseignement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You-Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-180, 2017, 9782842796068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peindre un fantôme à l’époque de Feng Zikai ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômes dans l’Extrême-Orient d’hier et d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Presses de l'Inalco, p. 109-139, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li, le poète funambule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes postales pour Messiaen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Circé, pp.7-14 Préface, 2017, 978-2-84242-419-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie des couleurs chez Yang Ermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yang Ermin : à la rencontre de l’Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Fenouil, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVANT-PROPOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômes dans l’Extrême-Orient d’hier et d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception sensible du peintre et théoricien chinois Feng Zikai à l’époque républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Alexandre Journeau; Christine Vial Kayser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notions esthétiques (II) : la perception sensible organisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.399-415, 2015, L'Univers esthétique, 978-2-343-06417-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zikai, un peintre lettré chinois moderne et cosmopolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Belle à dos d'âne dans l'avenue de Chang'an</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zikai : la force de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard, L’imaginaire de l’arbre et de la forêt dans l’art chinois d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Asie-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Parlier-Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : la couleur de la nuit&amp;quot; par Danielle Elisseeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Elisseeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit : une ambiguïté musicale&amp;quot; par Danièle Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. Conclusion par Annie Curien (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. Introduction par Annie Curien (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. La mort dans la création littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. Discussion avec le public, animée par Annie Curien (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. La mort dans la traduction littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Laureillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chansons écologiques de Chung Yung-Feng et Lin Sheng-xiang à Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Musiques en Asie : trajectoires artistiques, industries et scènes musicales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Kingdom of Characters ‒ A Tale of Language, Obsession, and Genius in Modern China&amp;quot; de Jing Tsu, Londres, Penguin Books, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ecritures japonaises : nouvelles perspectives, 5, p. 233-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Identifier et interpréter la « caricature » en Asie de l’Est »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.5-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04025239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture figurée dans les estampes populaires chinoises : entrelacs de mots, de traits et de couleurs », n°2, « Lettre, ligne, tracé », numéro dirigé par Hélène Campaignolle et Marianne Simon-Oikawa, 2021, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lettre, ligne, tracé, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;La littérature à l’ère de l’Anthropocène : Une étude écocritique autour des œuvres de l’écrivain taïwanais Wu Ming-yi&amp;quot; de Gwennaël Gaffric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche littéraire / Literary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Vincent Amiel, &amp;quot;Naissance d’images : L’image dans l’image, des enluminures à la société des écrans&amp;quot; (Paris, Klicksieck, 2018, 115 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La pensée de l'écran, 1, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/17/19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture, écriture et trompe-l’œil : les bapo chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La pensée de l'écran, 1, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;The Making of a Modern Art World: Institutionalisation and Legitimisation of Guohua in Republican Shanghai&amp;quot; (Leyde-Boston, Brill, 2017) de Pedith Pui Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, tome 75, p. 196-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrer Shanghai en 1930 : caricatures et modernité kaléidoscopique dans la revue &amp;quot;Shanghai manhua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes et pouvoirs à Taiwan : l’exemple de Mei Dean-E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corcuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119, pp.2-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02287160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture à Taiwan des années 1930 aux années 1950 : échos artistiques du contexte socio-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.70-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back and forths between Chinese painting, calligraphy, and poetry by the Taiwanese contemporary artist Lo Ch’ing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inmunkwahak – The journal of the Humanities </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116, pp.53-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge d’or des bandes dessinées chinoises dans les collections de la Bibliothèque municipale de Lyon (1949-1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gryphe : revue de la Bibliothèque de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage dans l’œuvre du peintre taïwanais contemporain Lo Ch’ing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'art contemporain dans le monde asiatique, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie visuelle en France et à Taiwan : de Jean-François Bory et Michèle Métail à Chen Li et Hsia Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Poésie et image à la croisée des supports, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Taiwanese artist Mei Dean-E and the concept of Chineseness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contemporary Chinese Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, n°1 (1 &amp; 2), p. 91-109. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/jcca.3.1-2.91_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d’enfants vus par Feng Zikai (1898-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le jeu dans le monde asiatique, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regret of spring: The child according to Feng Zikai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriens Extremus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Asian Punches : A Transcultural Affair&amp;quot;, Hans Harder & Barbara Mittler (dir.), Springer, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages écrits sur la page blanche : approches de la poésie visuelle taiwanaise à partir de l'œuvre de Chen Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 312-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zikai (1898-1975), un caricaturiste lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, p. 87-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie visuelle taiwanaise : un retour réflexif sur l'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transtext(e)s Transcultures : Journal of Global Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, p. 33-46. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transtexts.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du souffle à l’inspiration : rencontres entre danse et calligraphie à Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instant et essence de l’inspiration à la croisée des arts et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Langarts, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lü Sibai, Chang Shuhong and other painting students in Lyon in 1920s-30s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographic Eye II : Entangled Modernities: Chinese Artists Trained in Europe (2016-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes qui rient et visages masqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transferts culturels dans tous leurs états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Lingfeng, un auteur de mauvaise littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mauvais genre" : l’énergie noire du système littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie, Mar 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xun, an eclectic art collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Academic Forum of the International Society of Lu Xun Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau de la calligraphie à Taiwan ou comment perpétuer un art millénaire : l'exemple de Tong Yang-tse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le renouveau de la calligraphie à Taiwan ou comment perpétuer un art millénaire : l'exemple de Tong Yang-tse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. p. XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture universelle et utopie chez l'artiste Xu Bing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture universelle et utopie chez l'artiste Xu Bing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Arras, France. p. XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes qui rient et visages masqués. Le &amp;quot;je&amp;quot; des peintres du réalisme cynique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alter ego en imaginaire : une expérience utopique humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. p. XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li, un poète taiwanais contemporain : traduction et identité multiculturelle ; postmodernisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chen Li, un poète taiwanais contemporain : traduction et identité multiculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. p. XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luo Fu: un poète moderniste face à l'exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires de l'exil dans les littératures d'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. p. 97-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touches japonaises sous le pinceau de Feng Zikai, artiste chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question de l'art en Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. p. 369-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bande dessinée en Asie orientale : un art en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Danysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve &amp; Larose, Hémisphères, 2024, 9782377012121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caricatures en Extrême-Orient : origines, rencontres, métissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Asie en perspective, Eric Guerassimoff et Emmanuel Poisson, 978-2377011513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caricatures en Extrême-Orient : Origines, rencontres, métissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hémisphères éditions, 418 p., 2024, Asie en perspective, 978-2-37701-151-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04508177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillesses en Chine et en France : mots, textes, images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guinamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2023, 10. 3631864434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillesses en France et en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guinamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. 2023, 9783631864432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04553947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images écrites dans la Chine d'aujourd'hui I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Gournay, Marie Laureillard et Li Shiyan. , 5, 2022, Images écrites dans la Chine d'aujourd'hui, Edith parlier-Renault, 2824-1045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le veilleur de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marie Laureillard, 978-2842424763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confessions inachevées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingfeng Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Safran, 192 p., 2020, 979-10-97594-94-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée de collections d'art entre Asie et Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laureillard et Cléa Patin. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.492, 2019, 978-2-37701-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02437262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je te l'ai déjà dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marie Laureillard, 978-2-4587-45-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantômes dans l’Extrême-Orient d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Inalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, AsieS, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.1274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes postales pour Messiaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.120, 2017, Marie Laureillard, 9782842424190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zikai, un caricaturiste lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.404, 2017, L'univers esthétique, 978-2-343-13586-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le périple de Xiang et autres nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congwen Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bleu de Chine, Geneviève Imbot-Bichet, 978-2070134762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût de la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Zhecun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bleu de Chine, Geneviève Imbot-Bichet, 978-2070132836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur de nuage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zikai Feng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bleu de Chine, Geneviève Imbot-Bichet, 978-2070131167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France - Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thivolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADPF, pp.221, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie, chanson et militantisme (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleurs de kapokier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Circé, 2025, 2842425332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiannan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie poétique de la Chevalière du Lac Miroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pandore quantique, 2024, 978-2-487972-01-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie taïwanaise en traduction française aux éditions Circé ou bondir vers une autre galaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Littérature taïwanaise à la rencontre du monde, sous la direction d'Isabelle Rabut et Angel Pino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, You Feng, 2024, 979-10-367-0230-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Danysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bande dessinée en Asie orientale : un art en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose, Hémisphères, pp.13-18, 2024, 9782377012121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esthétique singulière de Cao Hanmei dans son adaptation du Jin Ping Mei : lianhuanhua ou manhua ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bande dessinée en Asie orientale : un art en mouvement, sous la direction de Julien Bouvard, Norbert Danysz et Marie Laureillard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-37701-212-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment et pourquoi traduire la littérature chinoise néo-sensationniste ? L’exemple de &amp;quot;Scènes de vie à Shanghai&amp;quot; de Liu Na’ou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Traboule de l'universitaire-traducteur, sous la direction de François Géal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, p. 169-194, 2024, 978-2-406-17312-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vieillesse représentée par Hwang Chun-ming : l’exemple du recueil de nouvelles Libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillesses en France et en Chine : mots, textes, images, sous la direction de Isabelle Guinamard, Weiwei Guo, Marie Laureillard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, p. 279-290, 2023, 10. 3631864434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue des artistes Zhou Jirong et Zeng Hao avec la ville chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria da Conceição Coelho Ferreira,Philippe Meunier, Ralf Zschachlitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville entrelacs : littérature, histoire, peinture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 143-160, 2021, 978-2729712501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précieuses pierres à encre de la collection Yang Ermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solange Cruveillé, Félix Jun Ma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jade, or et porcelaine : objets précieux dans le monde chinois d’hier et d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 189-203, 2021, ‎ 978-2367813776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The installations of the Chinese artist Xu Bing: the invisible space of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Vial Kayser, Sylvie Coëllier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Installation Art as Experience of Self, in Space and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 281-294, 2021, ‎ 978-1648891328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Kwang-chung ou la poésie d’un migrant chinois devenu taïwanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Mariet, Muthia Chandra, Letyzia Taufani, Martine Raibaud et David Waterman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Societies: Cultures in Movement in Coastal Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 57-69, 2020, 152755452X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back and forths between Chinese Painting, calligraphy, and poetry by the Taiwanese contemporary artist Lo Ch’ing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Christin et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hankukmunwhasa, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03302728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes qui rient et visages masqués : le « je » des peintres du réalisme cynique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jin Siyan et Peng Chang Ming (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art contemporain : engagement ou désengagement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuvis éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre poésie, peinture et calligraphie : l’esthétique de la nature chez l’artiste taïwanais Lo Ch’ing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Campaignolle-Catel et Karine Bouchy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures V : Systèmes d’écriture, imaginaire lettré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-344, 2020, 978-2-37906-038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Ermin, poète des couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yang Ermin : la réapparition de la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’Art et d’Histoire Louis-Senlecq, p. 46-59, 2020, Yang Ermin : la réapparition de la couleur, 978-2878442755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un artiste collectionneur : Yang Ermin et les pierres à encre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laureillard et Cléa Patin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la croisée de collections d’art entre Asie et Occident (du XIXe siècle à nos jours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-38, 2019, 978-2-37701-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage en Chine de Michèle Métail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Christine Royère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michèle Métail : la poésie en trois dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du Réel, pp.297-313, 2019, 978-2378960537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inspiration musicale des créations calligraphiques de Catherine Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Alexandre Journeau; Hyeon-Suk Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'instant et l'essence de l’inspiration à la croisée des arts et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 85-102, 2019, L'Univers esthétique, 978-2-343-18790-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collection François Dautresme au Musée chinois du quotidien à Lodève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Comentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laureillard et Cléa Patin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la croisée de collections d’art entre Asie et Occident (du XIXe siècle à nos jours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-91, 2019, 978-2-37701-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de la scène dans la bande dessinée chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Berthou; Jacques Dürrenmatt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Style(s) de (la) bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Garnier, pp.182-189, 2019, Perspectives comparatistes, 978-2406069614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture chinoise et la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Berthou; Jacques Dürrenmatt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Style(s) de (la) bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Garnier, pp.160-173, 2019, Perspectives comparatistes, 978-2406069614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Mali : le regard d’une artiste taïwanaise sur la tradition ou la reconstruction du genre féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Dodane; Jacqueline Estran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et tradition(s) – Regards sur l'Autre et sur Soi au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.255-270, 2019, Colloques et rencontres, 978-2343154688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li, un poète taiwanais contemporain : traduction et identité multiculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bergeret Curien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire entre les langues chinoise et française : un exercice d’interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-188, 2018, 978-2-7351-2397-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture universelle et utopie chez l’artiste Xu Bing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jin Siyan et Jean-Paul Rosaye (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe-Chine : l’utopie dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-148, 2017, 978-2-84832-268-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La danse selon Ye Qianyu, peintre du vingtième siècle : de l'Inde à la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Alexandre Journeau et Christine Vial Kayser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’art du geste : en résonance entre les arts et les cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.95-110, 2017, L'Univers esthétique, 978-2-343-12714-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau de la calligraphie à Taïwan ou comment perpétuer un art millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Xiaohong (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calligraphie chinoise : théorie et application à l’enseignement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You-Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-180, 2017, 9782842796068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peindre un fantôme à l’époque de Feng Zikai ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômes dans l’Extrême-Orient d’hier et d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Presses de l'Inalco, p. 109-139, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li, le poète funambule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes postales pour Messiaen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Circé, pp.7-14 Préface, 2017, 978-2-84242-419-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie des couleurs chez Yang Ermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yang Ermin : à la rencontre de l’Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Fenouil, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVANT-PROPOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômes dans l’Extrême-Orient d’hier et d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception sensible du peintre et théoricien chinois Feng Zikai à l’époque républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Alexandre Journeau; Christine Vial Kayser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notions esthétiques (II) : la perception sensible organisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.399-415, 2015, L'Univers esthétique, 978-2-343-06417-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zikai, un peintre lettré chinois moderne et cosmopolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Belle à dos d'âne dans l'avenue de Chang'an</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zikai : la force de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard, L’imaginaire de l’arbre et de la forêt dans l’art chinois d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Asie-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Parlier-Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : la couleur de la nuit&amp;quot; par Danielle Elisseeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Elisseeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit : une ambiguïté musicale&amp;quot; par Danièle Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. Conclusion par Annie Curien (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. Introduction par Annie Curien (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. La mort dans la création littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. Discussion avec le public, animée par Annie Curien (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. La mort dans la traduction littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laureillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896337v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baridon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547181v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284298v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285429v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02287160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corcuff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281160v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jcca.3.1-2.91_1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476925v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965327v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.72" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879402v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981154v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Danysz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04508177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinamard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Guo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553947v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyan Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gournay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-circe.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfeng Ye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Patin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-circe.fr/livre-Je_te_l_ai_d%C3%A9j%C3%A0_dit-584-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612069v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesinalco.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.1274" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-circe.fr/livre-Cartes_postales_pour_Messiaen-519-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=58403" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congwen Shen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabrero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Zhecun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zikai Feng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laureillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thivolle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanjuan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896110v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiannan Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284407v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284316v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vernonpress.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302728v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuvis.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937150v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045482v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281173v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045485v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Comentale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281172v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281166v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281169v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100562080" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704569v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Lettres-et-civilisations-etrangeres/Europe-Chine-l-utopie-dans-ses-etats" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704552v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.you-feng.com/calligraphie_chinois_theorie.php" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612051v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476938v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879397v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983198v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539642v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Asie-Sorbonne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlier-Renault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03216134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Elisseeff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Otto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alexandre Journeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03216145v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pistone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236362v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bergeret Curien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Para" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyan Jin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236352v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236355v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236364v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236359v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laureillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896337v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baridon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547181v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284298v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285429v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02287160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corcuff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281160v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jcca.3.1-2.91_1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476925v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965327v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.72" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879402v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981154v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Danysz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04508177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinamard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Guo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553947v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyan Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gournay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-circe.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfeng Ye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Patin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-circe.fr/livre-Je_te_l_ai_d%C3%A9j%C3%A0_dit-584-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612069v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesinalco.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.1274" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-circe.fr/livre-Cartes_postales_pour_Messiaen-519-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=58403" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congwen Shen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabrero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Zhecun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zikai Feng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laureillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thivolle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanjuan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896110v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiannan Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284407v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284316v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vernonpress.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302728v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuvis.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937150v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045482v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281173v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045485v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Comentale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281172v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281169v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100562080" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704569v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Lettres-et-civilisations-etrangeres/Europe-Chine-l-utopie-dans-ses-etats" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704552v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.you-feng.com/calligraphie_chinois_theorie.php" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612051v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476938v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879397v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983198v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539642v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Asie-Sorbonne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlier-Renault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03216134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Elisseeff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Otto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alexandre Journeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03216145v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pistone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236362v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bergeret Curien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Para" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyan Jin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236352v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236355v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236364v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236359v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>