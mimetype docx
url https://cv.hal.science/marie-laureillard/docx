--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Laureillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chansons écologiques de Chung Yung-Feng et Lin Sheng-xiang à Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Musiques en Asie : trajectoires artistiques, industries et scènes musicales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Kingdom of Characters ‒ A Tale of Language, Obsession, and Genius in Modern China&amp;quot; de Jing Tsu, Londres, Penguin Books, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ecritures japonaises : nouvelles perspectives, 5, p. 233-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Identifier et interpréter la « caricature » en Asie de l’Est »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.5-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04025239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture figurée dans les estampes populaires chinoises : entrelacs de mots, de traits et de couleurs », n°2, « Lettre, ligne, tracé », numéro dirigé par Hélène Campaignolle et Marianne Simon-Oikawa, 2021, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lettre, ligne, tracé, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;La littérature à l’ère de l’Anthropocène : Une étude écocritique autour des œuvres de l’écrivain taïwanais Wu Ming-yi&amp;quot; de Gwennaël Gaffric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche littéraire / Literary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Vincent Amiel, &amp;quot;Naissance d’images : L’image dans l’image, des enluminures à la société des écrans&amp;quot; (Paris, Klicksieck, 2018, 115 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La pensée de l'écran, 1, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/17/19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture, écriture et trompe-l’œil : les bapo chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La pensée de l'écran, 1, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;The Making of a Modern Art World: Institutionalisation and Legitimisation of Guohua in Republican Shanghai&amp;quot; (Leyde-Boston, Brill, 2017) de Pedith Pui Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, tome 75, p. 196-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrer Shanghai en 1930 : caricatures et modernité kaléidoscopique dans la revue &amp;quot;Shanghai manhua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes et pouvoirs à Taiwan : l’exemple de Mei Dean-E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corcuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119, pp.2-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02287160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture à Taiwan des années 1930 aux années 1950 : échos artistiques du contexte socio-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.70-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back and forths between Chinese painting, calligraphy, and poetry by the Taiwanese contemporary artist Lo Ch’ing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inmunkwahak – The journal of the Humanities </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116, pp.53-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge d’or des bandes dessinées chinoises dans les collections de la Bibliothèque municipale de Lyon (1949-1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gryphe : revue de la Bibliothèque de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage dans l’œuvre du peintre taïwanais contemporain Lo Ch’ing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'art contemporain dans le monde asiatique, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie visuelle en France et à Taiwan : de Jean-François Bory et Michèle Métail à Chen Li et Hsia Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Poésie et image à la croisée des supports, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Taiwanese artist Mei Dean-E and the concept of Chineseness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contemporary Chinese Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, n°1 (1 &amp; 2), p. 91-109. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/jcca.3.1-2.91_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d’enfants vus par Feng Zikai (1898-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le jeu dans le monde asiatique, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regret of spring: The child according to Feng Zikai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriens Extremus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Asian Punches : A Transcultural Affair&amp;quot;, Hans Harder & Barbara Mittler (dir.), Springer, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages écrits sur la page blanche : approches de la poésie visuelle taiwanaise à partir de l'œuvre de Chen Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 312-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zikai (1898-1975), un caricaturiste lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, p. 87-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie visuelle taiwanaise : un retour réflexif sur l'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transtext(e)s Transcultures : Journal of Global Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, p. 33-46. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transtexts.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du souffle à l’inspiration : rencontres entre danse et calligraphie à Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instant et essence de l’inspiration à la croisée des arts et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Langarts, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lü Sibai, Chang Shuhong and other painting students in Lyon in 1920s-30s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographic Eye II : Entangled Modernities: Chinese Artists Trained in Europe (2016-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes qui rient et visages masqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transferts culturels dans tous leurs états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Lingfeng, un auteur de mauvaise littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mauvais genre" : l’énergie noire du système littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie, Mar 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xun, an eclectic art collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Academic Forum of the International Society of Lu Xun Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau de la calligraphie à Taiwan ou comment perpétuer un art millénaire : l'exemple de Tong Yang-tse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le renouveau de la calligraphie à Taiwan ou comment perpétuer un art millénaire : l'exemple de Tong Yang-tse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. p. XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture universelle et utopie chez l'artiste Xu Bing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture universelle et utopie chez l'artiste Xu Bing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Arras, France. p. XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes qui rient et visages masqués. Le &amp;quot;je&amp;quot; des peintres du réalisme cynique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alter ego en imaginaire : une expérience utopique humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. p. XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li, un poète taiwanais contemporain : traduction et identité multiculturelle ; postmodernisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chen Li, un poète taiwanais contemporain : traduction et identité multiculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. p. XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luo Fu: un poète moderniste face à l'exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires de l'exil dans les littératures d'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. p. 97-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touches japonaises sous le pinceau de Feng Zikai, artiste chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question de l'art en Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. p. 369-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bande dessinée en Asie orientale : un art en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Danysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve &amp; Larose, Hémisphères, 2024, 9782377012121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caricatures en Extrême-Orient : origines, rencontres, métissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Asie en perspective, Eric Guerassimoff et Emmanuel Poisson, 978-2377011513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caricatures en Extrême-Orient : Origines, rencontres, métissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hémisphères éditions, 418 p., 2024, Asie en perspective, 978-2-37701-151-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04508177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillesses en Chine et en France : mots, textes, images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guinamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2023, 10. 3631864434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillesses en France et en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guinamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. 2023, 9783631864432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04553947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images écrites dans la Chine d'aujourd'hui I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Gournay, Marie Laureillard et Li Shiyan. , 5, 2022, Images écrites dans la Chine d'aujourd'hui, Edith parlier-Renault, 2824-1045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le veilleur de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marie Laureillard, 978-2842424763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confessions inachevées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingfeng Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Safran, 192 p., 2020, 979-10-97594-94-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée de collections d'art entre Asie et Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laureillard et Cléa Patin. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.492, 2019, 978-2-37701-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02437262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je te l'ai déjà dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marie Laureillard, 978-2-4587-45-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantômes dans l’Extrême-Orient d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Inalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, AsieS, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.1274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes postales pour Messiaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.120, 2017, Marie Laureillard, 9782842424190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zikai, un caricaturiste lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.404, 2017, L'univers esthétique, 978-2-343-13586-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le périple de Xiang et autres nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congwen Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bleu de Chine, Geneviève Imbot-Bichet, 978-2070134762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût de la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Zhecun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bleu de Chine, Geneviève Imbot-Bichet, 978-2070132836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur de nuage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zikai Feng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bleu de Chine, Geneviève Imbot-Bichet, 978-2070131167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France - Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thivolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADPF, pp.221, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie, chanson et militantisme (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleurs de kapokier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Circé, 2025, 2842425332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiannan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie poétique de la Chevalière du Lac Miroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pandore quantique, 2024, 978-2-487972-01-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie taïwanaise en traduction française aux éditions Circé ou bondir vers une autre galaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Littérature taïwanaise à la rencontre du monde, sous la direction d'Isabelle Rabut et Angel Pino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, You Feng, 2024, 979-10-367-0230-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Danysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bande dessinée en Asie orientale : un art en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose, Hémisphères, pp.13-18, 2024, 9782377012121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esthétique singulière de Cao Hanmei dans son adaptation du Jin Ping Mei : lianhuanhua ou manhua ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bande dessinée en Asie orientale : un art en mouvement, sous la direction de Julien Bouvard, Norbert Danysz et Marie Laureillard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-37701-212-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment et pourquoi traduire la littérature chinoise néo-sensationniste ? L’exemple de &amp;quot;Scènes de vie à Shanghai&amp;quot; de Liu Na’ou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Traboule de l'universitaire-traducteur, sous la direction de François Géal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, p. 169-194, 2024, 978-2-406-17312-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vieillesse représentée par Hwang Chun-ming : l’exemple du recueil de nouvelles Libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillesses en France et en Chine : mots, textes, images, sous la direction de Isabelle Guinamard, Weiwei Guo, Marie Laureillard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, p. 279-290, 2023, 10. 3631864434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue des artistes Zhou Jirong et Zeng Hao avec la ville chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria da Conceição Coelho Ferreira,Philippe Meunier, Ralf Zschachlitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville entrelacs : littérature, histoire, peinture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 143-160, 2021, 978-2729712501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précieuses pierres à encre de la collection Yang Ermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solange Cruveillé, Félix Jun Ma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jade, or et porcelaine : objets précieux dans le monde chinois d’hier et d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 189-203, 2021, ‎ 978-2367813776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The installations of the Chinese artist Xu Bing: the invisible space of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Vial Kayser, Sylvie Coëllier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Installation Art as Experience of Self, in Space and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 281-294, 2021, ‎ 978-1648891328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Kwang-chung ou la poésie d’un migrant chinois devenu taïwanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Mariet, Muthia Chandra, Letyzia Taufani, Martine Raibaud et David Waterman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Societies: Cultures in Movement in Coastal Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 57-69, 2020, 152755452X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back and forths between Chinese Painting, calligraphy, and poetry by the Taiwanese contemporary artist Lo Ch’ing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Christin et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hankukmunwhasa, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03302728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes qui rient et visages masqués : le « je » des peintres du réalisme cynique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jin Siyan et Peng Chang Ming (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art contemporain : engagement ou désengagement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuvis éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre poésie, peinture et calligraphie : l’esthétique de la nature chez l’artiste taïwanais Lo Ch’ing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Campaignolle-Catel et Karine Bouchy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures V : Systèmes d’écriture, imaginaire lettré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-344, 2020, 978-2-37906-038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Ermin, poète des couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yang Ermin : la réapparition de la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’Art et d’Histoire Louis-Senlecq, p. 46-59, 2020, Yang Ermin : la réapparition de la couleur, 978-2878442755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un artiste collectionneur : Yang Ermin et les pierres à encre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laureillard et Cléa Patin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la croisée de collections d’art entre Asie et Occident (du XIXe siècle à nos jours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-38, 2019, 978-2-37701-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage en Chine de Michèle Métail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Christine Royère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michèle Métail : la poésie en trois dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du Réel, pp.297-313, 2019, 978-2378960537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inspiration musicale des créations calligraphiques de Catherine Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Alexandre Journeau; Hyeon-Suk Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'instant et l'essence de l’inspiration à la croisée des arts et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 85-102, 2019, L'Univers esthétique, 978-2-343-18790-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collection François Dautresme au Musée chinois du quotidien à Lodève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Comentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laureillard et Cléa Patin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la croisée de collections d’art entre Asie et Occident (du XIXe siècle à nos jours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-91, 2019, 978-2-37701-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de la scène dans la bande dessinée chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Berthou; Jacques Dürrenmatt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Style(s) de (la) bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Garnier, pp.182-189, 2019, Perspectives comparatistes, 978-2406069614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture chinoise et la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Berthou; Jacques Dürrenmatt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Style(s) de (la) bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Garnier, pp.160-173, 2019, Perspectives comparatistes, 978-2406069614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Mali : le regard d’une artiste taïwanaise sur la tradition ou la reconstruction du genre féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Dodane; Jacqueline Estran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et tradition(s) – Regards sur l'Autre et sur Soi au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.255-270, 2019, Colloques et rencontres, 978-2343154688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li, un poète taiwanais contemporain : traduction et identité multiculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bergeret Curien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire entre les langues chinoise et française : un exercice d’interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-188, 2018, 978-2-7351-2397-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture universelle et utopie chez l’artiste Xu Bing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jin Siyan et Jean-Paul Rosaye (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe-Chine : l’utopie dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-148, 2017, 978-2-84832-268-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La danse selon Ye Qianyu, peintre du vingtième siècle : de l'Inde à la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Alexandre Journeau et Christine Vial Kayser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’art du geste : en résonance entre les arts et les cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.95-110, 2017, L'Univers esthétique, 978-2-343-12714-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau de la calligraphie à Taïwan ou comment perpétuer un art millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Xiaohong (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calligraphie chinoise : théorie et application à l’enseignement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You-Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-180, 2017, 9782842796068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peindre un fantôme à l’époque de Feng Zikai ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômes dans l’Extrême-Orient d’hier et d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Presses de l'Inalco, p. 109-139, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li, le poète funambule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes postales pour Messiaen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Circé, pp.7-14 Préface, 2017, 978-2-84242-419-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie des couleurs chez Yang Ermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yang Ermin : à la rencontre de l’Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Fenouil, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVANT-PROPOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômes dans l’Extrême-Orient d’hier et d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception sensible du peintre et théoricien chinois Feng Zikai à l’époque républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Alexandre Journeau; Christine Vial Kayser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notions esthétiques (II) : la perception sensible organisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.399-415, 2015, L'Univers esthétique, 978-2-343-06417-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zikai, un peintre lettré chinois moderne et cosmopolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Belle à dos d'âne dans l'avenue de Chang'an</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zikai : la force de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard, L’imaginaire de l’arbre et de la forêt dans l’art chinois d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Asie-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Parlier-Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : la couleur de la nuit&amp;quot; par Danielle Elisseeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Elisseeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit : une ambiguïté musicale&amp;quot; par Danièle Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. Conclusion par Annie Curien (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. Introduction par Annie Curien (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. La mort dans la création littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. Discussion avec le public, animée par Annie Curien (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. La mort dans la traduction littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Laureillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chansons écologiques de Chung Yung-Feng et Lin Sheng-xiang à Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Musiques en Asie : trajectoires artistiques, industries et scènes musicales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Kingdom of Characters ‒ A Tale of Language, Obsession, and Genius in Modern China&amp;quot; de Jing Tsu, Londres, Penguin Books, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ecritures japonaises : nouvelles perspectives, 5, p. 233-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Identifier et interpréter la « caricature » en Asie de l’Est »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.5-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04025239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture figurée dans les estampes populaires chinoises : entrelacs de mots, de traits et de couleurs », n°2, « Lettre, ligne, tracé », numéro dirigé par Hélène Campaignolle et Marianne Simon-Oikawa, 2021, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lettre, ligne, tracé, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;La littérature à l’ère de l’Anthropocène : Une étude écocritique autour des œuvres de l’écrivain taïwanais Wu Ming-yi&amp;quot; de Gwennaël Gaffric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche littéraire / Literary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Vincent Amiel, &amp;quot;Naissance d’images : L’image dans l’image, des enluminures à la société des écrans&amp;quot; (Paris, Klicksieck, 2018, 115 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La pensée de l'écran, 1, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/17/19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture, écriture et trompe-l’œil : les bapo chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La pensée de l'écran, 1, https://ecriture-et-image.fr/index.php/ecriture-image/article/view/9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;The Making of a Modern Art World: Institutionalisation and Legitimisation of Guohua in Republican Shanghai&amp;quot; (Leyde-Boston, Brill, 2017) de Pedith Pui Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, tome 75, p. 196-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrer Shanghai en 1930 : caricatures et modernité kaléidoscopique dans la revue &amp;quot;Shanghai manhua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes et pouvoirs à Taiwan : l’exemple de Mei Dean-E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corcuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119, pp.2-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02287160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture à Taiwan des années 1930 aux années 1950 : échos artistiques du contexte socio-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.70-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back and forths between Chinese painting, calligraphy, and poetry by the Taiwanese contemporary artist Lo Ch’ing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inmunkwahak – The journal of the Humanities </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116, pp.53-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge d’or des bandes dessinées chinoises dans les collections de la Bibliothèque municipale de Lyon (1949-1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gryphe : revue de la Bibliothèque de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage dans l’œuvre du peintre taïwanais contemporain Lo Ch’ing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'art contemporain dans le monde asiatique, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie visuelle en France et à Taiwan : de Jean-François Bory et Michèle Métail à Chen Li et Hsia Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Poésie et image à la croisée des supports, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Taiwanese artist Mei Dean-E and the concept of Chineseness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contemporary Chinese Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, n°1 (1 &amp; 2), p. 91-109. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/jcca.3.1-2.91_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d’enfants vus par Feng Zikai (1898-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le jeu dans le monde asiatique, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regret of spring: The child according to Feng Zikai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriens Extremus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Asian Punches : A Transcultural Affair&amp;quot;, Hans Harder & Barbara Mittler (dir.), Springer, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages écrits sur la page blanche : approches de la poésie visuelle taiwanaise à partir de l'œuvre de Chen Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 312-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zikai (1898-1975), un caricaturiste lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, p. 87-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie visuelle taiwanaise : un retour réflexif sur l'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transtext(e)s Transcultures : Journal of Global Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, p. 33-46. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transtexts.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du souffle à l’inspiration : rencontres entre danse et calligraphie à Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instant et essence de l’inspiration à la croisée des arts et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Langarts, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lü Sibai, Chang Shuhong and other painting students in Lyon in 1920s-30s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographic Eye II : Entangled Modernities: Chinese Artists Trained in Europe (2016-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes qui rient et visages masqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transferts culturels dans tous leurs états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Lingfeng, un auteur de mauvaise littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mauvais genre" : l’énergie noire du système littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie, Mar 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Xun, an eclectic art collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Academic Forum of the International Society of Lu Xun Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau de la calligraphie à Taiwan ou comment perpétuer un art millénaire : l'exemple de Tong Yang-tse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le renouveau de la calligraphie à Taiwan ou comment perpétuer un art millénaire : l'exemple de Tong Yang-tse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. p. XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture universelle et utopie chez l'artiste Xu Bing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture universelle et utopie chez l'artiste Xu Bing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Arras, France. p. XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes qui rient et visages masqués. Le &amp;quot;je&amp;quot; des peintres du réalisme cynique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alter ego en imaginaire : une expérience utopique humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. p. XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li, un poète taiwanais contemporain : traduction et identité multiculturelle ; postmodernisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chen Li, un poète taiwanais contemporain : traduction et identité multiculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. p. XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luo Fu: un poète moderniste face à l'exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires de l'exil dans les littératures d'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. p. 97-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touches japonaises sous le pinceau de Feng Zikai, artiste chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question de l'art en Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. p. 369-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bande dessinée en Asie orientale : un art en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Danysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve &amp; Larose, Hémisphères, 2024, 9782377012121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caricatures en Extrême-Orient : Origines, rencontres, métissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 418 p., 2024, Asie en perspective, Eric Guerassimoff et Emmanuel Poisson, 978-2-37701-151-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04508177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillesses en Chine et en France : mots, textes, images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guinamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2023, 10. 3631864434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillesses en France et en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guinamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. 2023, 9783631864432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04553947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images écrites dans la Chine d'aujourd'hui I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Gournay, Marie Laureillard et Li Shiyan. , 5, 2022, Images écrites dans la Chine d'aujourd'hui, Edith parlier-Renault, 2824-1045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le veilleur de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marie Laureillard, 978-2842424763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confessions inachevées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingfeng Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Safran, 192 p., 2020, 979-10-97594-94-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée de collections d'art entre Asie et Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laureillard et Cléa Patin. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.492, 2019, 978-2-37701-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02437262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je te l'ai déjà dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marie Laureillard, 978-2-4587-45-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantômes dans l’Extrême-Orient d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Inalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, AsieS, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.1274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes postales pour Messiaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.120, 2017, Marie Laureillard, 9782842424190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zikai, un caricaturiste lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.404, 2017, L'univers esthétique, 978-2-343-13586-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le périple de Xiang et autres nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congwen Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bleu de Chine, Geneviève Imbot-Bichet, 978-2070134762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût de la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Zhecun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bleu de Chine, Geneviève Imbot-Bichet, 978-2070132836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur de nuage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zikai Feng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bleu de Chine, Geneviève Imbot-Bichet, 978-2070131167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France - Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thivolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADPF, pp.221, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie, chanson et militantisme (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleurs de kapokier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Circé, 2025, 2842425332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Danysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bande dessinée en Asie orientale : un art en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose, Hémisphères, pp.13-18, 2024, 9782377012121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esthétique singulière de Cao Hanmei dans son adaptation du Jin Ping Mei : lianhuanhua ou manhua ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bande dessinée en Asie orientale : un art en mouvement, sous la direction de Julien Bouvard, Norbert Danysz et Marie Laureillard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-37701-212-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie taïwanaise en traduction française aux éditions Circé ou bondir vers une autre galaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Littérature taïwanaise à la rencontre du monde, sous la direction d'Isabelle Rabut et Angel Pino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, You Feng, 2024, 979-10-367-0230-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiannan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie poétique de la Chevalière du Lac Miroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pandore quantique, 2024, 978-2-487972-01-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment et pourquoi traduire la littérature chinoise néo-sensationniste ? L’exemple de &amp;quot;Scènes de vie à Shanghai&amp;quot; de Liu Na’ou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Traboule de l'universitaire-traducteur, sous la direction de François Géal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, p. 169-194, 2024, 978-2-406-17312-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vieillesse représentée par Hwang Chun-ming : l’exemple du recueil de nouvelles Libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillesses en France et en Chine : mots, textes, images, sous la direction de Isabelle Guinamard, Weiwei Guo, Marie Laureillard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, p. 279-290, 2023, 10. 3631864434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue des artistes Zhou Jirong et Zeng Hao avec la ville chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria da Conceição Coelho Ferreira,Philippe Meunier, Ralf Zschachlitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville entrelacs : littérature, histoire, peinture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 143-160, 2021, 978-2729712501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précieuses pierres à encre de la collection Yang Ermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solange Cruveillé, Félix Jun Ma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jade, or et porcelaine : objets précieux dans le monde chinois d’hier et d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 189-203, 2021, ‎ 978-2367813776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The installations of the Chinese artist Xu Bing: the invisible space of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Vial Kayser, Sylvie Coëllier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Installation Art as Experience of Self, in Space and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 281-294, 2021, ‎ 978-1648891328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Kwang-chung ou la poésie d’un migrant chinois devenu taïwanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Mariet, Muthia Chandra, Letyzia Taufani, Martine Raibaud et David Waterman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Societies: Cultures in Movement in Coastal Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 57-69, 2020, 152755452X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back and forths between Chinese Painting, calligraphy, and poetry by the Taiwanese contemporary artist Lo Ch’ing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Christin et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hankukmunwhasa, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03302728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes qui rient et visages masqués : le « je » des peintres du réalisme cynique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jin Siyan et Peng Chang Ming (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art contemporain : engagement ou désengagement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuvis éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre poésie, peinture et calligraphie : l’esthétique de la nature chez l’artiste taïwanais Lo Ch’ing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Campaignolle-Catel et Karine Bouchy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures V : Systèmes d’écriture, imaginaire lettré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-344, 2020, 978-2-37906-038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Ermin, poète des couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yang Ermin : la réapparition de la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’Art et d’Histoire Louis-Senlecq, p. 46-59, 2020, Yang Ermin : la réapparition de la couleur, 978-2878442755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collection François Dautresme au Musée chinois du quotidien à Lodève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Comentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laureillard et Cléa Patin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la croisée de collections d’art entre Asie et Occident (du XIXe siècle à nos jours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-91, 2019, 978-2-37701-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un artiste collectionneur : Yang Ermin et les pierres à encre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laureillard et Cléa Patin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la croisée de collections d’art entre Asie et Occident (du XIXe siècle à nos jours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-38, 2019, 978-2-37701-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage en Chine de Michèle Métail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Christine Royère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michèle Métail : la poésie en trois dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du Réel, pp.297-313, 2019, 978-2378960537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inspiration musicale des créations calligraphiques de Catherine Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Alexandre Journeau; Hyeon-Suk Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'instant et l'essence de l’inspiration à la croisée des arts et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 85-102, 2019, L'Univers esthétique, 978-2-343-18790-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de la scène dans la bande dessinée chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Berthou; Jacques Dürrenmatt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Style(s) de (la) bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Garnier, pp.182-189, 2019, Perspectives comparatistes, 978-2406069614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture chinoise et la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Berthou; Jacques Dürrenmatt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Style(s) de (la) bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Garnier, pp.160-173, 2019, Perspectives comparatistes, 978-2406069614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Mali : le regard d’une artiste taïwanaise sur la tradition ou la reconstruction du genre féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Dodane; Jacqueline Estran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et tradition(s) – Regards sur l'Autre et sur Soi au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.255-270, 2019, Colloques et rencontres, 978-2343154688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li, un poète taiwanais contemporain : traduction et identité multiculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bergeret Curien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire entre les langues chinoise et française : un exercice d’interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-188, 2018, 978-2-7351-2397-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau de la calligraphie à Taïwan ou comment perpétuer un art millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Xiaohong (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calligraphie chinoise : théorie et application à l’enseignement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You-Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-180, 2017, 9782842796068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peindre un fantôme à l’époque de Feng Zikai ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômes dans l’Extrême-Orient d’hier et d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Presses de l'Inalco, p. 109-139, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La danse selon Ye Qianyu, peintre du vingtième siècle : de l'Inde à la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Alexandre Journeau et Christine Vial Kayser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’art du geste : en résonance entre les arts et les cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.95-110, 2017, L'Univers esthétique, 978-2-343-12714-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture universelle et utopie chez l’artiste Xu Bing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jin Siyan et Jean-Paul Rosaye (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe-Chine : l’utopie dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-148, 2017, 978-2-84832-268-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li, le poète funambule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes postales pour Messiaen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Circé, pp.7-14 Préface, 2017, 978-2-84242-419-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie des couleurs chez Yang Ermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yang Ermin : à la rencontre de l’Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Fenouil, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVANT-PROPOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômes dans l’Extrême-Orient d’hier et d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception sensible du peintre et théoricien chinois Feng Zikai à l’époque républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Alexandre Journeau; Christine Vial Kayser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notions esthétiques (II) : la perception sensible organisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.399-415, 2015, L'Univers esthétique, 978-2-343-06417-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zikai, un peintre lettré chinois moderne et cosmopolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Belle à dos d'âne dans l'avenue de Chang'an</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zikai : la force de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard, L’imaginaire de l’arbre et de la forêt dans l’art chinois d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Asie-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Parlier-Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : la couleur de la nuit&amp;quot; par Danielle Elisseeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Elisseeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit : une ambiguïté musicale&amp;quot; par Danièle Pistone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pistone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alexandre Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. Conclusion par Annie Curien (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. Introduction par Annie Curien (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. La mort dans la création littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. Discussion avec le public, animée par Annie Curien (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième atelier littéraire franco-chinois ALIBI sur le thème de la mort. La mort dans la traduction littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bergeret Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laureillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896337v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baridon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547181v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284298v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285429v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02287160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corcuff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281160v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jcca.3.1-2.91_1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476925v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965327v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.72" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879402v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981154v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Danysz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04508177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinamard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Guo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553947v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyan Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gournay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-circe.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfeng Ye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Patin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-circe.fr/livre-Je_te_l_ai_d%C3%A9j%C3%A0_dit-584-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612069v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesinalco.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.1274" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-circe.fr/livre-Cartes_postales_pour_Messiaen-519-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=58403" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congwen Shen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabrero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Zhecun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zikai Feng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laureillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thivolle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanjuan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896110v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiannan Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284407v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284316v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vernonpress.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302728v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuvis.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937150v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045482v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281173v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045485v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Comentale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281172v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281169v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100562080" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704569v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Lettres-et-civilisations-etrangeres/Europe-Chine-l-utopie-dans-ses-etats" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704552v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.you-feng.com/calligraphie_chinois_theorie.php" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612051v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476938v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879397v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983198v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539642v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Asie-Sorbonne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlier-Renault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03216134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Elisseeff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Otto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alexandre Journeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03216145v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pistone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236362v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bergeret Curien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Para" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyan Jin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236352v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236355v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236364v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236359v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laureillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896337v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baridon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547181v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284298v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285429v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02287160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corcuff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281160v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jcca.3.1-2.91_1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476925v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965327v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.72" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879402v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981154v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Danysz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04508177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinamard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Guo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553947v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyan Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gournay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-circe.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937160v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfeng Ye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437262v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Patin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894691v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-circe.fr/livre-Je_te_l_ai_d%C3%A9j%C3%A0_dit-584-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesinalco.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.1274" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-circe.fr/livre-Cartes_postales_pour_Messiaen-519-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=58403" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044689v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congwen Shen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabrero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Zhecun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zikai Feng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327033v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laureillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thivolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanjuan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895566v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896077v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896110v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Chevalier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiannan Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284454v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vernonpress.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963794v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuvis.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937150v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045485v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Comentale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281165v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281172v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281166v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100562080" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.you-feng.com/calligraphie_chinois_theorie.php" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704569v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Lettres-et-civilisations-etrangeres/Europe-Chine-l-utopie-dans-ses-etats" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704104v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599163v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476938v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725596v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539642v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Asie-Sorbonne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlier-Renault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03216134v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Elisseeff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Otto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alexandre Journeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03216145v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pistone" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236362v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bergeret Curien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Para" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyan Jin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236355v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04236359v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>