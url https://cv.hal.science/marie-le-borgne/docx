--- v0 (2026-05-01)
+++ v1 (2026-05-24)
@@ -1640,473 +1640,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Once Upon a Time: The Adaptive Immune Response in Atherosclerosis—a Fairy Tale No More</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Precision Zinc Isotopic Measurements Applied to Mouse Organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Borgne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonino Nicoletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2119/molmed.2015.00027⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/52479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049828v1</w:t>
+                <w:t xml:space="preserve">insu-02917635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Precision Zinc Isotopic Measurements Applied to Mouse Organs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Once Upon a Time: The Adaptive Immune Response in Atherosclerosis—a Fairy Tale No More</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Caligiuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Nicoletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 99, </w:t>
+              <w:t xml:space="preserve">Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (S1), pp.S13-S18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/52479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2119/molmed.2015.00027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02917635v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinase Suppressor of Ras 1 Is Not Required for the Generation of Regulatory and Memory T Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous distribution of natural zinc isotopes in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiyuki Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Borgne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrey Shaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (2), pp.e57137. </w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (6), pp.693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3mt00008g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049820v1</w:t>
+                <w:t xml:space="preserve">hal-03840953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous distribution of natural zinc isotopes in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Moynier</w:t>
+                <w:t xml:space="preserve">Kinase Suppressor of Ras 1 Is Not Required for the Generation of Regulatory and Memory T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiyuki Fujii</w:t>
+                <w:t xml:space="preserve">Erin Filbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Shaw</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (6), pp.693. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.e57137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3mt00008g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840953v1</w:t>
+                <w:t xml:space="preserve">hal-05049820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stathmin Regulates Microtubule Dynamics and Microtubule Organizing Center Polarization in Activated T Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin Filbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2926,51 +2926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Houtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Haddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Nicoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3192,51 +3192,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6C778BD"/>
+    <w:nsid w:val="D051CA82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3423,51 +3423,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-le-borgne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3439-4867" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-2313-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061461v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vorbe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Massey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rocher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Morales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Brikci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0315119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04595594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lahoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Han Luu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Mahan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Borgne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfae008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04645251v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Loste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cl&#233;ment" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delbosc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guedj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;n&#233;maud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295408" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049591v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Meng Cui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Xun Su" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Hu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfad033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191430v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Andreata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadchouel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Procopio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84752" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna Ghaleb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Elbitar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra El Khoury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Azar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030262" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Merland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigoussen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moureau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfac017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mouton-Ligier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dad2.12112" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02613087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Creech" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dallas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47790-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03329309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aid-Launais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pariscoat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56163-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Raju" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Zinselmeyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Le" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/JIMMUNOL.1502414" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049828v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Caligiuri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Nicoletti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2119/molmed.2015.00027" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/52479" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049820v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Filbert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Shaw" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057137" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Fujii" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mt00008g" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049813v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Heuser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1200242" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ena Ladi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dzhagalov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Herzmark" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Fang Liao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NI.1761" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kaiserlian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/MEDSCI/20072310819" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000041v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Etchart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Lira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sirard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2006.01.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Gomez de Ag&#252;ero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gouanvic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vocanson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-S3-P150" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04646590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Sbihi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Haddou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny M&#233;jean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04646563v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Houtia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04645100v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-le-borgne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3439-4867" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-2313-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061461v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vorbe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Massey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rocher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Morales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Brikci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0315119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04595594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lahoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Han Luu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Mahan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Borgne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfae008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04645251v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Loste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cl&#233;ment" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delbosc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guedj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;n&#233;maud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295408" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049591v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Meng Cui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Xun Su" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Hu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfad033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191430v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Andreata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadchouel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Procopio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84752" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna Ghaleb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Elbitar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra El Khoury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Azar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030262" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Merland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigoussen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moureau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfac017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mouton-Ligier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dad2.12112" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02613087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Creech" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dallas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47790-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03329309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aid-Launais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pariscoat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56163-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Raju" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Zinselmeyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Le" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/JIMMUNOL.1502414" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/52479" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049828v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Caligiuri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Nicoletti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2119/molmed.2015.00027" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Fujii" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Shaw" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mt00008g" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049820v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Filbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057137" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049813v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Heuser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1200242" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ena Ladi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dzhagalov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Herzmark" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Fang Liao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NI.1761" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kaiserlian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/MEDSCI/20072310819" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000041v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Etchart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Lira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sirard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2006.01.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Gomez de Ag&#252;ero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gouanvic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vocanson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-S3-P150" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04646590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Sbihi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Haddou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny M&#233;jean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04646563v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Houtia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04645100v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>