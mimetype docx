--- v0 (2026-03-21)
+++ v1 (2026-04-19)
@@ -252,278 +252,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring gypsum plaster setting in a foam through Raman spectroscopy</w:t>
+                <w:t xml:space="preserve">Interfacial Characterization of Ruthenium-Based Amphiphilic Photosensitizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Trosseille</w:t>
+                <w:t xml:space="preserve">Yousra Timounay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Panczer</w:t>
+                <w:t xml:space="preserve">Andrea Pannwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Martinet</w:t>
+                <w:t xml:space="preserve">David Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Biance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Merrer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marlene Hoefnagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (3), pp.034078. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (31), pp.9697-9707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.034078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c01391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791670v1</w:t>
+                <w:t xml:space="preserve">hal-03792003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Characterization of Ruthenium-Based Amphiphilic Photosensitizers</w:t>
+                <w:t xml:space="preserve">Monitoring gypsum plaster setting in a foam through Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousra Timounay</w:t>
+                <w:t xml:space="preserve">Joachim Trosseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Pannwitz</w:t>
+                <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Klein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Biance</w:t>
+                <w:t xml:space="preserve">C. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlene Hoefnagel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (31), pp.9697-9707. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (3), pp.034078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c01391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.034078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792003v1</w:t>
+                <w:t xml:space="preserve">hal-03791670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and stability of cement soap films</w:t>
               </w:r>
@@ -656,51 +656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interparticle attraction controls flow heterogeneity in calcite gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Liberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -754,278 +754,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple ions control the elasticity of calcite gels via interparticle forces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teresa Liberto</w:t>
+                <w:t xml:space="preserve">Wall slip regimes in jammed suspensions of soft microgels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Péméja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.05.083⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.033301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.033301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094597v2</w:t>
+                <w:t xml:space="preserve">hal-02087121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall slip regimes in jammed suspensions of soft microgels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple ions control the elasticity of calcite gels via interparticle forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Liberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Péméja</w:t>
+                <w:t xml:space="preserve">Anna Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baudouin Géraud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Davide Gardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (3), pp.033301. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 553, pp.280-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.033301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.05.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087121v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094597v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level-set simulations of a 2D topological rearrangement in a bubble assembly: effects of surfactant properties</w:t>
               </w:r>
@@ -1141,64 +1141,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Repulsion between calcite crystals and grain detachment during water-rock interaction” by Levenson and Emmanuel, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colombani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1 - 2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1245,90 +1245,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticity and yielding of calcite paste: scaling laws in a dense colloidal suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Liberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Bellotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colombani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (10), pp.2014-2023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1375,51 +1375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubbles slipping along a crenelated wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 115, pp.64005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1478,51 +1478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holes and cracks in rigid foam films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Biance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1569,51 +1569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and non-linear wall friction of wet foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Lespiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1637,51 +1637,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (2), pp.368-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4sm01557f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4SM01557F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1699,51 +1699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yield stress and elasticity influence on surface tension measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1829,51 +1829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wintzenrieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Hoehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1920,51 +1920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duration of bubble rearrangements in a coarsening foam probed by time-resolved diffusing-wave spectroscopy: Impact of interfacial rigidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2018,304 +2018,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble Rearrangement Duration in Foams near the Jamming Point</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Buckling of Viscous Filaments of a Fluid under Compression Stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Reinhard Hoehler</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 108 (18), pp.188301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.188301⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 109 (6), pp.064502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.109.064502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239414v1</w:t>
+                <w:t xml:space="preserve">hal-00996501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling of Viscous Filaments of a Fluid under Compression Stresses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Bubble Rearrangement Duration in Foams near the Jamming Point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Clanet</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Hoehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109 (6), pp.064502. </w:t>
+              <w:t xml:space="preserve">, 2012, 108 (18), pp.188301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.109.064502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.188301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996501v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping Leidenfrost Drops with Crenelations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 107 (11), pp.114503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2343,334 +2343,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous mechanism for Leidenfrost propulsion on a ratchet</w:t>
+                <w:t xml:space="preserve">Leidenfrost on a ratchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dupeux</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Guillaume Lagubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/96/58001⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (5), pp.395-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys1925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998004v1</w:t>
+                <w:t xml:space="preserve">hal-00997984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leidenfrost on a ratchet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscous mechanism for Leidenfrost propulsion on a ratchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dupeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lagubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lagubeau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Hardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (5), pp.395-398. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (5), pp.58001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphys1925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/96/58001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997984v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave drag on floating bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Raphaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2743,64 +2743,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed Freezing on Water Repellent Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Tourkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (13), pp.7214-7216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2860,51 +2860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Seiwert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2983,51 +2983,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étonnante physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3146,51 +3146,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipation aux interfaces : caléfaction, sillages, filaments visqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Molle [cond-mat.soft]. Ecole Polytechnique X, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3386,51 +3386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249279v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yedhir Mezache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Detcheverry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Di Pierro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D M Spelt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.094008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.034078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Timounay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pannwitz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Hoefnagel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01391" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilani Ahmed Abdourahman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Geniere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Auriol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01991G" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974117v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Liberto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01079K" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094597v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colombani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gardini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.05.083" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P&#233;m&#233;ja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin G&#233;raud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.033301" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Titta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Merrer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detcheverry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spelt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Biance" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.887" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1747" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bellotto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM02607A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/64005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65050360440E54D4A8D29D898A1F87180852D33B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133820v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline C. Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.278" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lespiat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Hoehler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen-Addad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01557f" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308404v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren J&#248;rgensen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00569h" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wintzenrieth" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.012308" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239411v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.022303" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.188301" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996501v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.109.064502" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00998002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupeux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.107.114503" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00998004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupeux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagubeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hardt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/58001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997984v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lagubeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1925" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00998005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rapha&#235;l" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1106662108" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021130v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Tourkine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900929u" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01022804v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seiwert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clanet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/84/56004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00537896v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249279v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yedhir Mezache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Detcheverry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Di Pierro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D M Spelt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.094008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Timounay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pannwitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Hoefnagel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01391" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.034078" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilani Ahmed Abdourahman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Geniere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Auriol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01991G" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974117v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Liberto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01079K" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P&#233;m&#233;ja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin G&#233;raud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.033301" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094597v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colombani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gardini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.05.083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Titta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Merrer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detcheverry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spelt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Biance" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.887" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1747" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bellotto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM02607A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/64005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65050360440E54D4A8D29D898A1F87180852D33B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133820v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline C. Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.278" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lespiat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Hoehler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen-Addad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM01557F" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308404v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren J&#248;rgensen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00569h" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wintzenrieth" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.012308" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239411v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.022303" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.109.064502" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.188301" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00998002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupeux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.107.114503" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997984v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lagubeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1925" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00998004v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupeux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagubeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hardt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/58001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00998005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rapha&#235;l" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1106662108" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021130v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Tourkine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900929u" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01022804v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seiwert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clanet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/84/56004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00537896v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>