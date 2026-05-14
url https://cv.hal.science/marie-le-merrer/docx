--- v1 (2026-04-19)
+++ v2 (2026-05-14)
@@ -2226,395 +2226,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping Leidenfrost Drops with Crenelations</w:t>
+                <w:t xml:space="preserve">Leidenfrost on a ratchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dupeux</w:t>
+                <w:t xml:space="preserve">Guillaume Lagubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107 (11), pp.114503. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (5), pp.395-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.107.114503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nphys1925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998002v1</w:t>
+                <w:t xml:space="preserve">hal-00997984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leidenfrost on a ratchet</w:t>
+                <w:t xml:space="preserve">Viscous mechanism for Leidenfrost propulsion on a ratchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lagubeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Le Merrer</w:t>
+                <w:t xml:space="preserve">G. Dupeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lagubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphys1925⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (5), pp.58001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/96/58001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997984v1</w:t>
+                <w:t xml:space="preserve">hal-00998004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous mechanism for Leidenfrost propulsion on a ratchet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Lagubeau</w:t>
+                <w:t xml:space="preserve">Trapping Leidenfrost Drops with Crenelations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 96 (5), pp.58001. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (11), pp.114503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/96/58001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.107.114503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998004v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave drag on floating bodies</w:t>
               </w:r>
@@ -3386,51 +3386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249279v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yedhir Mezache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Detcheverry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Di Pierro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D M Spelt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.094008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Timounay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pannwitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Hoefnagel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01391" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.034078" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilani Ahmed Abdourahman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Geniere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Auriol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01991G" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974117v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Liberto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01079K" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P&#233;m&#233;ja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin G&#233;raud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.033301" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094597v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colombani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gardini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.05.083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Titta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Merrer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detcheverry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spelt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Biance" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.887" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1747" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bellotto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM02607A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/64005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65050360440E54D4A8D29D898A1F87180852D33B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133820v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline C. Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.278" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lespiat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Hoehler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen-Addad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM01557F" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308404v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren J&#248;rgensen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00569h" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wintzenrieth" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.012308" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239411v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.022303" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.109.064502" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.188301" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00998002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupeux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.107.114503" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997984v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lagubeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1925" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00998004v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupeux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagubeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hardt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/58001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00998005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rapha&#235;l" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1106662108" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021130v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Tourkine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900929u" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01022804v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seiwert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clanet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/84/56004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00537896v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249279v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yedhir Mezache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Detcheverry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Di Pierro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D M Spelt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.094008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Timounay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pannwitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Hoefnagel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01391" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.034078" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilani Ahmed Abdourahman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Geniere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Auriol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01991G" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974117v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Liberto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01079K" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P&#233;m&#233;ja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin G&#233;raud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.033301" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094597v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colombani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gardini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.05.083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Titta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Merrer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detcheverry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spelt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Biance" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.887" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1747" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bellotto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM02607A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/64005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65050360440E54D4A8D29D898A1F87180852D33B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133820v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline C. Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.278" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lespiat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Hoehler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen-Addad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM01557F" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308404v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren J&#248;rgensen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00569h" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wintzenrieth" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.012308" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239411v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.022303" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.109.064502" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.188301" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lagubeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1925" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00998004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupeux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagubeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hardt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/58001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00998002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupeux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.107.114503" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00998005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rapha&#235;l" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1106662108" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021130v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Tourkine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900929u" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01022804v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seiwert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clanet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/84/56004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00537896v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>