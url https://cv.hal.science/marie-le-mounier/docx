--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Le Mounier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en didactique des langues et des culturesDocteure en histoire de l'art</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-le-mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4457-4076</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EA 2288 / DILTEC </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">– Didactique des langues, des textes et des cultures</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Gevaert Research Centre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> for Photography, Art and Visual Culture</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Images sociales, images de l’art : enjeux théoriques, historiques et interculturels en didactique des langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Spaëth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Van Gelder </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 18 novembre 2025</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-Responsable de l'axe scientifique &amp;quot;</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie, Histoire et Historicité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (EH2) - </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DILTEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité éditorial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : La revue de Didactique, des Langues, des Textes et des Cultures, DILTEC Sorbonne Nouvelle.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Divers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice artistique du festival Photo Phnom PenhMembre du Centre Lieven GevaertMembre de CollEx-CliodifleMembre de la SIHFLES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordonnées</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.marielemounier.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-sophie.le-mounier@sorbonne-nouvelle.fr</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie.lemounier@kuleuven.be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mounier, M. (2023). De l’Altera Lingua à l’Altera Imago : pour aller vers l’autre, il faut l’imaginer. Dans Razafimandimbimanana, E. & Prasad, G. (coord.) « Altera lingua ou la construction sociale de l'altérité linguistique »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, pp.239-251. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.4155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies d’auteurs en classe de langue : matrices pour se dire en langue-cible dans une nouvelle société-cible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Keller-Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3/22 Living languages in Museum, part I, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55393/babylonia.v3i.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrans. Marie Le Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée de midi : revue littéraire et de débat d’idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N° 12 (2), pp.141-143. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lpm.012.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en mots, mise en images : apprentissage de la langue et du regard, vers une reconnaissance de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Le Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-03508150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images sociales, Images de l’art : quel rôle en didactique des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral Boussole et lunettes épistémologiques pour la didactique des langues : Histoire, historicités et réflexivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Spaëth, Jun 2025, Université Sorbonne Nouvelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Images, Images of Art. Theoretical, Historical, and Intercultural Issues in Language Didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dag van de Doctorandi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KU Leuven, Jun 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et mots, Jeux photographiques en classe de langue. Atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En jeux – 10e journée annuelle du DILTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliodifle. Rendre aux enseignant.es de FLE leur histoire : une problématique d'accessibilité des archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Spaëth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangxi JI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des données de la recherche. Les données pour la DDLC : Diversités, contraintes méthodologiques, éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation-décolonisation : un regard critique sur les images dans les manuels de français pour les étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues coloniales, langues indigènes : quelle organisation du contact linguistique dans les écoles coloniales pour quels héritages post-coloniaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, EA 2288, Université Sorbonne Nouvelle ; Dynadiv, EA 4428, Université de Tours, SIHFLES, May 2024, Maison de la recherche de la Sorbonne nouvelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise(s) en images — Mise(s) en mots de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Masaryk, Apr 2022, Brno, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Entre-images : dialogue photographique & recherches en didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral Plurilinguisme, art et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Molinié, May 2022, Université Sorbonne Nouvelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise(s) en images - Mise(s) en mots de soi : le potentiel heuristique de la photographie pour l’apprentissage du français chez les étudiant·e·s de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Keller-Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la complexité : quelles approches et quels outils en contexte pluriel ou plurilingue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international - Université de Franche-Comté, Oct 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise(s) en images - Mise(s) en mots. La photographie comme déclencheur de parole dans la classe de langue pour les étudiants en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Keller-Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Reiser-Bello Zago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et mobilité dans le système éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d’étude VALS-ASLA 2021, Jun 2021, Saint Gall, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise(s) en images - Mise(s) en mots de soi : Le potentiel heuristique de la photographie pour l’apprentissage du français chez les étudiants de mobilité en Suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Keller-Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kaouthar Ben Abdallah, Dana Di Pardo Leon-Henri (ed.) De l’appropriation langagière en contextes plurilingues et pluriculturels, Quelles approches, quels outils et quels enjeux pour la didactique du FLE/FLS ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782875747723. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId47"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Le Mounier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en didactique des langues et des culturesDocteure en histoire de l'art</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-le-mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4457-4076</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EA 2288 / DILTEC </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">– Didactique des langues, des textes et des cultures</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Gevaert Research Centre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> for Photography, Art and Visual Culture</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Images sociales, images de l’art : enjeux théoriques, historiques et interculturels en didactique des langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Spaëth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Van Gelder </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 18 novembre 2025</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-Responsable de l'axe scientifique &amp;quot;</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie, Histoire et Historicité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (EH2) - </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DILTEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité éditorial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : La revue de Didactique, des Langues, des Textes et des Cultures, DILTEC Sorbonne Nouvelle.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Divers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice artistique du festival Photo Phnom PenhMembre du Centre Lieven GevaertMembre de CollEx-CliodifleMembre de la SIHFLES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordonnées</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.marielemounier.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-sophie.le-mounier@sorbonne-nouvelle.fr</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie.lemounier@kuleuven.be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mounier, M. (2023). De l’Altera Lingua à l’Altera Imago : pour aller vers l’autre, il faut l’imaginer. Dans Razafimandimbimanana, E. & Prasad, G. (coord.) « Altera lingua ou la construction sociale de l'altérité linguistique »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, pp.239-251. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.4155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies d’auteurs en classe de langue : matrices pour se dire en langue-cible dans une nouvelle société-cible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Keller-Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3/22 Living languages in Museum, part I, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55393/babylonia.v3i.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrans. Marie Le Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée de midi : revue littéraire et de débat d’idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N° 12 (2), pp.141-143. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lpm.012.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en mots, mise en images : apprentissage de la langue et du regard, vers une reconnaissance de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Le Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-03508150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images sociales, Images de l’art : quel rôle en didactique des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral Boussole et lunettes épistémologiques pour la didactique des langues : Histoire, historicités et réflexivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Spaëth, Jun 2025, Université Sorbonne Nouvelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Images, Images of Art. Theoretical, Historical, and Intercultural Issues in Language Didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dag van de Doctorandi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KU Leuven, Jun 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliodifle. Rendre aux enseignant.es de FLE leur histoire : une problématique d'accessibilité des archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Spaëth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangxi JI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des données de la recherche. Les données pour la DDLC : Diversités, contraintes méthodologiques, éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et mots, Jeux photographiques en classe de langue. Atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En jeux – 10e journée annuelle du DILTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation-décolonisation : un regard critique sur les images dans les manuels de français pour les étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues coloniales, langues indigènes : quelle organisation du contact linguistique dans les écoles coloniales pour quels héritages post-coloniaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, EA 2288, Université Sorbonne Nouvelle ; Dynadiv, EA 4428, Université de Tours, SIHFLES, May 2024, Maison de la recherche de la Sorbonne nouvelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Entre-images : dialogue photographique & recherches en didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral Plurilinguisme, art et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Molinié, May 2022, Université Sorbonne Nouvelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise(s) en images — Mise(s) en mots de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Masaryk, Apr 2022, Brno, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise(s) en images - Mise(s) en mots de soi : le potentiel heuristique de la photographie pour l’apprentissage du français chez les étudiant·e·s de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Keller-Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la complexité : quelles approches et quels outils en contexte pluriel ou plurilingue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international - Université de Franche-Comté, Oct 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise(s) en images - Mise(s) en mots. La photographie comme déclencheur de parole dans la classe de langue pour les étudiants en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Keller-Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Reiser-Bello Zago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et mobilité dans le système éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d’étude VALS-ASLA 2021, Jun 2021, Saint Gall, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise(s) en images - Mise(s) en mots de soi : Le potentiel heuristique de la photographie pour l’apprentissage du français chez les étudiants de mobilité en Suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Keller-Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kaouthar Ben Abdallah, Dana Di Pardo Leon-Henri (ed.) De l’appropriation langagière en contextes plurilingues et pluriculturels, Quelles approches, quels outils et quels enjeux pour la didactique du FLE/FLS ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782875747723. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId47"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F5F36E1"/>
+    <w:nsid w:val="7AD05214"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-le-mounier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4457-4076" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/diltec-didactique-des-langues-des-textes-et-des-cultures-ea-2288-3451.kjsp?RH=1395157259467" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lievengevaertcentre.be" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/mme-spaeth-valerie-29902.kjsp?RH=1310460081877" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.kuleuven.be/art_history/staff/00019278" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/eh-epistemologie-histoire-et-historicite-120141.kjsp?RH=1310460141261" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/diltec-didactique-des-langues-des-textes-et-des-cultures-ea-2288-3451.kjsp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marielemounier.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie-sophie.le-mounier@sorbonne-nouvelle.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie.lemounier@kuleuven.be" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Mounier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.4155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909762v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Keller-Gerber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55393/babylonia.v3i.214" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Millet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpm.012.0141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03508150v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Le Mounier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Spa&#235;th" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi JI" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330566v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reiser-Bello Zago" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21333" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-le-mounier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4457-4076" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/diltec-didactique-des-langues-des-textes-et-des-cultures-ea-2288-3451.kjsp?RH=1395157259467" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lievengevaertcentre.be" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/mme-spaeth-valerie-29902.kjsp?RH=1310460081877" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.kuleuven.be/art_history/staff/00019278" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/eh-epistemologie-histoire-et-historicite-120141.kjsp?RH=1310460141261" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/diltec-didactique-des-langues-des-textes-et-des-cultures-ea-2288-3451.kjsp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marielemounier.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie-sophie.le-mounier@sorbonne-nouvelle.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie.lemounier@kuleuven.be" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Mounier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.4155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909762v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Keller-Gerber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55393/babylonia.v3i.214" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Millet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpm.012.0141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03508150v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Le Mounier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Spa&#235;th" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi JI" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reiser-Bello Zago" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21333" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>