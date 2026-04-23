--- v0 (2026-03-16)
+++ v1 (2026-04-23)
@@ -1509,496 +1509,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pérennité des paysages</w:t>
+                <w:t xml:space="preserve">Le Paléolithique supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Legrand</w:t>
+                <w:t xml:space="preserve">Sophie Levebvre-Louguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Demolon (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Douaisis, Regards sur un territoire : l'Ostrevent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Communauté d'agglomération du Douaisis, Direction de l'archéologie préventive, pp.64-65, 2010, 1142-8112</w:t>
+              <w:t xml:space="preserve">, Communauté d'agglomération du Douaisis, Direction de l'archéologie préventive, pp.74-75, 2010, 1142-8112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252774v1</w:t>
+                <w:t xml:space="preserve">hal-03252782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'environnement aujourd'hui : l'Holocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Levebvre-Louguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Demolon (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Douaisis, Regards sur un territoire : l'Ostrevent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Communauté d'agglomération du Douaisis, Direction de l'archéologie préventive, pp.68, 2010, 1142-8112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Paléolithique supérieur</w:t>
+                <w:t xml:space="preserve">L'environnement au Pléistocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Levebvre-Louguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Demolon (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Douaisis, Regards sur un territoire : l'Ostrevent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Communauté d'agglomération du Douaisis, Direction de l'archéologie préventive, pp.74-75, 2010, 1142-8112</w:t>
+              <w:t xml:space="preserve">, Communauté d'agglomération du Douaisis, Direction de l'archéologie préventive, pp.66-67, 2010, 1142-8112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252782v1</w:t>
+                <w:t xml:space="preserve">hal-03252776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Paléolithique inférieur et moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Levebvre-Louguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Demolon (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Douaisis, Regards sur un territoire : l'Ostrevent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Communauté d'agglomération du Douaisis, Direction de l'archéologie préventive, pp.72-73, 2010, 1142-8112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'environnement au Pléistocène</w:t>
+                <w:t xml:space="preserve">La pérennité des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Levebvre-Louguet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Demolon (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Douaisis, Regards sur un territoire : l'Ostrevent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Communauté d'agglomération du Douaisis, Direction de l'archéologie préventive, pp.66-67, 2010, 1142-8112</w:t>
+              <w:t xml:space="preserve">, Communauté d'agglomération du Douaisis, Direction de l'archéologie préventive, pp.64-65, 2010, 1142-8112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252776v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2872,159 +2872,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flers-en-Escrebieux (Nord), rue André Citroën, 17-134</w:t>
+                <w:t xml:space="preserve">Flers-en-Escrebieux (Nord), rue André Citroën, 17-133</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DOUAISIS AGGLO - Direction de l’archéologie préventive. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405191v1</w:t>
+                <w:t xml:space="preserve">hal-04405187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flers-en-Escrebieux (Nord), rue André Citroën, 17-133</w:t>
+                <w:t xml:space="preserve">Flers-en-Escrebieux (Nord), rue André Citroën, 17-134</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DOUAISIS AGGLO - Direction de l’archéologie préventive. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405187v1</w:t>
+                <w:t xml:space="preserve">hal-04405191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hénin-Beaumont (Pas-de-Calais) « Rue du Tilloy », 697-15</w:t>
               </w:r>
@@ -3284,238 +3284,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sin-le-Noble (Nord), « Le Raquet, tranche 2 », 593-T2-11</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orchies Z.A.C. de la &amp;quot;Carrière Dorée&amp;quot;, tranche 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Robelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Communauté d’agglomération du Douaisis - Direction de l’archéologie préventive. 2011</w:t>
+              <w:t xml:space="preserve">Douaisis Agglo. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405178v1</w:t>
+                <w:t xml:space="preserve">hal-04416141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchies Z.A.C. de la &amp;quot;Carrière Dorée&amp;quot;, tranche 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sin-le-Noble (Nord), « Le Raquet, 582-11 lots 2 et 3 et 593-T3-11 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Douaisis Agglo. 2011</w:t>
+              <w:t xml:space="preserve">Communauté d’agglomération du Douaisis - Direction de l’archéologie préventive. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416141v1</w:t>
+                <w:t xml:space="preserve">hal-04405175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sin-le-Noble (Nord), « Le Raquet, 582-11 lots 2 et 3 et 593-T3-11 »</w:t>
+                <w:t xml:space="preserve">Sin-le-Noble (Nord), « Le Raquet, tranche 2 », 593-T2-11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communauté d’agglomération du Douaisis - Direction de l’archéologie préventive. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405175v1</w:t>
+                <w:t xml:space="preserve">hal-04405178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Férin (Nord), Rue Montet</w:t>
               </w:r>
@@ -3915,51 +3915,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A835F4F"/>
+    <w:nsid w:val="1B240B9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4146,51 +4146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-lebrun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4737-7462" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405352v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebrun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03228493v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hanotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte van Eetvelde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.5a9d9x56" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dananai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Robelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rousseaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Petite" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sergent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257961v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutierrez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407103v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille.fr/index.php/hors-serie-archeologie-n29/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pernin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lehnebach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/la-revue-aquitania?coll=Suppl%C3%A9ments%20Aquitania" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Legrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Levebvre-Louguet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaillant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252776v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409059v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy-Langelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soudry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948825v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391977v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vatteoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lantoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405187v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258066v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gourmelon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laloux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wilket" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-lebrun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4737-7462" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405352v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebrun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03228493v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hanotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte van Eetvelde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.5a9d9x56" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dananai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Robelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rousseaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Petite" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sergent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257961v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutierrez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407103v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille.fr/index.php/hors-serie-archeologie-n29/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pernin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lehnebach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/la-revue-aquitania?coll=Suppl%C3%A9ments%20Aquitania" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Levebvre-Louguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaillant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252776v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Legrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409059v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy-Langelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soudry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948825v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391977v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vatteoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lantoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405191v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258066v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gourmelon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laloux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wilket" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>