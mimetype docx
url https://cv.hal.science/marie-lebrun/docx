--- v1 (2026-04-23)
+++ v2 (2026-05-17)
@@ -406,51 +406,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -548,267 +548,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ensemble de monuments funéraires de l'âge du Bronze à Lambres-lez-Douai (Nord) et Brebières (Pas-de-Calais)</w:t>
+                <w:t xml:space="preserve">Une occupation entre la fin du Ve et le IIIe s. av. notre ère sur le site de la « Rue du Tilloy » à Hénin-Beaumont (Pas-de-Calais) : caractérisation des installations, des pratiques agricoles et de l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Petite</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rousseaux</w:t>
+                <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Henton</w:t>
+                <w:t xml:space="preserve">Florian Jedrusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Sergent</w:t>
-[...47 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Tarek Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habata 2 - Méthodologie et interprétation des habitats : XLIVe colloque international d’HALMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leroy-Langelin Emmanuelle; Lorin Yann, Oct 2019, Lille, France. pp.373-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -818,208 +697,208 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monuments annulaires de la « ZAC l’Ermitage 2 » à Lambres-lez-Douai (59)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Petite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Robelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcigny Cyril; Mordant Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bronze 2019 : 20 ans de recherches ! : colloque international anniversaire de l'APRAB 19-22 juin 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bayeux, France. OREP éditions, Bulletin de l'APRAB, suppl. 7, pp.509-520, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des espaces funéraires et de leurs relations avec l’habitat, du Néolithique au Bas-Empire à Lambres-lez-Douai (59) – Brebières (62)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dananai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1061,776 +940,828 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Rencontre du Gaaf. Rencontre autour du Paysage funéraire de la Préhistoire à l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue archéologique de l'Est, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ensemble de monuments funéraires de l'âge du Bronze à Lambres-lez-Douai (Nord) et Brebières (Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Petite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Henton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans de recherches : Actes du colloque international anniversaire de l'APRAB (Bayeux, 19-22 juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orep Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.509-520, 2021, Supplément n°7 au Bulletin de l'APRAB, 978-2-8151-0613-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une occupation entre la fin du Ve et le IIIe s. av. notre ère sur le site de la « Rue du Tilloy » à Hénin-Beaumont (Pas-de-Calais) : caractérisation des installations, des pratiques agricoles et de l’alimentation</w:t>
+                <w:t xml:space="preserve">Un ensemble de monuments funéraires de l'âge du Bronze à Lambres-lez-Douai (Nord) et Brebières (Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Jedrusiak</w:t>
+                <w:t xml:space="preserve">Yann Petite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Henton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Oueslati</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Emmanuelle Leroy-Langelin; Yann Lorin. </w:t>
+                <w:t xml:space="preserve">Angélique Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodologie et interprétation des habitats. HABATA 2. Actes du VLIVe colloque Halma, Lille, (3-4 oct. 2019)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.373-390, 2021, Revue du Nord, 979-10-93095-19-6</w:t>
+              <w:t xml:space="preserve">Bronze 2019. 20 ans de recherche. Actes du colloque international anniversaire de l’APRAB Bayeux (19-22 juin 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplément no. 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orep Editions; APRAB</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.509-520, 2021, Supplément n°7 au Bulletin de l'APRAB, 978-2-8151-0613-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407098v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructions excavées d'époque romaine dans le bassin versant de la Basse Plaine de la Scarpe (Nord- Pas-de-Calais)</w:t>
+                <w:t xml:space="preserve">Une occupation entre la fin du Ve et le IIIe s. av. notre ère sur le site de la « Rue du Tilloy » à Hénin-Beaumont (Pas-de-Calais) : caractérisation des installations, des pratiques agricoles et de l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Petite</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Frédéric Trément. </w:t>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jedrusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Leroy-Langelin; Yann Lorin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines, XIe Colloque de l’Association d’étude du monde rural gallo-romain</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.677-697, 2017, Supplément (38), 978-2-910763-00-8</w:t>
+              <w:t xml:space="preserve">Méthodologie et interprétation des habitats. HABATA 2. Actes du VLIVe colloque Halma, Lille, (3-4 oct. 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors série, Collection Art et Archéologie, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.373-390, 2021, Revue du Nord, 979-10-93095-19-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167624v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Paléolithique supérieur</w:t>
+                <w:t xml:space="preserve">Constructions excavées d'époque romaine dans le bassin versant de la Basse Plaine de la Scarpe (Nord- Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Pierre Demolon (éd.). </w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Petite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lehnebach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Trément. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie en Douaisis, Regards sur un territoire : l'Ostrevent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Communauté d'agglomération du Douaisis, Direction de l'archéologie préventive, pp.74-75, 2010, 1142-8112</w:t>
+              <w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines, XIe Colloque de l’Association d’étude du monde rural gallo-romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédération Aquitania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.677-697, 2017, Supplément (38), 978-2-910763-00-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252782v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'environnement aujourd'hui : l'Holocène</w:t>
+                <w:t xml:space="preserve">Le Paléolithique supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Levebvre-Louguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Demolon (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Douaisis, Regards sur un territoire : l'Ostrevent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Communauté d'agglomération du Douaisis, Direction de l'archéologie préventive, pp.68, 2010, 1142-8112</w:t>
+              <w:t xml:space="preserve">, Communauté d'agglomération du Douaisis, Direction de l'archéologie préventive, pp.74-75, 2010, 1142-8112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252780v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'environnement au Pléistocène</w:t>
+                <w:t xml:space="preserve">L'environnement aujourd'hui : l'Holocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Levebvre-Louguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Demolon (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Douaisis, Regards sur un territoire : l'Ostrevent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Communauté d'agglomération du Douaisis, Direction de l'archéologie préventive, pp.66-67, 2010, 1142-8112</w:t>
+              <w:t xml:space="preserve">, Communauté d'agglomération du Douaisis, Direction de l'archéologie préventive, pp.68, 2010, 1142-8112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252776v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Paléolithique inférieur et moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1862,57 +1793,143 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Demolon (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Douaisis, Regards sur un territoire : l'Ostrevent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Communauté d'agglomération du Douaisis, Direction de l'archéologie préventive, pp.72-73, 2010, 1142-8112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'environnement au Pléistocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Levebvre-Louguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Demolon (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie en Douaisis, Regards sur un territoire : l'Ostrevent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté d'agglomération du Douaisis, Direction de l'archéologie préventive, pp.66-67, 2010, 1142-8112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pérennité des paysages</w:t>
               </w:r>
@@ -2042,51 +2059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Buchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2128,280 +2145,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auby (Nord), Rue Jean Jaurès</w:t>
+                <w:t xml:space="preserve">Bilan scientifique annuel : L’habitat de l’âge du Bronze à La Tène ancienne en Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Buchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Soudry</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">DOUAISIS AGGLO - Direction de l’archéologie préventive. 2023</w:t>
+                <w:t xml:space="preserve">Samuel Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA - Hauts-de-France; Inrap - Hauts-de-France; Douaisis Agglo - Direction de l'Archéologie Préventive; Centre départemental d’Archéologie du Pas-de-Calais (Dainville); UMR 8164 – Halma. 2023, pp.128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405212v1</w:t>
+                <w:t xml:space="preserve">hal-04948825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan scientifique annuel : L’habitat de l’âge du Bronze à La Tène ancienne en Hauts-de-France</w:t>
+                <w:t xml:space="preserve">Auby (Nord), Rue Jean Jaurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Guérin</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">SRA - Hauts-de-France; Inrap - Hauts-de-France; Douaisis Agglo - Direction de l'Archéologie Préventive; Centre départemental d’Archéologie du Pas-de-Calais (Dainville); UMR 8164 – Halma. 2023, pp.128</w:t>
+                <w:t xml:space="preserve">Adrien Soudry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DOUAISIS AGGLO - Direction de l’archéologie préventive. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948825v1</w:t>
+                <w:t xml:space="preserve">hal-04405212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sin-le-Noble (Nord), « Le Raquet », tranche 17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Soudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dananai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2466,51 +2483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sin-le-Noble (Nord), Le Raquet, Place du Cirque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Soudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DOUAISIS AGGLO - Direction de l’archéologie préventive. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2558,51 +2575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Soudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DOUAISIS AGGLO - Direction de l’archéologie préventive. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2703,90 +2720,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambres-lez-Douai « Z.A.C. l’Ermitage 2, tranche 1, secteur 14-155 : Deux monuments funéraires de l’âge du Bronze » (Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Petite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Henton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Henton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Jedrusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DAPCAD - Direction de l'Archéologie Préventive de la Communauté d'Agglomération du Douaisis. 2020, pp.324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3023,90 +3040,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hénin-Beaumont (Pas-de-Calais) « Rue du Tilloy », 697-15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vatteoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jedrusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DAPCAD - Direction de l'Archéologie Préventive de la Communauté d'Agglomération du Douaisis. 2018, pp.898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3145,51 +3162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brebières « 1145 route nationale » (Pas-de-Calais), 670-14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DAPCAD - Direction de l'Archéologie Préventive de la Communauté d'Agglomération du Douaisis. 2015, pp.424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3606,51 +3623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leroy-Langelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communauté d’agglomération du Douaisis - Direction de l’archéologie préventive. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3915,51 +3932,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B240B9E"/>
+    <w:nsid w:val="47A2AE72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4146,51 +4163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-lebrun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4737-7462" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405352v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebrun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03228493v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hanotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte van Eetvelde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.5a9d9x56" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dananai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Robelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rousseaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Petite" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sergent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257961v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutierrez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407103v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille.fr/index.php/hors-serie-archeologie-n29/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pernin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lehnebach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/la-revue-aquitania?coll=Suppl%C3%A9ments%20Aquitania" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Levebvre-Louguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaillant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252776v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Legrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409059v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy-Langelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soudry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948825v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391977v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vatteoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lantoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405191v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258066v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gourmelon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laloux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wilket" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-lebrun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4737-7462" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405352v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebrun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03228493v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hanotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte van Eetvelde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.5a9d9x56" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dananai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Robelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rousseaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257961v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutierrez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Petite" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sergent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404960v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407103v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687325v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille.fr/index.php/hors-serie-archeologie-n29/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pernin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lehnebach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/la-revue-aquitania?coll=Suppl%C3%A9ments%20Aquitania" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Levebvre-Louguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaillant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252781v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Legrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409059v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy-Langelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405212v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soudry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391977v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vatteoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lantoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405191v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258066v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gourmelon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laloux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wilket" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>